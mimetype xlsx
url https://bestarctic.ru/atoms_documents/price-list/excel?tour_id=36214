--- v4 (2026-08-25)
+++ v5 (2026-11-07)
@@ -12,162 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="36214-vulkany-kamchatki-5..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
-[...110 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>07.11.2026</t>
   </si>
   <si>
     <t>08.11.2026</t>
   </si>
   <si>
     <t>09.11.2026</t>
   </si>
   <si>
     <t>10.11.2026</t>
   </si>
   <si>
     <t>11.11.2026</t>
   </si>
   <si>
     <t>12.11.2026</t>
   </si>
   <si>
     <t>13.11.2026</t>
   </si>
   <si>
     <t>14.11.2026</t>
   </si>
   <si>
@@ -269,50 +158,533 @@
   <si>
     <t>17.12.2026</t>
   </si>
   <si>
     <t>18.12.2026</t>
   </si>
   <si>
     <t>19.12.2026</t>
   </si>
   <si>
     <t>20.12.2026</t>
   </si>
   <si>
     <t>21.12.2026</t>
   </si>
   <si>
     <t>22.12.2026</t>
   </si>
   <si>
     <t>23.12.2026</t>
   </si>
   <si>
     <t>24.12.2026</t>
   </si>
   <si>
+    <t>11.01.2027</t>
+  </si>
+  <si>
+    <t>12.01.2027</t>
+  </si>
+  <si>
+    <t>13.01.2027</t>
+  </si>
+  <si>
+    <t>14.01.2027</t>
+  </si>
+  <si>
+    <t>15.01.2027</t>
+  </si>
+  <si>
+    <t>16.01.2027</t>
+  </si>
+  <si>
+    <t>17.01.2027</t>
+  </si>
+  <si>
+    <t>18.01.2027</t>
+  </si>
+  <si>
+    <t>19.01.2027</t>
+  </si>
+  <si>
+    <t>20.01.2027</t>
+  </si>
+  <si>
+    <t>21.01.2027</t>
+  </si>
+  <si>
+    <t>22.01.2027</t>
+  </si>
+  <si>
+    <t>23.01.2027</t>
+  </si>
+  <si>
+    <t>24.01.2027</t>
+  </si>
+  <si>
+    <t>25.01.2027</t>
+  </si>
+  <si>
+    <t>26.01.2027</t>
+  </si>
+  <si>
+    <t>27.01.2027</t>
+  </si>
+  <si>
+    <t>28.01.2027</t>
+  </si>
+  <si>
+    <t>29.01.2027</t>
+  </si>
+  <si>
+    <t>30.01.2027</t>
+  </si>
+  <si>
+    <t>31.01.2027</t>
+  </si>
+  <si>
+    <t>01.02.2027</t>
+  </si>
+  <si>
+    <t>02.02.2027</t>
+  </si>
+  <si>
+    <t>03.02.2027</t>
+  </si>
+  <si>
+    <t>04.02.2027</t>
+  </si>
+  <si>
+    <t>05.02.2027</t>
+  </si>
+  <si>
+    <t>06.02.2027</t>
+  </si>
+  <si>
+    <t>07.02.2027</t>
+  </si>
+  <si>
+    <t>08.02.2027</t>
+  </si>
+  <si>
+    <t>09.02.2027</t>
+  </si>
+  <si>
+    <t>10.02.2027</t>
+  </si>
+  <si>
+    <t>11.02.2027</t>
+  </si>
+  <si>
+    <t>12.02.2027</t>
+  </si>
+  <si>
+    <t>13.02.2027</t>
+  </si>
+  <si>
+    <t>14.02.2027</t>
+  </si>
+  <si>
+    <t>15.02.2027</t>
+  </si>
+  <si>
+    <t>16.02.2027</t>
+  </si>
+  <si>
+    <t>17.02.2027</t>
+  </si>
+  <si>
+    <t>18.02.2027</t>
+  </si>
+  <si>
+    <t>19.02.2027</t>
+  </si>
+  <si>
+    <t>20.02.2027</t>
+  </si>
+  <si>
+    <t>21.02.2027</t>
+  </si>
+  <si>
+    <t>22.02.2027</t>
+  </si>
+  <si>
+    <t>23.02.2027</t>
+  </si>
+  <si>
+    <t>24.02.2027</t>
+  </si>
+  <si>
+    <t>25.02.2027</t>
+  </si>
+  <si>
+    <t>26.02.2027</t>
+  </si>
+  <si>
+    <t>27.02.2027</t>
+  </si>
+  <si>
+    <t>28.02.2027</t>
+  </si>
+  <si>
+    <t>01.03.2027</t>
+  </si>
+  <si>
+    <t>02.03.2027</t>
+  </si>
+  <si>
+    <t>03.03.2027</t>
+  </si>
+  <si>
+    <t>04.03.2027</t>
+  </si>
+  <si>
+    <t>05.03.2027</t>
+  </si>
+  <si>
+    <t>06.03.2027</t>
+  </si>
+  <si>
+    <t>07.03.2027</t>
+  </si>
+  <si>
+    <t>08.03.2027</t>
+  </si>
+  <si>
+    <t>09.03.2027</t>
+  </si>
+  <si>
+    <t>10.03.2027</t>
+  </si>
+  <si>
+    <t>11.03.2027</t>
+  </si>
+  <si>
+    <t>12.03.2027</t>
+  </si>
+  <si>
+    <t>13.03.2027</t>
+  </si>
+  <si>
+    <t>14.03.2027</t>
+  </si>
+  <si>
+    <t>15.03.2027</t>
+  </si>
+  <si>
+    <t>16.03.2027</t>
+  </si>
+  <si>
+    <t>17.03.2027</t>
+  </si>
+  <si>
+    <t>18.03.2027</t>
+  </si>
+  <si>
+    <t>19.03.2027</t>
+  </si>
+  <si>
+    <t>20.03.2027</t>
+  </si>
+  <si>
+    <t>21.03.2027</t>
+  </si>
+  <si>
+    <t>22.03.2027</t>
+  </si>
+  <si>
+    <t>23.03.2027</t>
+  </si>
+  <si>
+    <t>24.03.2027</t>
+  </si>
+  <si>
+    <t>25.03.2027</t>
+  </si>
+  <si>
+    <t>26.03.2027</t>
+  </si>
+  <si>
+    <t>27.03.2027</t>
+  </si>
+  <si>
+    <t>28.03.2027</t>
+  </si>
+  <si>
+    <t>29.03.2027</t>
+  </si>
+  <si>
+    <t>30.03.2027</t>
+  </si>
+  <si>
+    <t>31.03.2027</t>
+  </si>
+  <si>
+    <t>01.04.2027</t>
+  </si>
+  <si>
+    <t>02.04.2027</t>
+  </si>
+  <si>
+    <t>03.04.2027</t>
+  </si>
+  <si>
+    <t>04.04.2027</t>
+  </si>
+  <si>
+    <t>05.04.2027</t>
+  </si>
+  <si>
+    <t>06.04.2027</t>
+  </si>
+  <si>
+    <t>07.04.2027</t>
+  </si>
+  <si>
+    <t>08.04.2027</t>
+  </si>
+  <si>
+    <t>09.04.2027</t>
+  </si>
+  <si>
+    <t>10.04.2027</t>
+  </si>
+  <si>
+    <t>11.04.2027</t>
+  </si>
+  <si>
+    <t>12.04.2027</t>
+  </si>
+  <si>
+    <t>13.04.2027</t>
+  </si>
+  <si>
+    <t>14.04.2027</t>
+  </si>
+  <si>
+    <t>15.04.2027</t>
+  </si>
+  <si>
+    <t>16.04.2027</t>
+  </si>
+  <si>
+    <t>17.04.2027</t>
+  </si>
+  <si>
+    <t>18.04.2027</t>
+  </si>
+  <si>
+    <t>19.04.2027</t>
+  </si>
+  <si>
+    <t>20.04.2027</t>
+  </si>
+  <si>
+    <t>21.04.2027</t>
+  </si>
+  <si>
+    <t>22.04.2027</t>
+  </si>
+  <si>
+    <t>23.04.2027</t>
+  </si>
+  <si>
+    <t>24.04.2027</t>
+  </si>
+  <si>
+    <t>25.04.2027</t>
+  </si>
+  <si>
+    <t>26.04.2027</t>
+  </si>
+  <si>
+    <t>27.04.2027</t>
+  </si>
+  <si>
+    <t>28.04.2027</t>
+  </si>
+  <si>
+    <t>29.04.2027</t>
+  </si>
+  <si>
+    <t>30.04.2027</t>
+  </si>
+  <si>
+    <t>01.05.2027</t>
+  </si>
+  <si>
+    <t>02.05.2027</t>
+  </si>
+  <si>
+    <t>03.05.2027</t>
+  </si>
+  <si>
+    <t>04.05.2027</t>
+  </si>
+  <si>
+    <t>05.05.2027</t>
+  </si>
+  <si>
+    <t>06.05.2027</t>
+  </si>
+  <si>
+    <t>07.05.2027</t>
+  </si>
+  <si>
+    <t>08.05.2027</t>
+  </si>
+  <si>
+    <t>09.05.2027</t>
+  </si>
+  <si>
+    <t>10.05.2027</t>
+  </si>
+  <si>
+    <t>11.05.2027</t>
+  </si>
+  <si>
+    <t>12.05.2027</t>
+  </si>
+  <si>
+    <t>13.05.2027</t>
+  </si>
+  <si>
+    <t>14.05.2027</t>
+  </si>
+  <si>
+    <t>15.05.2027</t>
+  </si>
+  <si>
+    <t>16.05.2027</t>
+  </si>
+  <si>
+    <t>17.05.2027</t>
+  </si>
+  <si>
+    <t>18.05.2027</t>
+  </si>
+  <si>
+    <t>19.05.2027</t>
+  </si>
+  <si>
+    <t>20.05.2027</t>
+  </si>
+  <si>
+    <t>21.05.2027</t>
+  </si>
+  <si>
+    <t>22.05.2027</t>
+  </si>
+  <si>
+    <t>23.05.2027</t>
+  </si>
+  <si>
+    <t>24.05.2027</t>
+  </si>
+  <si>
+    <t>25.05.2027</t>
+  </si>
+  <si>
+    <t>26.05.2027</t>
+  </si>
+  <si>
+    <t>27.05.2027</t>
+  </si>
+  <si>
+    <t>28.05.2027</t>
+  </si>
+  <si>
+    <t>29.05.2027</t>
+  </si>
+  <si>
+    <t>30.05.2027</t>
+  </si>
+  <si>
+    <t>31.05.2027</t>
+  </si>
+  <si>
+    <t>01.06.2027</t>
+  </si>
+  <si>
+    <t>02.06.2027</t>
+  </si>
+  <si>
+    <t>03.06.2027</t>
+  </si>
+  <si>
+    <t>04.06.2027</t>
+  </si>
+  <si>
+    <t>05.06.2027</t>
+  </si>
+  <si>
+    <t>06.06.2027</t>
+  </si>
+  <si>
+    <t>07.06.2027</t>
+  </si>
+  <si>
+    <t>08.06.2027</t>
+  </si>
+  <si>
+    <t>09.06.2027</t>
+  </si>
+  <si>
+    <t>10.06.2027</t>
+  </si>
+  <si>
+    <t>11.06.2027</t>
+  </si>
+  <si>
+    <t>12.06.2027</t>
+  </si>
+  <si>
+    <t>13.06.2027</t>
+  </si>
+  <si>
+    <t>14.06.2027</t>
+  </si>
+  <si>
+    <t>15.06.2027</t>
+  </si>
+  <si>
+    <t>16.06.2027</t>
+  </si>
+  <si>
+    <t>17.06.2027</t>
+  </si>
+  <si>
+    <t>18.06.2027</t>
+  </si>
+  <si>
+    <t>19.06.2027</t>
+  </si>
+  <si>
+    <t>20.06.2027</t>
+  </si>
+  <si>
     <t>Лагуна</t>
   </si>
   <si>
     <t>Двухместный номер в гостиничном корпусе на территории отеля</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
     <t>60000 RUB</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
     <t>55000 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
     <t>100000 RUB</t>
   </si>
   <si>
     <t xml:space="preserve">Двухместный номер в гостевом доме «Глазастик» / гостевом доме «Лесной» / гостевом доме «Стандарт» </t>
@@ -323,66 +695,96 @@
   <si>
     <t>105000 RUB</t>
   </si>
   <si>
     <t xml:space="preserve"> Стандарт (Вилладж)</t>
   </si>
   <si>
     <t>70000 RUB</t>
   </si>
   <si>
     <t>110000 RUB</t>
   </si>
   <si>
     <t>Восход</t>
   </si>
   <si>
     <t xml:space="preserve">Стандарт </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
-    <t>Крабовый пикник</t>
-[...4 lines deleted...]
-  <si>
     <t>Приветственный набор из эклеров с камчатскими деликатесами и настоек из местных ягод</t>
   </si>
   <si>
     <t>7000 RUB</t>
   </si>
   <si>
+    <t>Заезд на дикие Карымшинские термальные источники</t>
+  </si>
+  <si>
+    <t>4000 RUB</t>
+  </si>
+  <si>
+    <t>Замена обеда на крабовый пикник, цена с человека</t>
+  </si>
+  <si>
+    <t>2500 RUB</t>
+  </si>
+  <si>
+    <t>Замена трансфера с отель-аэропорт на отель-Петропавловск-Камчатский</t>
+  </si>
+  <si>
+    <t>3000 RUB</t>
+  </si>
+  <si>
+    <t>Замена сборного трансфера из (в) аэропорт на индивидуальный, цена за авто</t>
+  </si>
+  <si>
+    <t>Доп. сутки (Голубое озеро)</t>
+  </si>
+  <si>
+    <t>7500 RUB</t>
+  </si>
+  <si>
+    <t>Доп. сутки - гостевой дом «Глазастик»</t>
+  </si>
+  <si>
+    <t>11000 RUB</t>
+  </si>
+  <si>
+    <t>Доп. сутки (гостевой дом Форест)</t>
+  </si>
+  <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 25.08.2026 08:52, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 07.11.2026 07:31, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -724,54 +1126,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH26"/>
+  <dimension ref="A1:HD32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A25" sqref="A25:CH25"/>
+      <selection activeCell="A31" sqref="A31:HD31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="116.685791" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854004" bestFit="true" customWidth="true" style="0"/>
@@ -818,53 +1220,179 @@
     <col min="62" max="62" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="87" max="87" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="88" max="88" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="89" max="89" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="90" max="90" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="91" max="91" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="92" max="92" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="93" max="93" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="94" max="94" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="95" max="95" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="96" max="96" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="97" max="97" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="98" max="98" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="99" max="99" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="100" max="100" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="101" max="101" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="102" max="102" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="103" max="103" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="104" max="104" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="105" max="105" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="107" max="107" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="108" max="108" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="109" max="109" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="110" max="110" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="111" max="111" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="112" max="112" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="113" max="113" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="115" max="115" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="116" max="116" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="117" max="117" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="118" max="118" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="119" max="119" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="120" max="120" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="121" max="121" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="122" max="122" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="123" max="123" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="124" max="124" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="125" max="125" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="126" max="126" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="127" max="127" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="128" max="128" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="129" max="129" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="131" max="131" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="132" max="132" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="133" max="133" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="134" max="134" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="135" max="135" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="136" max="136" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="137" max="137" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="138" max="138" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="139" max="139" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="140" max="140" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="141" max="141" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="142" max="142" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="143" max="143" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="144" max="144" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="145" max="145" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="146" max="146" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="147" max="147" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="148" max="148" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="149" max="149" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="150" max="150" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="151" max="151" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="152" max="152" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="153" max="153" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="154" max="154" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="155" max="155" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="156" max="156" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="157" max="157" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="158" max="158" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="159" max="159" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="160" max="160" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="161" max="161" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="162" max="162" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="163" max="163" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="164" max="164" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="165" max="165" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="166" max="166" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="167" max="167" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="168" max="168" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="169" max="169" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="170" max="170" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="171" max="171" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="172" max="172" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="173" max="173" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="174" max="174" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="175" max="175" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="176" max="176" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="177" max="177" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="178" max="178" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="179" max="179" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="180" max="180" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="181" max="181" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="182" max="182" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="183" max="183" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="184" max="184" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="185" max="185" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="186" max="186" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="187" max="187" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="188" max="188" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="189" max="189" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="190" max="190" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="191" max="191" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="192" max="192" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="193" max="193" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="194" max="194" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="195" max="195" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="196" max="196" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="197" max="197" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="198" max="198" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="199" max="199" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="200" max="200" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="201" max="201" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="202" max="202" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="203" max="203" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="204" max="204" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="205" max="205" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="206" max="206" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="207" max="207" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="208" max="208" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="209" max="209" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="210" max="210" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="211" max="211" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="212" max="212" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:212">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
@@ -1063,68 +1591,446 @@
       <c r="BV1" s="1" t="s">
         <v>72</v>
       </c>
       <c r="BW1" s="1" t="s">
         <v>73</v>
       </c>
       <c r="BX1" s="1" t="s">
         <v>74</v>
       </c>
       <c r="BY1" s="1" t="s">
         <v>75</v>
       </c>
       <c r="BZ1" s="1" t="s">
         <v>76</v>
       </c>
       <c r="CA1" s="1" t="s">
         <v>77</v>
       </c>
       <c r="CB1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="CC1" s="1" t="s">
         <v>79</v>
       </c>
       <c r="CD1" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="CE1" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="CE1" s="1" t="s">
+      <c r="CF1" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="CF1" s="1" t="s">
+      <c r="CG1" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="CH1" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="CG1" s="1" t="s">
+      <c r="CI1" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="CH1" s="1" t="s">
+      <c r="CJ1" s="1" t="s">
         <v>84</v>
       </c>
+      <c r="CK1" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="CL1" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="CM1" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="CN1" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="CO1" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="CP1" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="CQ1" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="CR1" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="CS1" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="CT1" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="CU1" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="CV1" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="CW1" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="CX1" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="CY1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="CZ1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="DA1" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="DB1" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="DC1" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="DD1" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="DE1" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="DF1" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="DG1" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="DH1" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="DI1" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="DJ1" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="DK1" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="DL1" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="DM1" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="DN1" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="DO1" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="DP1" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="DQ1" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="DR1" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="DS1" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="DT1" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="DU1" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="DV1" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="DW1" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="DX1" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="DY1" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="DZ1" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="EA1" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="EB1" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="EC1" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="ED1" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="EE1" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="EF1" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="EG1" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="EH1" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="EI1" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="EJ1" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="EK1" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="EL1" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="EM1" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="EN1" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="EO1" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="EP1" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="EQ1" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="ER1" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="ES1" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="ET1" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="EU1" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="EV1" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="EW1" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="EX1" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="EY1" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="EZ1" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="FA1" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="FB1" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="FC1" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="FD1" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="FE1" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="FF1" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="FG1" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="FH1" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="FI1" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="FJ1" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="FK1" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="FL1" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="FM1" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="FN1" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="FO1" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="FP1" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="FQ1" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="FR1" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="FS1" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="FT1" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="FU1" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="FV1" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="FW1" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="FX1" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="FY1" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="FZ1" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="GA1" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="GB1" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="GC1" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="GD1" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="GE1" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="GF1" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="GG1" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="GH1" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="GI1" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="GJ1" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="GK1" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="GL1" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="GM1" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="GN1" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="GO1" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="GP1" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="GQ1" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="GR1" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="GS1" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="GT1" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="GU1" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="GV1" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="GW1" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="GX1" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="GY1" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="GZ1" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="HA1" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="HB1" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="HC1" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="HD1" s="1" t="s">
+        <v>208</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:212">
       <c r="A2" s="2" t="s">
-        <v>85</v>
+        <v>209</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
@@ -1167,54 +2073,180 @@
       <c r="BJ2" s="2"/>
       <c r="BK2" s="2"/>
       <c r="BL2" s="2"/>
       <c r="BM2" s="2"/>
       <c r="BN2" s="2"/>
       <c r="BO2" s="2"/>
       <c r="BP2" s="2"/>
       <c r="BQ2" s="2"/>
       <c r="BR2" s="2"/>
       <c r="BS2" s="2"/>
       <c r="BT2" s="2"/>
       <c r="BU2" s="2"/>
       <c r="BV2" s="2"/>
       <c r="BW2" s="2"/>
       <c r="BX2" s="2"/>
       <c r="BY2" s="2"/>
       <c r="BZ2" s="2"/>
       <c r="CA2" s="2"/>
       <c r="CB2" s="2"/>
       <c r="CC2" s="2"/>
       <c r="CD2" s="2"/>
       <c r="CE2" s="2"/>
       <c r="CF2" s="2"/>
       <c r="CG2" s="2"/>
       <c r="CH2" s="2"/>
+      <c r="CI2" s="2"/>
+      <c r="CJ2" s="2"/>
+      <c r="CK2" s="2"/>
+      <c r="CL2" s="2"/>
+      <c r="CM2" s="2"/>
+      <c r="CN2" s="2"/>
+      <c r="CO2" s="2"/>
+      <c r="CP2" s="2"/>
+      <c r="CQ2" s="2"/>
+      <c r="CR2" s="2"/>
+      <c r="CS2" s="2"/>
+      <c r="CT2" s="2"/>
+      <c r="CU2" s="2"/>
+      <c r="CV2" s="2"/>
+      <c r="CW2" s="2"/>
+      <c r="CX2" s="2"/>
+      <c r="CY2" s="2"/>
+      <c r="CZ2" s="2"/>
+      <c r="DA2" s="2"/>
+      <c r="DB2" s="2"/>
+      <c r="DC2" s="2"/>
+      <c r="DD2" s="2"/>
+      <c r="DE2" s="2"/>
+      <c r="DF2" s="2"/>
+      <c r="DG2" s="2"/>
+      <c r="DH2" s="2"/>
+      <c r="DI2" s="2"/>
+      <c r="DJ2" s="2"/>
+      <c r="DK2" s="2"/>
+      <c r="DL2" s="2"/>
+      <c r="DM2" s="2"/>
+      <c r="DN2" s="2"/>
+      <c r="DO2" s="2"/>
+      <c r="DP2" s="2"/>
+      <c r="DQ2" s="2"/>
+      <c r="DR2" s="2"/>
+      <c r="DS2" s="2"/>
+      <c r="DT2" s="2"/>
+      <c r="DU2" s="2"/>
+      <c r="DV2" s="2"/>
+      <c r="DW2" s="2"/>
+      <c r="DX2" s="2"/>
+      <c r="DY2" s="2"/>
+      <c r="DZ2" s="2"/>
+      <c r="EA2" s="2"/>
+      <c r="EB2" s="2"/>
+      <c r="EC2" s="2"/>
+      <c r="ED2" s="2"/>
+      <c r="EE2" s="2"/>
+      <c r="EF2" s="2"/>
+      <c r="EG2" s="2"/>
+      <c r="EH2" s="2"/>
+      <c r="EI2" s="2"/>
+      <c r="EJ2" s="2"/>
+      <c r="EK2" s="2"/>
+      <c r="EL2" s="2"/>
+      <c r="EM2" s="2"/>
+      <c r="EN2" s="2"/>
+      <c r="EO2" s="2"/>
+      <c r="EP2" s="2"/>
+      <c r="EQ2" s="2"/>
+      <c r="ER2" s="2"/>
+      <c r="ES2" s="2"/>
+      <c r="ET2" s="2"/>
+      <c r="EU2" s="2"/>
+      <c r="EV2" s="2"/>
+      <c r="EW2" s="2"/>
+      <c r="EX2" s="2"/>
+      <c r="EY2" s="2"/>
+      <c r="EZ2" s="2"/>
+      <c r="FA2" s="2"/>
+      <c r="FB2" s="2"/>
+      <c r="FC2" s="2"/>
+      <c r="FD2" s="2"/>
+      <c r="FE2" s="2"/>
+      <c r="FF2" s="2"/>
+      <c r="FG2" s="2"/>
+      <c r="FH2" s="2"/>
+      <c r="FI2" s="2"/>
+      <c r="FJ2" s="2"/>
+      <c r="FK2" s="2"/>
+      <c r="FL2" s="2"/>
+      <c r="FM2" s="2"/>
+      <c r="FN2" s="2"/>
+      <c r="FO2" s="2"/>
+      <c r="FP2" s="2"/>
+      <c r="FQ2" s="2"/>
+      <c r="FR2" s="2"/>
+      <c r="FS2" s="2"/>
+      <c r="FT2" s="2"/>
+      <c r="FU2" s="2"/>
+      <c r="FV2" s="2"/>
+      <c r="FW2" s="2"/>
+      <c r="FX2" s="2"/>
+      <c r="FY2" s="2"/>
+      <c r="FZ2" s="2"/>
+      <c r="GA2" s="2"/>
+      <c r="GB2" s="2"/>
+      <c r="GC2" s="2"/>
+      <c r="GD2" s="2"/>
+      <c r="GE2" s="2"/>
+      <c r="GF2" s="2"/>
+      <c r="GG2" s="2"/>
+      <c r="GH2" s="2"/>
+      <c r="GI2" s="2"/>
+      <c r="GJ2" s="2"/>
+      <c r="GK2" s="2"/>
+      <c r="GL2" s="2"/>
+      <c r="GM2" s="2"/>
+      <c r="GN2" s="2"/>
+      <c r="GO2" s="2"/>
+      <c r="GP2" s="2"/>
+      <c r="GQ2" s="2"/>
+      <c r="GR2" s="2"/>
+      <c r="GS2" s="2"/>
+      <c r="GT2" s="2"/>
+      <c r="GU2" s="2"/>
+      <c r="GV2" s="2"/>
+      <c r="GW2" s="2"/>
+      <c r="GX2" s="2"/>
+      <c r="GY2" s="2"/>
+      <c r="GZ2" s="2"/>
+      <c r="HA2" s="2"/>
+      <c r="HB2" s="2"/>
+      <c r="HC2" s="2"/>
+      <c r="HD2" s="2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:212">
       <c r="A3" s="3" t="s">
-        <v>86</v>
+        <v>210</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
@@ -1257,834 +2289,2094 @@
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
       <c r="BP3" s="3"/>
       <c r="BQ3" s="3"/>
       <c r="BR3" s="3"/>
       <c r="BS3" s="3"/>
       <c r="BT3" s="3"/>
       <c r="BU3" s="3"/>
       <c r="BV3" s="3"/>
       <c r="BW3" s="3"/>
       <c r="BX3" s="3"/>
       <c r="BY3" s="3"/>
       <c r="BZ3" s="3"/>
       <c r="CA3" s="3"/>
       <c r="CB3" s="3"/>
       <c r="CC3" s="3"/>
       <c r="CD3" s="3"/>
       <c r="CE3" s="3"/>
       <c r="CF3" s="3"/>
       <c r="CG3" s="3"/>
       <c r="CH3" s="3"/>
+      <c r="CI3" s="3"/>
+      <c r="CJ3" s="3"/>
+      <c r="CK3" s="3"/>
+      <c r="CL3" s="3"/>
+      <c r="CM3" s="3"/>
+      <c r="CN3" s="3"/>
+      <c r="CO3" s="3"/>
+      <c r="CP3" s="3"/>
+      <c r="CQ3" s="3"/>
+      <c r="CR3" s="3"/>
+      <c r="CS3" s="3"/>
+      <c r="CT3" s="3"/>
+      <c r="CU3" s="3"/>
+      <c r="CV3" s="3"/>
+      <c r="CW3" s="3"/>
+      <c r="CX3" s="3"/>
+      <c r="CY3" s="3"/>
+      <c r="CZ3" s="3"/>
+      <c r="DA3" s="3"/>
+      <c r="DB3" s="3"/>
+      <c r="DC3" s="3"/>
+      <c r="DD3" s="3"/>
+      <c r="DE3" s="3"/>
+      <c r="DF3" s="3"/>
+      <c r="DG3" s="3"/>
+      <c r="DH3" s="3"/>
+      <c r="DI3" s="3"/>
+      <c r="DJ3" s="3"/>
+      <c r="DK3" s="3"/>
+      <c r="DL3" s="3"/>
+      <c r="DM3" s="3"/>
+      <c r="DN3" s="3"/>
+      <c r="DO3" s="3"/>
+      <c r="DP3" s="3"/>
+      <c r="DQ3" s="3"/>
+      <c r="DR3" s="3"/>
+      <c r="DS3" s="3"/>
+      <c r="DT3" s="3"/>
+      <c r="DU3" s="3"/>
+      <c r="DV3" s="3"/>
+      <c r="DW3" s="3"/>
+      <c r="DX3" s="3"/>
+      <c r="DY3" s="3"/>
+      <c r="DZ3" s="3"/>
+      <c r="EA3" s="3"/>
+      <c r="EB3" s="3"/>
+      <c r="EC3" s="3"/>
+      <c r="ED3" s="3"/>
+      <c r="EE3" s="3"/>
+      <c r="EF3" s="3"/>
+      <c r="EG3" s="3"/>
+      <c r="EH3" s="3"/>
+      <c r="EI3" s="3"/>
+      <c r="EJ3" s="3"/>
+      <c r="EK3" s="3"/>
+      <c r="EL3" s="3"/>
+      <c r="EM3" s="3"/>
+      <c r="EN3" s="3"/>
+      <c r="EO3" s="3"/>
+      <c r="EP3" s="3"/>
+      <c r="EQ3" s="3"/>
+      <c r="ER3" s="3"/>
+      <c r="ES3" s="3"/>
+      <c r="ET3" s="3"/>
+      <c r="EU3" s="3"/>
+      <c r="EV3" s="3"/>
+      <c r="EW3" s="3"/>
+      <c r="EX3" s="3"/>
+      <c r="EY3" s="3"/>
+      <c r="EZ3" s="3"/>
+      <c r="FA3" s="3"/>
+      <c r="FB3" s="3"/>
+      <c r="FC3" s="3"/>
+      <c r="FD3" s="3"/>
+      <c r="FE3" s="3"/>
+      <c r="FF3" s="3"/>
+      <c r="FG3" s="3"/>
+      <c r="FH3" s="3"/>
+      <c r="FI3" s="3"/>
+      <c r="FJ3" s="3"/>
+      <c r="FK3" s="3"/>
+      <c r="FL3" s="3"/>
+      <c r="FM3" s="3"/>
+      <c r="FN3" s="3"/>
+      <c r="FO3" s="3"/>
+      <c r="FP3" s="3"/>
+      <c r="FQ3" s="3"/>
+      <c r="FR3" s="3"/>
+      <c r="FS3" s="3"/>
+      <c r="FT3" s="3"/>
+      <c r="FU3" s="3"/>
+      <c r="FV3" s="3"/>
+      <c r="FW3" s="3"/>
+      <c r="FX3" s="3"/>
+      <c r="FY3" s="3"/>
+      <c r="FZ3" s="3"/>
+      <c r="GA3" s="3"/>
+      <c r="GB3" s="3"/>
+      <c r="GC3" s="3"/>
+      <c r="GD3" s="3"/>
+      <c r="GE3" s="3"/>
+      <c r="GF3" s="3"/>
+      <c r="GG3" s="3"/>
+      <c r="GH3" s="3"/>
+      <c r="GI3" s="3"/>
+      <c r="GJ3" s="3"/>
+      <c r="GK3" s="3"/>
+      <c r="GL3" s="3"/>
+      <c r="GM3" s="3"/>
+      <c r="GN3" s="3"/>
+      <c r="GO3" s="3"/>
+      <c r="GP3" s="3"/>
+      <c r="GQ3" s="3"/>
+      <c r="GR3" s="3"/>
+      <c r="GS3" s="3"/>
+      <c r="GT3" s="3"/>
+      <c r="GU3" s="3"/>
+      <c r="GV3" s="3"/>
+      <c r="GW3" s="3"/>
+      <c r="GX3" s="3"/>
+      <c r="GY3" s="3"/>
+      <c r="GZ3" s="3"/>
+      <c r="HA3" s="3"/>
+      <c r="HB3" s="3"/>
+      <c r="HC3" s="3"/>
+      <c r="HD3" s="3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:212">
       <c r="A4" t="s">
-        <v>87</v>
+        <v>211</v>
       </c>
       <c r="B4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="C4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="D4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="E4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="F4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="G4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="H4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="I4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="J4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="K4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="L4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="M4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="N4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="O4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="P4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="Q4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="R4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="S4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="T4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="U4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="V4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="W4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="X4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="Y4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="Z4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AA4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AB4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AC4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AD4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AE4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AF4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AG4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AH4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AI4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AJ4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AK4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AL4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AM4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AN4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AO4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AP4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AQ4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AR4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AS4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AT4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AU4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AV4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AW4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AX4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AY4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AZ4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BA4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BB4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BC4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BD4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BE4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BF4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BG4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BH4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BI4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BJ4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BK4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BL4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BM4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BN4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BO4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BP4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BQ4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BR4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BS4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BT4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BU4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BV4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BW4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BX4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BY4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BZ4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CA4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CB4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CC4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CD4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CE4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CF4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CG4" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CH4" t="s">
-        <v>88</v>
+        <v>212</v>
+      </c>
+      <c r="CI4" t="s">
+        <v>212</v>
+      </c>
+      <c r="CJ4" t="s">
+        <v>212</v>
+      </c>
+      <c r="CK4" t="s">
+        <v>212</v>
+      </c>
+      <c r="CL4" t="s">
+        <v>212</v>
+      </c>
+      <c r="CM4" t="s">
+        <v>212</v>
+      </c>
+      <c r="CN4" t="s">
+        <v>212</v>
+      </c>
+      <c r="CO4" t="s">
+        <v>212</v>
+      </c>
+      <c r="CP4" t="s">
+        <v>212</v>
+      </c>
+      <c r="CQ4" t="s">
+        <v>212</v>
+      </c>
+      <c r="CR4" t="s">
+        <v>212</v>
+      </c>
+      <c r="CS4" t="s">
+        <v>212</v>
+      </c>
+      <c r="CT4" t="s">
+        <v>212</v>
+      </c>
+      <c r="CU4" t="s">
+        <v>212</v>
+      </c>
+      <c r="CV4" t="s">
+        <v>212</v>
+      </c>
+      <c r="CW4" t="s">
+        <v>212</v>
+      </c>
+      <c r="CX4" t="s">
+        <v>212</v>
+      </c>
+      <c r="CY4" t="s">
+        <v>212</v>
+      </c>
+      <c r="CZ4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DA4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DB4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DC4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DD4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DE4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DF4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DG4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DH4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DI4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DJ4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DK4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DL4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DM4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DN4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DO4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DP4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DQ4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DR4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DS4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DT4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DU4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DV4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DW4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DX4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DY4" t="s">
+        <v>212</v>
+      </c>
+      <c r="DZ4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EA4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EB4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EC4" t="s">
+        <v>212</v>
+      </c>
+      <c r="ED4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EE4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EF4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EG4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EH4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EI4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EJ4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EK4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EL4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EM4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EN4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EO4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EP4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EQ4" t="s">
+        <v>212</v>
+      </c>
+      <c r="ER4" t="s">
+        <v>212</v>
+      </c>
+      <c r="ES4" t="s">
+        <v>212</v>
+      </c>
+      <c r="ET4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EU4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EV4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EW4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EX4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EY4" t="s">
+        <v>212</v>
+      </c>
+      <c r="EZ4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FA4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FB4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FC4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FD4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FE4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FF4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FG4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FH4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FI4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FJ4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FK4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FL4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FM4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FN4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FO4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FP4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FQ4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FR4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FS4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FT4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FU4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FV4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FW4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FX4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FY4" t="s">
+        <v>212</v>
+      </c>
+      <c r="FZ4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GA4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GB4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GC4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GD4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GE4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GF4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GG4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GH4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GI4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GJ4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GK4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GL4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GM4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GN4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GO4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GP4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GQ4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GR4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GS4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GT4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GU4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GV4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GW4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GX4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GY4" t="s">
+        <v>212</v>
+      </c>
+      <c r="GZ4" t="s">
+        <v>212</v>
+      </c>
+      <c r="HA4" t="s">
+        <v>212</v>
+      </c>
+      <c r="HB4" t="s">
+        <v>212</v>
+      </c>
+      <c r="HC4" t="s">
+        <v>212</v>
+      </c>
+      <c r="HD4" t="s">
+        <v>212</v>
       </c>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:212">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>213</v>
       </c>
       <c r="B5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="C5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="D5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="E5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="F5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="G5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="H5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="I5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="J5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="K5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="L5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="M5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="N5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="O5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="P5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="Q5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="R5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="S5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="T5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="U5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="V5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="W5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="X5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="Y5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="Z5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AA5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AB5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AC5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AD5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AE5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AF5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AG5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AH5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AI5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AJ5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AK5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AL5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AM5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AN5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AO5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AP5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AQ5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AR5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AS5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AT5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AU5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AV5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AW5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AX5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AY5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="AZ5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BA5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BB5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BC5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BD5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BE5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BF5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BG5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BH5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BI5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BJ5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BK5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BL5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BM5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BN5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BO5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BP5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BQ5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BR5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BS5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BT5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BU5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BV5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BW5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BX5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BY5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="BZ5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="CA5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="CB5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="CC5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="CD5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="CE5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="CF5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="CG5" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="CH5" t="s">
-        <v>90</v>
+        <v>214</v>
+      </c>
+      <c r="CI5" t="s">
+        <v>214</v>
+      </c>
+      <c r="CJ5" t="s">
+        <v>214</v>
+      </c>
+      <c r="CK5" t="s">
+        <v>214</v>
+      </c>
+      <c r="CL5" t="s">
+        <v>214</v>
+      </c>
+      <c r="CM5" t="s">
+        <v>214</v>
+      </c>
+      <c r="CN5" t="s">
+        <v>214</v>
+      </c>
+      <c r="CO5" t="s">
+        <v>214</v>
+      </c>
+      <c r="CP5" t="s">
+        <v>214</v>
+      </c>
+      <c r="CQ5" t="s">
+        <v>214</v>
+      </c>
+      <c r="CR5" t="s">
+        <v>214</v>
+      </c>
+      <c r="CS5" t="s">
+        <v>214</v>
+      </c>
+      <c r="CT5" t="s">
+        <v>214</v>
+      </c>
+      <c r="CU5" t="s">
+        <v>214</v>
+      </c>
+      <c r="CV5" t="s">
+        <v>214</v>
+      </c>
+      <c r="CW5" t="s">
+        <v>214</v>
+      </c>
+      <c r="CX5" t="s">
+        <v>214</v>
+      </c>
+      <c r="CY5" t="s">
+        <v>214</v>
+      </c>
+      <c r="CZ5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DA5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DB5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DC5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DD5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DE5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DF5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DG5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DH5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DI5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DJ5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DK5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DL5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DM5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DN5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DO5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DP5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DQ5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DR5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DS5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DT5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DU5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DV5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DW5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DX5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DY5" t="s">
+        <v>214</v>
+      </c>
+      <c r="DZ5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EA5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EB5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EC5" t="s">
+        <v>214</v>
+      </c>
+      <c r="ED5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EE5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EF5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EG5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EH5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EI5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EJ5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EK5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EL5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EM5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EN5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EO5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EP5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EQ5" t="s">
+        <v>214</v>
+      </c>
+      <c r="ER5" t="s">
+        <v>214</v>
+      </c>
+      <c r="ES5" t="s">
+        <v>214</v>
+      </c>
+      <c r="ET5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EU5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EV5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EW5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EX5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EY5" t="s">
+        <v>214</v>
+      </c>
+      <c r="EZ5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FA5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FB5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FC5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FD5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FE5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FF5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FG5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FH5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FI5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FJ5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FK5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FL5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FM5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FN5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FO5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FP5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FQ5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FR5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FS5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FT5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FU5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FV5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FW5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FX5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FY5" t="s">
+        <v>214</v>
+      </c>
+      <c r="FZ5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GA5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GB5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GC5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GD5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GE5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GF5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GG5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GH5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GI5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GJ5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GK5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GL5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GM5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GN5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GO5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GP5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GQ5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GR5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GS5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GT5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GU5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GV5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GW5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GX5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GY5" t="s">
+        <v>214</v>
+      </c>
+      <c r="GZ5" t="s">
+        <v>214</v>
+      </c>
+      <c r="HA5" t="s">
+        <v>214</v>
+      </c>
+      <c r="HB5" t="s">
+        <v>214</v>
+      </c>
+      <c r="HC5" t="s">
+        <v>214</v>
+      </c>
+      <c r="HD5" t="s">
+        <v>214</v>
       </c>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:212">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>215</v>
       </c>
       <c r="B6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="C6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="D6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="E6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="F6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="G6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="H6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="I6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="J6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="K6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="L6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="M6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="N6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="O6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="P6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="Q6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="R6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="S6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="T6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="U6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="V6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="W6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="X6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="Y6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="Z6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AA6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AB6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AC6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AD6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AE6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AF6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AG6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AH6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AI6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AJ6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AK6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AL6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AM6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AN6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AO6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AP6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AQ6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AR6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AS6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AT6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AU6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AV6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AW6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AX6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AY6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="AZ6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BA6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BB6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BC6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BD6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BE6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BF6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BG6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BH6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BI6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BJ6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BK6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BL6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BM6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BN6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BO6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BP6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BQ6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BR6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BS6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BT6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BU6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BV6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BW6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BX6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BY6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="BZ6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="CA6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="CB6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="CC6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="CD6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="CE6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="CF6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="CG6" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="CH6" t="s">
-        <v>92</v>
+        <v>216</v>
+      </c>
+      <c r="CI6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CJ6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CK6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CL6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CM6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CN6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CO6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CP6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CQ6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CR6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CS6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CT6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CU6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CV6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CW6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CX6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CY6" t="s">
+        <v>216</v>
+      </c>
+      <c r="CZ6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DA6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DB6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DC6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DD6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DE6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DF6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DG6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DH6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DI6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DJ6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DK6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DL6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DM6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DN6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DO6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DP6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DQ6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DR6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DS6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DT6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DV6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DW6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DX6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DY6" t="s">
+        <v>216</v>
+      </c>
+      <c r="DZ6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EA6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EB6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EC6" t="s">
+        <v>216</v>
+      </c>
+      <c r="ED6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EE6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EF6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EG6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EH6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EI6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EJ6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EK6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EL6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EM6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EN6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EO6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EP6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EQ6" t="s">
+        <v>216</v>
+      </c>
+      <c r="ER6" t="s">
+        <v>216</v>
+      </c>
+      <c r="ES6" t="s">
+        <v>216</v>
+      </c>
+      <c r="ET6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EU6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EV6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EW6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EX6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EY6" t="s">
+        <v>216</v>
+      </c>
+      <c r="EZ6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FA6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FB6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FC6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FD6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FE6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FF6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FG6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FH6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FI6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FJ6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FK6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FL6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FM6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FN6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FO6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FP6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FQ6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FR6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FS6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FT6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FU6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FV6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FW6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FX6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FY6" t="s">
+        <v>216</v>
+      </c>
+      <c r="FZ6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GA6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GB6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GC6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GD6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GE6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GF6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GG6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GH6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GI6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GJ6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GK6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GL6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GM6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GN6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GO6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GP6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GQ6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GR6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GS6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GT6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GU6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GV6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GW6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GX6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GY6" t="s">
+        <v>216</v>
+      </c>
+      <c r="GZ6" t="s">
+        <v>216</v>
+      </c>
+      <c r="HA6" t="s">
+        <v>216</v>
+      </c>
+      <c r="HB6" t="s">
+        <v>216</v>
+      </c>
+      <c r="HC6" t="s">
+        <v>216</v>
+      </c>
+      <c r="HD6" t="s">
+        <v>216</v>
       </c>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:212">
       <c r="A7" s="3" t="s">
-        <v>93</v>
+        <v>217</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
       <c r="W7" s="3"/>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
@@ -2127,834 +4419,2094 @@
       <c r="BJ7" s="3"/>
       <c r="BK7" s="3"/>
       <c r="BL7" s="3"/>
       <c r="BM7" s="3"/>
       <c r="BN7" s="3"/>
       <c r="BO7" s="3"/>
       <c r="BP7" s="3"/>
       <c r="BQ7" s="3"/>
       <c r="BR7" s="3"/>
       <c r="BS7" s="3"/>
       <c r="BT7" s="3"/>
       <c r="BU7" s="3"/>
       <c r="BV7" s="3"/>
       <c r="BW7" s="3"/>
       <c r="BX7" s="3"/>
       <c r="BY7" s="3"/>
       <c r="BZ7" s="3"/>
       <c r="CA7" s="3"/>
       <c r="CB7" s="3"/>
       <c r="CC7" s="3"/>
       <c r="CD7" s="3"/>
       <c r="CE7" s="3"/>
       <c r="CF7" s="3"/>
       <c r="CG7" s="3"/>
       <c r="CH7" s="3"/>
+      <c r="CI7" s="3"/>
+      <c r="CJ7" s="3"/>
+      <c r="CK7" s="3"/>
+      <c r="CL7" s="3"/>
+      <c r="CM7" s="3"/>
+      <c r="CN7" s="3"/>
+      <c r="CO7" s="3"/>
+      <c r="CP7" s="3"/>
+      <c r="CQ7" s="3"/>
+      <c r="CR7" s="3"/>
+      <c r="CS7" s="3"/>
+      <c r="CT7" s="3"/>
+      <c r="CU7" s="3"/>
+      <c r="CV7" s="3"/>
+      <c r="CW7" s="3"/>
+      <c r="CX7" s="3"/>
+      <c r="CY7" s="3"/>
+      <c r="CZ7" s="3"/>
+      <c r="DA7" s="3"/>
+      <c r="DB7" s="3"/>
+      <c r="DC7" s="3"/>
+      <c r="DD7" s="3"/>
+      <c r="DE7" s="3"/>
+      <c r="DF7" s="3"/>
+      <c r="DG7" s="3"/>
+      <c r="DH7" s="3"/>
+      <c r="DI7" s="3"/>
+      <c r="DJ7" s="3"/>
+      <c r="DK7" s="3"/>
+      <c r="DL7" s="3"/>
+      <c r="DM7" s="3"/>
+      <c r="DN7" s="3"/>
+      <c r="DO7" s="3"/>
+      <c r="DP7" s="3"/>
+      <c r="DQ7" s="3"/>
+      <c r="DR7" s="3"/>
+      <c r="DS7" s="3"/>
+      <c r="DT7" s="3"/>
+      <c r="DU7" s="3"/>
+      <c r="DV7" s="3"/>
+      <c r="DW7" s="3"/>
+      <c r="DX7" s="3"/>
+      <c r="DY7" s="3"/>
+      <c r="DZ7" s="3"/>
+      <c r="EA7" s="3"/>
+      <c r="EB7" s="3"/>
+      <c r="EC7" s="3"/>
+      <c r="ED7" s="3"/>
+      <c r="EE7" s="3"/>
+      <c r="EF7" s="3"/>
+      <c r="EG7" s="3"/>
+      <c r="EH7" s="3"/>
+      <c r="EI7" s="3"/>
+      <c r="EJ7" s="3"/>
+      <c r="EK7" s="3"/>
+      <c r="EL7" s="3"/>
+      <c r="EM7" s="3"/>
+      <c r="EN7" s="3"/>
+      <c r="EO7" s="3"/>
+      <c r="EP7" s="3"/>
+      <c r="EQ7" s="3"/>
+      <c r="ER7" s="3"/>
+      <c r="ES7" s="3"/>
+      <c r="ET7" s="3"/>
+      <c r="EU7" s="3"/>
+      <c r="EV7" s="3"/>
+      <c r="EW7" s="3"/>
+      <c r="EX7" s="3"/>
+      <c r="EY7" s="3"/>
+      <c r="EZ7" s="3"/>
+      <c r="FA7" s="3"/>
+      <c r="FB7" s="3"/>
+      <c r="FC7" s="3"/>
+      <c r="FD7" s="3"/>
+      <c r="FE7" s="3"/>
+      <c r="FF7" s="3"/>
+      <c r="FG7" s="3"/>
+      <c r="FH7" s="3"/>
+      <c r="FI7" s="3"/>
+      <c r="FJ7" s="3"/>
+      <c r="FK7" s="3"/>
+      <c r="FL7" s="3"/>
+      <c r="FM7" s="3"/>
+      <c r="FN7" s="3"/>
+      <c r="FO7" s="3"/>
+      <c r="FP7" s="3"/>
+      <c r="FQ7" s="3"/>
+      <c r="FR7" s="3"/>
+      <c r="FS7" s="3"/>
+      <c r="FT7" s="3"/>
+      <c r="FU7" s="3"/>
+      <c r="FV7" s="3"/>
+      <c r="FW7" s="3"/>
+      <c r="FX7" s="3"/>
+      <c r="FY7" s="3"/>
+      <c r="FZ7" s="3"/>
+      <c r="GA7" s="3"/>
+      <c r="GB7" s="3"/>
+      <c r="GC7" s="3"/>
+      <c r="GD7" s="3"/>
+      <c r="GE7" s="3"/>
+      <c r="GF7" s="3"/>
+      <c r="GG7" s="3"/>
+      <c r="GH7" s="3"/>
+      <c r="GI7" s="3"/>
+      <c r="GJ7" s="3"/>
+      <c r="GK7" s="3"/>
+      <c r="GL7" s="3"/>
+      <c r="GM7" s="3"/>
+      <c r="GN7" s="3"/>
+      <c r="GO7" s="3"/>
+      <c r="GP7" s="3"/>
+      <c r="GQ7" s="3"/>
+      <c r="GR7" s="3"/>
+      <c r="GS7" s="3"/>
+      <c r="GT7" s="3"/>
+      <c r="GU7" s="3"/>
+      <c r="GV7" s="3"/>
+      <c r="GW7" s="3"/>
+      <c r="GX7" s="3"/>
+      <c r="GY7" s="3"/>
+      <c r="GZ7" s="3"/>
+      <c r="HA7" s="3"/>
+      <c r="HB7" s="3"/>
+      <c r="HC7" s="3"/>
+      <c r="HD7" s="3"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:212">
       <c r="A8" t="s">
-        <v>87</v>
+        <v>211</v>
       </c>
       <c r="B8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="C8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="D8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="E8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="F8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="G8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="H8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="I8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="J8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="K8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="L8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="M8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="N8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="O8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="P8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="Q8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="R8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="S8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="T8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="U8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="V8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="W8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="X8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="Y8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="Z8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AA8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AB8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AC8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AD8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AE8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AF8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AG8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AH8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AI8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AJ8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AK8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AL8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AM8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AN8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AO8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AP8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AQ8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AR8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AS8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AT8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AU8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AV8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AW8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AX8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AY8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="AZ8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BA8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BB8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BC8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BD8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BE8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BF8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BG8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BH8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BI8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BJ8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BK8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BL8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BM8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BN8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BO8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BP8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BQ8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BR8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BS8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BT8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BU8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BV8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BW8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BX8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BY8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="BZ8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="CA8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="CB8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="CC8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="CD8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="CE8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="CF8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="CG8" t="s">
-        <v>94</v>
+        <v>218</v>
       </c>
       <c r="CH8" t="s">
-        <v>94</v>
+        <v>218</v>
+      </c>
+      <c r="CI8" t="s">
+        <v>218</v>
+      </c>
+      <c r="CJ8" t="s">
+        <v>218</v>
+      </c>
+      <c r="CK8" t="s">
+        <v>218</v>
+      </c>
+      <c r="CL8" t="s">
+        <v>218</v>
+      </c>
+      <c r="CM8" t="s">
+        <v>218</v>
+      </c>
+      <c r="CN8" t="s">
+        <v>218</v>
+      </c>
+      <c r="CO8" t="s">
+        <v>218</v>
+      </c>
+      <c r="CP8" t="s">
+        <v>218</v>
+      </c>
+      <c r="CQ8" t="s">
+        <v>218</v>
+      </c>
+      <c r="CR8" t="s">
+        <v>218</v>
+      </c>
+      <c r="CS8" t="s">
+        <v>218</v>
+      </c>
+      <c r="CT8" t="s">
+        <v>218</v>
+      </c>
+      <c r="CU8" t="s">
+        <v>218</v>
+      </c>
+      <c r="CV8" t="s">
+        <v>218</v>
+      </c>
+      <c r="CW8" t="s">
+        <v>218</v>
+      </c>
+      <c r="CX8" t="s">
+        <v>218</v>
+      </c>
+      <c r="CY8" t="s">
+        <v>218</v>
+      </c>
+      <c r="CZ8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DA8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DB8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DC8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DD8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DE8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DF8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DG8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DH8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DI8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DJ8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DK8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DL8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DM8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DN8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DO8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DP8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DQ8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DR8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DS8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DT8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DU8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DV8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DW8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DX8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DY8" t="s">
+        <v>218</v>
+      </c>
+      <c r="DZ8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EA8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EB8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EC8" t="s">
+        <v>218</v>
+      </c>
+      <c r="ED8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EE8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EF8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EG8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EH8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EI8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EJ8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EK8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EL8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EM8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EN8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EO8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EP8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EQ8" t="s">
+        <v>218</v>
+      </c>
+      <c r="ER8" t="s">
+        <v>218</v>
+      </c>
+      <c r="ES8" t="s">
+        <v>218</v>
+      </c>
+      <c r="ET8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EU8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EV8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EW8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EX8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EY8" t="s">
+        <v>218</v>
+      </c>
+      <c r="EZ8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FA8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FB8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FC8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FD8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FE8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FF8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FG8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FH8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FI8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FJ8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FK8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FL8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FM8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FN8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FO8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FP8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FQ8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FR8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FS8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FT8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FU8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FV8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FW8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FX8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FY8" t="s">
+        <v>218</v>
+      </c>
+      <c r="FZ8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GA8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GB8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GC8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GD8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GE8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GF8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GG8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GH8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GI8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GJ8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GK8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GL8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GM8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GN8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GO8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GP8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GQ8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GR8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GS8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GT8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GU8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GV8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GW8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GX8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GY8" t="s">
+        <v>218</v>
+      </c>
+      <c r="GZ8" t="s">
+        <v>218</v>
+      </c>
+      <c r="HA8" t="s">
+        <v>218</v>
+      </c>
+      <c r="HB8" t="s">
+        <v>218</v>
+      </c>
+      <c r="HC8" t="s">
+        <v>218</v>
+      </c>
+      <c r="HD8" t="s">
+        <v>218</v>
       </c>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:212">
       <c r="A9" t="s">
-        <v>89</v>
+        <v>213</v>
       </c>
       <c r="B9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="C9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="D9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="E9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="F9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="G9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="H9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="I9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="J9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="K9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="L9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="M9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="N9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="O9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="P9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="Q9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="R9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="S9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="T9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="U9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="V9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="W9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="X9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="Y9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="Z9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AA9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AB9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AC9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AD9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AE9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AF9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AG9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AH9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AI9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AJ9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AK9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AL9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AM9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AN9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AO9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AP9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AQ9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AR9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AS9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AT9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AU9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AV9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AW9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AX9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AY9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AZ9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BA9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BB9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BC9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BD9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BE9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BF9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BG9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BH9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BI9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BJ9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BK9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BL9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BM9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BN9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BO9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BP9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BQ9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BR9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BS9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BT9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BU9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BV9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BW9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BX9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BY9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BZ9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CA9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CB9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CC9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CD9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CE9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CF9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CG9" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CH9" t="s">
-        <v>88</v>
+        <v>212</v>
+      </c>
+      <c r="CI9" t="s">
+        <v>212</v>
+      </c>
+      <c r="CJ9" t="s">
+        <v>212</v>
+      </c>
+      <c r="CK9" t="s">
+        <v>212</v>
+      </c>
+      <c r="CL9" t="s">
+        <v>212</v>
+      </c>
+      <c r="CM9" t="s">
+        <v>212</v>
+      </c>
+      <c r="CN9" t="s">
+        <v>212</v>
+      </c>
+      <c r="CO9" t="s">
+        <v>212</v>
+      </c>
+      <c r="CP9" t="s">
+        <v>212</v>
+      </c>
+      <c r="CQ9" t="s">
+        <v>212</v>
+      </c>
+      <c r="CR9" t="s">
+        <v>212</v>
+      </c>
+      <c r="CS9" t="s">
+        <v>212</v>
+      </c>
+      <c r="CT9" t="s">
+        <v>212</v>
+      </c>
+      <c r="CU9" t="s">
+        <v>212</v>
+      </c>
+      <c r="CV9" t="s">
+        <v>212</v>
+      </c>
+      <c r="CW9" t="s">
+        <v>212</v>
+      </c>
+      <c r="CX9" t="s">
+        <v>212</v>
+      </c>
+      <c r="CY9" t="s">
+        <v>212</v>
+      </c>
+      <c r="CZ9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DA9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DB9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DC9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DD9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DE9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DF9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DG9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DH9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DI9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DJ9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DK9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DL9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DM9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DN9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DO9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DP9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DQ9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DR9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DS9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DT9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DU9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DV9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DW9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DX9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DY9" t="s">
+        <v>212</v>
+      </c>
+      <c r="DZ9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EA9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EB9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EC9" t="s">
+        <v>212</v>
+      </c>
+      <c r="ED9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EE9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EF9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EG9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EH9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EI9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EJ9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EK9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EL9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EM9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EN9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EO9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EP9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EQ9" t="s">
+        <v>212</v>
+      </c>
+      <c r="ER9" t="s">
+        <v>212</v>
+      </c>
+      <c r="ES9" t="s">
+        <v>212</v>
+      </c>
+      <c r="ET9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EU9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EV9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EW9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EX9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EY9" t="s">
+        <v>212</v>
+      </c>
+      <c r="EZ9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FA9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FB9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FC9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FD9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FE9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FF9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FG9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FH9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FI9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FJ9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FK9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FL9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FM9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FN9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FO9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FP9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FQ9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FR9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FS9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FT9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FU9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FV9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FW9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FX9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FY9" t="s">
+        <v>212</v>
+      </c>
+      <c r="FZ9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GA9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GB9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GC9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GD9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GE9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GF9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GG9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GH9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GI9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GJ9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GK9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GL9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GM9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GN9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GO9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GP9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GQ9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GR9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GS9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GT9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GU9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GV9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GW9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GX9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GY9" t="s">
+        <v>212</v>
+      </c>
+      <c r="GZ9" t="s">
+        <v>212</v>
+      </c>
+      <c r="HA9" t="s">
+        <v>212</v>
+      </c>
+      <c r="HB9" t="s">
+        <v>212</v>
+      </c>
+      <c r="HC9" t="s">
+        <v>212</v>
+      </c>
+      <c r="HD9" t="s">
+        <v>212</v>
       </c>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:212">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>215</v>
       </c>
       <c r="B10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="C10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="D10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="E10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="F10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="G10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="H10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="I10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="J10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="K10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="L10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="M10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="N10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="O10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="P10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="Q10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="R10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="S10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="T10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="U10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="V10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="W10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="X10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="Y10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="Z10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AA10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AB10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AC10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AD10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AE10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AF10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AG10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AH10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AI10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AJ10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AK10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AL10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AM10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AN10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AO10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AP10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AQ10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AR10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AS10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AT10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AU10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AV10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AW10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AX10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AY10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="AZ10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BA10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BB10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BC10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BD10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BE10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BF10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BG10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BH10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BI10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BJ10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BK10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BL10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BM10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BN10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BO10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BP10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BQ10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BR10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BS10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BT10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BU10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BV10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BW10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BX10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BY10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="BZ10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="CA10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="CB10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="CC10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="CD10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="CE10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="CF10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="CG10" t="s">
-        <v>95</v>
+        <v>219</v>
       </c>
       <c r="CH10" t="s">
-        <v>95</v>
+        <v>219</v>
+      </c>
+      <c r="CI10" t="s">
+        <v>219</v>
+      </c>
+      <c r="CJ10" t="s">
+        <v>219</v>
+      </c>
+      <c r="CK10" t="s">
+        <v>219</v>
+      </c>
+      <c r="CL10" t="s">
+        <v>219</v>
+      </c>
+      <c r="CM10" t="s">
+        <v>219</v>
+      </c>
+      <c r="CN10" t="s">
+        <v>219</v>
+      </c>
+      <c r="CO10" t="s">
+        <v>219</v>
+      </c>
+      <c r="CP10" t="s">
+        <v>219</v>
+      </c>
+      <c r="CQ10" t="s">
+        <v>219</v>
+      </c>
+      <c r="CR10" t="s">
+        <v>219</v>
+      </c>
+      <c r="CS10" t="s">
+        <v>219</v>
+      </c>
+      <c r="CT10" t="s">
+        <v>219</v>
+      </c>
+      <c r="CU10" t="s">
+        <v>219</v>
+      </c>
+      <c r="CV10" t="s">
+        <v>219</v>
+      </c>
+      <c r="CW10" t="s">
+        <v>219</v>
+      </c>
+      <c r="CX10" t="s">
+        <v>219</v>
+      </c>
+      <c r="CY10" t="s">
+        <v>219</v>
+      </c>
+      <c r="CZ10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DA10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DB10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DC10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DD10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DE10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DF10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DG10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DH10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DI10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DJ10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DK10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DL10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DM10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DN10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DO10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DP10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DQ10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DR10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DS10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DT10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DU10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DV10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DW10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DX10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DY10" t="s">
+        <v>219</v>
+      </c>
+      <c r="DZ10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EA10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EB10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EC10" t="s">
+        <v>219</v>
+      </c>
+      <c r="ED10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EE10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EF10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EG10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EH10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EI10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EJ10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EK10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EL10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EM10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EN10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EO10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EP10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EQ10" t="s">
+        <v>219</v>
+      </c>
+      <c r="ER10" t="s">
+        <v>219</v>
+      </c>
+      <c r="ES10" t="s">
+        <v>219</v>
+      </c>
+      <c r="ET10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EU10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EV10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EW10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EX10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EY10" t="s">
+        <v>219</v>
+      </c>
+      <c r="EZ10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FA10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FB10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FC10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FD10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FE10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FF10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FG10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FH10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FI10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FJ10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FK10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FL10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FM10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FN10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FO10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FP10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FQ10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FR10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FS10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FT10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FU10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FV10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FW10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FX10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FY10" t="s">
+        <v>219</v>
+      </c>
+      <c r="FZ10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GA10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GB10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GC10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GD10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GE10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GF10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GG10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GH10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GI10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GJ10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GK10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GL10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GM10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GN10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GO10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GP10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GQ10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GR10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GS10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GT10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GU10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GV10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GW10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GX10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GY10" t="s">
+        <v>219</v>
+      </c>
+      <c r="GZ10" t="s">
+        <v>219</v>
+      </c>
+      <c r="HA10" t="s">
+        <v>219</v>
+      </c>
+      <c r="HB10" t="s">
+        <v>219</v>
+      </c>
+      <c r="HC10" t="s">
+        <v>219</v>
+      </c>
+      <c r="HD10" t="s">
+        <v>219</v>
       </c>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:212">
       <c r="A11" s="3" t="s">
-        <v>96</v>
+        <v>220</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
@@ -2997,832 +6549,2092 @@
       <c r="BJ11" s="3"/>
       <c r="BK11" s="3"/>
       <c r="BL11" s="3"/>
       <c r="BM11" s="3"/>
       <c r="BN11" s="3"/>
       <c r="BO11" s="3"/>
       <c r="BP11" s="3"/>
       <c r="BQ11" s="3"/>
       <c r="BR11" s="3"/>
       <c r="BS11" s="3"/>
       <c r="BT11" s="3"/>
       <c r="BU11" s="3"/>
       <c r="BV11" s="3"/>
       <c r="BW11" s="3"/>
       <c r="BX11" s="3"/>
       <c r="BY11" s="3"/>
       <c r="BZ11" s="3"/>
       <c r="CA11" s="3"/>
       <c r="CB11" s="3"/>
       <c r="CC11" s="3"/>
       <c r="CD11" s="3"/>
       <c r="CE11" s="3"/>
       <c r="CF11" s="3"/>
       <c r="CG11" s="3"/>
       <c r="CH11" s="3"/>
+      <c r="CI11" s="3"/>
+      <c r="CJ11" s="3"/>
+      <c r="CK11" s="3"/>
+      <c r="CL11" s="3"/>
+      <c r="CM11" s="3"/>
+      <c r="CN11" s="3"/>
+      <c r="CO11" s="3"/>
+      <c r="CP11" s="3"/>
+      <c r="CQ11" s="3"/>
+      <c r="CR11" s="3"/>
+      <c r="CS11" s="3"/>
+      <c r="CT11" s="3"/>
+      <c r="CU11" s="3"/>
+      <c r="CV11" s="3"/>
+      <c r="CW11" s="3"/>
+      <c r="CX11" s="3"/>
+      <c r="CY11" s="3"/>
+      <c r="CZ11" s="3"/>
+      <c r="DA11" s="3"/>
+      <c r="DB11" s="3"/>
+      <c r="DC11" s="3"/>
+      <c r="DD11" s="3"/>
+      <c r="DE11" s="3"/>
+      <c r="DF11" s="3"/>
+      <c r="DG11" s="3"/>
+      <c r="DH11" s="3"/>
+      <c r="DI11" s="3"/>
+      <c r="DJ11" s="3"/>
+      <c r="DK11" s="3"/>
+      <c r="DL11" s="3"/>
+      <c r="DM11" s="3"/>
+      <c r="DN11" s="3"/>
+      <c r="DO11" s="3"/>
+      <c r="DP11" s="3"/>
+      <c r="DQ11" s="3"/>
+      <c r="DR11" s="3"/>
+      <c r="DS11" s="3"/>
+      <c r="DT11" s="3"/>
+      <c r="DU11" s="3"/>
+      <c r="DV11" s="3"/>
+      <c r="DW11" s="3"/>
+      <c r="DX11" s="3"/>
+      <c r="DY11" s="3"/>
+      <c r="DZ11" s="3"/>
+      <c r="EA11" s="3"/>
+      <c r="EB11" s="3"/>
+      <c r="EC11" s="3"/>
+      <c r="ED11" s="3"/>
+      <c r="EE11" s="3"/>
+      <c r="EF11" s="3"/>
+      <c r="EG11" s="3"/>
+      <c r="EH11" s="3"/>
+      <c r="EI11" s="3"/>
+      <c r="EJ11" s="3"/>
+      <c r="EK11" s="3"/>
+      <c r="EL11" s="3"/>
+      <c r="EM11" s="3"/>
+      <c r="EN11" s="3"/>
+      <c r="EO11" s="3"/>
+      <c r="EP11" s="3"/>
+      <c r="EQ11" s="3"/>
+      <c r="ER11" s="3"/>
+      <c r="ES11" s="3"/>
+      <c r="ET11" s="3"/>
+      <c r="EU11" s="3"/>
+      <c r="EV11" s="3"/>
+      <c r="EW11" s="3"/>
+      <c r="EX11" s="3"/>
+      <c r="EY11" s="3"/>
+      <c r="EZ11" s="3"/>
+      <c r="FA11" s="3"/>
+      <c r="FB11" s="3"/>
+      <c r="FC11" s="3"/>
+      <c r="FD11" s="3"/>
+      <c r="FE11" s="3"/>
+      <c r="FF11" s="3"/>
+      <c r="FG11" s="3"/>
+      <c r="FH11" s="3"/>
+      <c r="FI11" s="3"/>
+      <c r="FJ11" s="3"/>
+      <c r="FK11" s="3"/>
+      <c r="FL11" s="3"/>
+      <c r="FM11" s="3"/>
+      <c r="FN11" s="3"/>
+      <c r="FO11" s="3"/>
+      <c r="FP11" s="3"/>
+      <c r="FQ11" s="3"/>
+      <c r="FR11" s="3"/>
+      <c r="FS11" s="3"/>
+      <c r="FT11" s="3"/>
+      <c r="FU11" s="3"/>
+      <c r="FV11" s="3"/>
+      <c r="FW11" s="3"/>
+      <c r="FX11" s="3"/>
+      <c r="FY11" s="3"/>
+      <c r="FZ11" s="3"/>
+      <c r="GA11" s="3"/>
+      <c r="GB11" s="3"/>
+      <c r="GC11" s="3"/>
+      <c r="GD11" s="3"/>
+      <c r="GE11" s="3"/>
+      <c r="GF11" s="3"/>
+      <c r="GG11" s="3"/>
+      <c r="GH11" s="3"/>
+      <c r="GI11" s="3"/>
+      <c r="GJ11" s="3"/>
+      <c r="GK11" s="3"/>
+      <c r="GL11" s="3"/>
+      <c r="GM11" s="3"/>
+      <c r="GN11" s="3"/>
+      <c r="GO11" s="3"/>
+      <c r="GP11" s="3"/>
+      <c r="GQ11" s="3"/>
+      <c r="GR11" s="3"/>
+      <c r="GS11" s="3"/>
+      <c r="GT11" s="3"/>
+      <c r="GU11" s="3"/>
+      <c r="GV11" s="3"/>
+      <c r="GW11" s="3"/>
+      <c r="GX11" s="3"/>
+      <c r="GY11" s="3"/>
+      <c r="GZ11" s="3"/>
+      <c r="HA11" s="3"/>
+      <c r="HB11" s="3"/>
+      <c r="HC11" s="3"/>
+      <c r="HD11" s="3"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:212">
       <c r="A12" t="s">
-        <v>87</v>
+        <v>211</v>
       </c>
       <c r="B12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="C12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="D12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="E12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="F12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="G12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="H12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="I12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="J12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="K12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="L12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="M12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="N12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="O12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="P12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="Q12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="R12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="S12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="T12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="U12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="V12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="W12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="X12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="Y12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="Z12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AA12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AB12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AC12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AD12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AE12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AF12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AG12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AH12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AI12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AJ12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AK12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AL12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AM12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AN12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AO12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AP12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AQ12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AR12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AS12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AT12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AU12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AV12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AW12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AX12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AY12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="AZ12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BA12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BB12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BC12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BD12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BE12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BF12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BG12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BH12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BI12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BJ12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BK12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BL12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BM12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BN12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BO12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BP12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BQ12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BR12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BS12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BT12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BU12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BV12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BW12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BX12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BY12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="BZ12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="CA12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="CB12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="CC12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="CD12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="CE12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="CF12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="CG12" t="s">
-        <v>97</v>
+        <v>221</v>
       </c>
       <c r="CH12" t="s">
-        <v>97</v>
+        <v>221</v>
+      </c>
+      <c r="CI12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CJ12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CK12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CL12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CM12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CN12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CO12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CP12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CQ12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CR12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CS12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CT12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CU12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CV12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CW12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CX12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CY12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CZ12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DA12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DB12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DC12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DD12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DE12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DF12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DG12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DH12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DI12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DJ12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DK12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DL12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DM12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DN12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DO12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DP12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DQ12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DR12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DS12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DT12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DU12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DV12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DW12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DX12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DY12" t="s">
+        <v>221</v>
+      </c>
+      <c r="DZ12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EA12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EB12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EC12" t="s">
+        <v>221</v>
+      </c>
+      <c r="ED12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EE12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EF12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EG12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EH12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EI12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EJ12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EK12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EL12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EM12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EN12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EO12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EP12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EQ12" t="s">
+        <v>221</v>
+      </c>
+      <c r="ER12" t="s">
+        <v>221</v>
+      </c>
+      <c r="ES12" t="s">
+        <v>221</v>
+      </c>
+      <c r="ET12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EU12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EV12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EW12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EX12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EY12" t="s">
+        <v>221</v>
+      </c>
+      <c r="EZ12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FA12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FB12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FC12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FD12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FE12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FF12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FG12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FH12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FI12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FJ12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FK12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FL12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FM12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FN12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FO12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FP12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FQ12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FR12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FS12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FT12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FU12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FV12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FW12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FX12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FY12" t="s">
+        <v>221</v>
+      </c>
+      <c r="FZ12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GA12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GB12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GC12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GD12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GE12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GF12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GG12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GH12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GI12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GJ12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GK12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GL12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GM12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GN12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GO12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GP12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GQ12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GR12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GS12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GT12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GU12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GV12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GW12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GX12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GY12" t="s">
+        <v>221</v>
+      </c>
+      <c r="GZ12" t="s">
+        <v>221</v>
+      </c>
+      <c r="HA12" t="s">
+        <v>221</v>
+      </c>
+      <c r="HB12" t="s">
+        <v>221</v>
+      </c>
+      <c r="HC12" t="s">
+        <v>221</v>
+      </c>
+      <c r="HD12" t="s">
+        <v>221</v>
       </c>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:212">
       <c r="A13" t="s">
-        <v>89</v>
+        <v>213</v>
       </c>
       <c r="B13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="C13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="D13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="E13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="F13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="G13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="H13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="I13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="J13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="K13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="L13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="M13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="N13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="O13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="P13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="Q13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="R13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="S13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="T13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="U13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="V13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="W13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="X13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="Y13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="Z13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AA13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AB13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AC13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AD13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AE13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AF13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AG13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AH13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AI13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AJ13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AK13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AL13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AM13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AN13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AO13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AP13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AQ13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AR13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AS13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AT13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AU13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AV13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AW13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AX13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AY13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="AZ13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BA13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BB13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BC13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BD13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BE13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BF13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BG13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BH13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BI13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BJ13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BK13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BL13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BM13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BN13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BO13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BP13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BQ13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BR13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BS13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BT13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BU13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BV13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BW13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BX13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BY13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="BZ13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CA13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CB13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CC13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CD13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CE13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CF13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CG13" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CH13" t="s">
-        <v>88</v>
+        <v>212</v>
+      </c>
+      <c r="CI13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CJ13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CK13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CL13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CM13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CN13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CO13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CP13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CQ13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CR13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CS13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CT13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CU13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CV13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CW13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CX13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CY13" t="s">
+        <v>212</v>
+      </c>
+      <c r="CZ13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DA13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DB13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DC13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DD13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DE13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DF13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DG13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DH13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DI13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DJ13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DK13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DL13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DM13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DN13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DO13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DP13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DQ13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DR13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DS13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DT13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DU13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DV13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DW13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DX13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DY13" t="s">
+        <v>212</v>
+      </c>
+      <c r="DZ13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EA13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EB13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EC13" t="s">
+        <v>212</v>
+      </c>
+      <c r="ED13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EE13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EF13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EG13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EH13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EI13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EJ13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EK13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EL13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EM13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EN13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EO13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EP13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EQ13" t="s">
+        <v>212</v>
+      </c>
+      <c r="ER13" t="s">
+        <v>212</v>
+      </c>
+      <c r="ES13" t="s">
+        <v>212</v>
+      </c>
+      <c r="ET13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EU13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EV13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EW13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EX13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EY13" t="s">
+        <v>212</v>
+      </c>
+      <c r="EZ13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FA13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FB13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FC13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FD13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FE13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FF13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FG13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FH13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FI13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FJ13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FK13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FL13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FM13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FN13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FO13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FP13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FQ13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FR13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FS13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FT13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FU13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FV13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FW13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FX13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FY13" t="s">
+        <v>212</v>
+      </c>
+      <c r="FZ13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GA13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GB13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GC13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GD13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GE13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GF13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GG13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GH13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GI13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GJ13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GK13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GL13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GM13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GN13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GO13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GP13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GQ13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GR13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GS13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GT13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GU13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GV13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GW13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GX13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GY13" t="s">
+        <v>212</v>
+      </c>
+      <c r="GZ13" t="s">
+        <v>212</v>
+      </c>
+      <c r="HA13" t="s">
+        <v>212</v>
+      </c>
+      <c r="HB13" t="s">
+        <v>212</v>
+      </c>
+      <c r="HC13" t="s">
+        <v>212</v>
+      </c>
+      <c r="HD13" t="s">
+        <v>212</v>
       </c>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:212">
       <c r="A14" t="s">
-        <v>91</v>
+        <v>215</v>
       </c>
       <c r="B14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="C14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="D14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="E14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="F14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="G14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="H14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="I14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="J14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="K14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="L14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="M14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="N14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="O14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="P14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="Q14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="R14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="S14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="T14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="U14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="V14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="W14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="X14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="Y14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="Z14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AA14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AB14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AC14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AD14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AE14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AF14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AG14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AH14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AI14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AJ14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AK14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AL14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AM14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AN14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AO14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AP14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AQ14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AR14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AS14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AT14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AU14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AV14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AW14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AX14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AY14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="AZ14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BA14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BB14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BC14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BD14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BE14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BF14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BG14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BH14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BI14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BJ14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BK14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BL14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BM14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BN14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BO14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BP14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BQ14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BR14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BS14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BT14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BU14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BV14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BW14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BX14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BY14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="BZ14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="CA14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="CB14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="CC14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="CD14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="CE14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="CF14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="CG14" t="s">
-        <v>98</v>
+        <v>222</v>
       </c>
       <c r="CH14" t="s">
-        <v>98</v>
+        <v>222</v>
+      </c>
+      <c r="CI14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CJ14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CK14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CL14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CM14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CN14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CO14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CP14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CQ14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CR14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CS14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CT14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CU14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CV14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CW14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CX14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CY14" t="s">
+        <v>222</v>
+      </c>
+      <c r="CZ14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DA14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DB14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DC14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DD14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DE14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DF14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DG14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DH14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DI14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DJ14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DK14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DL14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DM14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DN14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DO14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DP14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DQ14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DR14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DS14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DT14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DU14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DV14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DW14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DX14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DY14" t="s">
+        <v>222</v>
+      </c>
+      <c r="DZ14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EA14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EB14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EC14" t="s">
+        <v>222</v>
+      </c>
+      <c r="ED14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EE14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EF14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EG14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EH14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EI14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EJ14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EK14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EL14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EM14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EN14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EO14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EP14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EQ14" t="s">
+        <v>222</v>
+      </c>
+      <c r="ER14" t="s">
+        <v>222</v>
+      </c>
+      <c r="ES14" t="s">
+        <v>222</v>
+      </c>
+      <c r="ET14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EU14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EV14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EW14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EX14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EY14" t="s">
+        <v>222</v>
+      </c>
+      <c r="EZ14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FA14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FB14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FC14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FD14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FE14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FF14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FG14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FH14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FI14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FJ14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FK14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FL14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FM14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FN14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FO14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FP14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FQ14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FR14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FS14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FT14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FU14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FV14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FW14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FX14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FY14" t="s">
+        <v>222</v>
+      </c>
+      <c r="FZ14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GA14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GB14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GC14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GD14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GE14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GF14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GG14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GH14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GI14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GJ14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GK14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GL14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GM14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GN14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GO14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GP14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GQ14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GR14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GS14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GT14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GU14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GV14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GW14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GX14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GY14" t="s">
+        <v>222</v>
+      </c>
+      <c r="GZ14" t="s">
+        <v>222</v>
+      </c>
+      <c r="HA14" t="s">
+        <v>222</v>
+      </c>
+      <c r="HB14" t="s">
+        <v>222</v>
+      </c>
+      <c r="HC14" t="s">
+        <v>222</v>
+      </c>
+      <c r="HD14" t="s">
+        <v>222</v>
       </c>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:212">
       <c r="A15" s="4"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
       <c r="K15" s="4"/>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="4"/>
       <c r="R15" s="4"/>
       <c r="S15" s="4"/>
       <c r="T15" s="4"/>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="4"/>
       <c r="X15" s="4"/>
       <c r="Y15" s="4"/>
@@ -3865,54 +8677,180 @@
       <c r="BJ15" s="4"/>
       <c r="BK15" s="4"/>
       <c r="BL15" s="4"/>
       <c r="BM15" s="4"/>
       <c r="BN15" s="4"/>
       <c r="BO15" s="4"/>
       <c r="BP15" s="4"/>
       <c r="BQ15" s="4"/>
       <c r="BR15" s="4"/>
       <c r="BS15" s="4"/>
       <c r="BT15" s="4"/>
       <c r="BU15" s="4"/>
       <c r="BV15" s="4"/>
       <c r="BW15" s="4"/>
       <c r="BX15" s="4"/>
       <c r="BY15" s="4"/>
       <c r="BZ15" s="4"/>
       <c r="CA15" s="4"/>
       <c r="CB15" s="4"/>
       <c r="CC15" s="4"/>
       <c r="CD15" s="4"/>
       <c r="CE15" s="4"/>
       <c r="CF15" s="4"/>
       <c r="CG15" s="4"/>
       <c r="CH15" s="4"/>
+      <c r="CI15" s="4"/>
+      <c r="CJ15" s="4"/>
+      <c r="CK15" s="4"/>
+      <c r="CL15" s="4"/>
+      <c r="CM15" s="4"/>
+      <c r="CN15" s="4"/>
+      <c r="CO15" s="4"/>
+      <c r="CP15" s="4"/>
+      <c r="CQ15" s="4"/>
+      <c r="CR15" s="4"/>
+      <c r="CS15" s="4"/>
+      <c r="CT15" s="4"/>
+      <c r="CU15" s="4"/>
+      <c r="CV15" s="4"/>
+      <c r="CW15" s="4"/>
+      <c r="CX15" s="4"/>
+      <c r="CY15" s="4"/>
+      <c r="CZ15" s="4"/>
+      <c r="DA15" s="4"/>
+      <c r="DB15" s="4"/>
+      <c r="DC15" s="4"/>
+      <c r="DD15" s="4"/>
+      <c r="DE15" s="4"/>
+      <c r="DF15" s="4"/>
+      <c r="DG15" s="4"/>
+      <c r="DH15" s="4"/>
+      <c r="DI15" s="4"/>
+      <c r="DJ15" s="4"/>
+      <c r="DK15" s="4"/>
+      <c r="DL15" s="4"/>
+      <c r="DM15" s="4"/>
+      <c r="DN15" s="4"/>
+      <c r="DO15" s="4"/>
+      <c r="DP15" s="4"/>
+      <c r="DQ15" s="4"/>
+      <c r="DR15" s="4"/>
+      <c r="DS15" s="4"/>
+      <c r="DT15" s="4"/>
+      <c r="DU15" s="4"/>
+      <c r="DV15" s="4"/>
+      <c r="DW15" s="4"/>
+      <c r="DX15" s="4"/>
+      <c r="DY15" s="4"/>
+      <c r="DZ15" s="4"/>
+      <c r="EA15" s="4"/>
+      <c r="EB15" s="4"/>
+      <c r="EC15" s="4"/>
+      <c r="ED15" s="4"/>
+      <c r="EE15" s="4"/>
+      <c r="EF15" s="4"/>
+      <c r="EG15" s="4"/>
+      <c r="EH15" s="4"/>
+      <c r="EI15" s="4"/>
+      <c r="EJ15" s="4"/>
+      <c r="EK15" s="4"/>
+      <c r="EL15" s="4"/>
+      <c r="EM15" s="4"/>
+      <c r="EN15" s="4"/>
+      <c r="EO15" s="4"/>
+      <c r="EP15" s="4"/>
+      <c r="EQ15" s="4"/>
+      <c r="ER15" s="4"/>
+      <c r="ES15" s="4"/>
+      <c r="ET15" s="4"/>
+      <c r="EU15" s="4"/>
+      <c r="EV15" s="4"/>
+      <c r="EW15" s="4"/>
+      <c r="EX15" s="4"/>
+      <c r="EY15" s="4"/>
+      <c r="EZ15" s="4"/>
+      <c r="FA15" s="4"/>
+      <c r="FB15" s="4"/>
+      <c r="FC15" s="4"/>
+      <c r="FD15" s="4"/>
+      <c r="FE15" s="4"/>
+      <c r="FF15" s="4"/>
+      <c r="FG15" s="4"/>
+      <c r="FH15" s="4"/>
+      <c r="FI15" s="4"/>
+      <c r="FJ15" s="4"/>
+      <c r="FK15" s="4"/>
+      <c r="FL15" s="4"/>
+      <c r="FM15" s="4"/>
+      <c r="FN15" s="4"/>
+      <c r="FO15" s="4"/>
+      <c r="FP15" s="4"/>
+      <c r="FQ15" s="4"/>
+      <c r="FR15" s="4"/>
+      <c r="FS15" s="4"/>
+      <c r="FT15" s="4"/>
+      <c r="FU15" s="4"/>
+      <c r="FV15" s="4"/>
+      <c r="FW15" s="4"/>
+      <c r="FX15" s="4"/>
+      <c r="FY15" s="4"/>
+      <c r="FZ15" s="4"/>
+      <c r="GA15" s="4"/>
+      <c r="GB15" s="4"/>
+      <c r="GC15" s="4"/>
+      <c r="GD15" s="4"/>
+      <c r="GE15" s="4"/>
+      <c r="GF15" s="4"/>
+      <c r="GG15" s="4"/>
+      <c r="GH15" s="4"/>
+      <c r="GI15" s="4"/>
+      <c r="GJ15" s="4"/>
+      <c r="GK15" s="4"/>
+      <c r="GL15" s="4"/>
+      <c r="GM15" s="4"/>
+      <c r="GN15" s="4"/>
+      <c r="GO15" s="4"/>
+      <c r="GP15" s="4"/>
+      <c r="GQ15" s="4"/>
+      <c r="GR15" s="4"/>
+      <c r="GS15" s="4"/>
+      <c r="GT15" s="4"/>
+      <c r="GU15" s="4"/>
+      <c r="GV15" s="4"/>
+      <c r="GW15" s="4"/>
+      <c r="GX15" s="4"/>
+      <c r="GY15" s="4"/>
+      <c r="GZ15" s="4"/>
+      <c r="HA15" s="4"/>
+      <c r="HB15" s="4"/>
+      <c r="HC15" s="4"/>
+      <c r="HD15" s="4"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:212">
       <c r="A16" s="2" t="s">
-        <v>99</v>
+        <v>223</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
@@ -3955,54 +8893,180 @@
       <c r="BJ16" s="2"/>
       <c r="BK16" s="2"/>
       <c r="BL16" s="2"/>
       <c r="BM16" s="2"/>
       <c r="BN16" s="2"/>
       <c r="BO16" s="2"/>
       <c r="BP16" s="2"/>
       <c r="BQ16" s="2"/>
       <c r="BR16" s="2"/>
       <c r="BS16" s="2"/>
       <c r="BT16" s="2"/>
       <c r="BU16" s="2"/>
       <c r="BV16" s="2"/>
       <c r="BW16" s="2"/>
       <c r="BX16" s="2"/>
       <c r="BY16" s="2"/>
       <c r="BZ16" s="2"/>
       <c r="CA16" s="2"/>
       <c r="CB16" s="2"/>
       <c r="CC16" s="2"/>
       <c r="CD16" s="2"/>
       <c r="CE16" s="2"/>
       <c r="CF16" s="2"/>
       <c r="CG16" s="2"/>
       <c r="CH16" s="2"/>
+      <c r="CI16" s="2"/>
+      <c r="CJ16" s="2"/>
+      <c r="CK16" s="2"/>
+      <c r="CL16" s="2"/>
+      <c r="CM16" s="2"/>
+      <c r="CN16" s="2"/>
+      <c r="CO16" s="2"/>
+      <c r="CP16" s="2"/>
+      <c r="CQ16" s="2"/>
+      <c r="CR16" s="2"/>
+      <c r="CS16" s="2"/>
+      <c r="CT16" s="2"/>
+      <c r="CU16" s="2"/>
+      <c r="CV16" s="2"/>
+      <c r="CW16" s="2"/>
+      <c r="CX16" s="2"/>
+      <c r="CY16" s="2"/>
+      <c r="CZ16" s="2"/>
+      <c r="DA16" s="2"/>
+      <c r="DB16" s="2"/>
+      <c r="DC16" s="2"/>
+      <c r="DD16" s="2"/>
+      <c r="DE16" s="2"/>
+      <c r="DF16" s="2"/>
+      <c r="DG16" s="2"/>
+      <c r="DH16" s="2"/>
+      <c r="DI16" s="2"/>
+      <c r="DJ16" s="2"/>
+      <c r="DK16" s="2"/>
+      <c r="DL16" s="2"/>
+      <c r="DM16" s="2"/>
+      <c r="DN16" s="2"/>
+      <c r="DO16" s="2"/>
+      <c r="DP16" s="2"/>
+      <c r="DQ16" s="2"/>
+      <c r="DR16" s="2"/>
+      <c r="DS16" s="2"/>
+      <c r="DT16" s="2"/>
+      <c r="DU16" s="2"/>
+      <c r="DV16" s="2"/>
+      <c r="DW16" s="2"/>
+      <c r="DX16" s="2"/>
+      <c r="DY16" s="2"/>
+      <c r="DZ16" s="2"/>
+      <c r="EA16" s="2"/>
+      <c r="EB16" s="2"/>
+      <c r="EC16" s="2"/>
+      <c r="ED16" s="2"/>
+      <c r="EE16" s="2"/>
+      <c r="EF16" s="2"/>
+      <c r="EG16" s="2"/>
+      <c r="EH16" s="2"/>
+      <c r="EI16" s="2"/>
+      <c r="EJ16" s="2"/>
+      <c r="EK16" s="2"/>
+      <c r="EL16" s="2"/>
+      <c r="EM16" s="2"/>
+      <c r="EN16" s="2"/>
+      <c r="EO16" s="2"/>
+      <c r="EP16" s="2"/>
+      <c r="EQ16" s="2"/>
+      <c r="ER16" s="2"/>
+      <c r="ES16" s="2"/>
+      <c r="ET16" s="2"/>
+      <c r="EU16" s="2"/>
+      <c r="EV16" s="2"/>
+      <c r="EW16" s="2"/>
+      <c r="EX16" s="2"/>
+      <c r="EY16" s="2"/>
+      <c r="EZ16" s="2"/>
+      <c r="FA16" s="2"/>
+      <c r="FB16" s="2"/>
+      <c r="FC16" s="2"/>
+      <c r="FD16" s="2"/>
+      <c r="FE16" s="2"/>
+      <c r="FF16" s="2"/>
+      <c r="FG16" s="2"/>
+      <c r="FH16" s="2"/>
+      <c r="FI16" s="2"/>
+      <c r="FJ16" s="2"/>
+      <c r="FK16" s="2"/>
+      <c r="FL16" s="2"/>
+      <c r="FM16" s="2"/>
+      <c r="FN16" s="2"/>
+      <c r="FO16" s="2"/>
+      <c r="FP16" s="2"/>
+      <c r="FQ16" s="2"/>
+      <c r="FR16" s="2"/>
+      <c r="FS16" s="2"/>
+      <c r="FT16" s="2"/>
+      <c r="FU16" s="2"/>
+      <c r="FV16" s="2"/>
+      <c r="FW16" s="2"/>
+      <c r="FX16" s="2"/>
+      <c r="FY16" s="2"/>
+      <c r="FZ16" s="2"/>
+      <c r="GA16" s="2"/>
+      <c r="GB16" s="2"/>
+      <c r="GC16" s="2"/>
+      <c r="GD16" s="2"/>
+      <c r="GE16" s="2"/>
+      <c r="GF16" s="2"/>
+      <c r="GG16" s="2"/>
+      <c r="GH16" s="2"/>
+      <c r="GI16" s="2"/>
+      <c r="GJ16" s="2"/>
+      <c r="GK16" s="2"/>
+      <c r="GL16" s="2"/>
+      <c r="GM16" s="2"/>
+      <c r="GN16" s="2"/>
+      <c r="GO16" s="2"/>
+      <c r="GP16" s="2"/>
+      <c r="GQ16" s="2"/>
+      <c r="GR16" s="2"/>
+      <c r="GS16" s="2"/>
+      <c r="GT16" s="2"/>
+      <c r="GU16" s="2"/>
+      <c r="GV16" s="2"/>
+      <c r="GW16" s="2"/>
+      <c r="GX16" s="2"/>
+      <c r="GY16" s="2"/>
+      <c r="GZ16" s="2"/>
+      <c r="HA16" s="2"/>
+      <c r="HB16" s="2"/>
+      <c r="HC16" s="2"/>
+      <c r="HD16" s="2"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:212">
       <c r="A17" s="3" t="s">
-        <v>100</v>
+        <v>224</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
       <c r="R17" s="3"/>
       <c r="S17" s="3"/>
       <c r="T17" s="3"/>
       <c r="U17" s="3"/>
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Y17" s="3"/>
@@ -4045,572 +9109,1454 @@
       <c r="BJ17" s="3"/>
       <c r="BK17" s="3"/>
       <c r="BL17" s="3"/>
       <c r="BM17" s="3"/>
       <c r="BN17" s="3"/>
       <c r="BO17" s="3"/>
       <c r="BP17" s="3"/>
       <c r="BQ17" s="3"/>
       <c r="BR17" s="3"/>
       <c r="BS17" s="3"/>
       <c r="BT17" s="3"/>
       <c r="BU17" s="3"/>
       <c r="BV17" s="3"/>
       <c r="BW17" s="3"/>
       <c r="BX17" s="3"/>
       <c r="BY17" s="3"/>
       <c r="BZ17" s="3"/>
       <c r="CA17" s="3"/>
       <c r="CB17" s="3"/>
       <c r="CC17" s="3"/>
       <c r="CD17" s="3"/>
       <c r="CE17" s="3"/>
       <c r="CF17" s="3"/>
       <c r="CG17" s="3"/>
       <c r="CH17" s="3"/>
+      <c r="CI17" s="3"/>
+      <c r="CJ17" s="3"/>
+      <c r="CK17" s="3"/>
+      <c r="CL17" s="3"/>
+      <c r="CM17" s="3"/>
+      <c r="CN17" s="3"/>
+      <c r="CO17" s="3"/>
+      <c r="CP17" s="3"/>
+      <c r="CQ17" s="3"/>
+      <c r="CR17" s="3"/>
+      <c r="CS17" s="3"/>
+      <c r="CT17" s="3"/>
+      <c r="CU17" s="3"/>
+      <c r="CV17" s="3"/>
+      <c r="CW17" s="3"/>
+      <c r="CX17" s="3"/>
+      <c r="CY17" s="3"/>
+      <c r="CZ17" s="3"/>
+      <c r="DA17" s="3"/>
+      <c r="DB17" s="3"/>
+      <c r="DC17" s="3"/>
+      <c r="DD17" s="3"/>
+      <c r="DE17" s="3"/>
+      <c r="DF17" s="3"/>
+      <c r="DG17" s="3"/>
+      <c r="DH17" s="3"/>
+      <c r="DI17" s="3"/>
+      <c r="DJ17" s="3"/>
+      <c r="DK17" s="3"/>
+      <c r="DL17" s="3"/>
+      <c r="DM17" s="3"/>
+      <c r="DN17" s="3"/>
+      <c r="DO17" s="3"/>
+      <c r="DP17" s="3"/>
+      <c r="DQ17" s="3"/>
+      <c r="DR17" s="3"/>
+      <c r="DS17" s="3"/>
+      <c r="DT17" s="3"/>
+      <c r="DU17" s="3"/>
+      <c r="DV17" s="3"/>
+      <c r="DW17" s="3"/>
+      <c r="DX17" s="3"/>
+      <c r="DY17" s="3"/>
+      <c r="DZ17" s="3"/>
+      <c r="EA17" s="3"/>
+      <c r="EB17" s="3"/>
+      <c r="EC17" s="3"/>
+      <c r="ED17" s="3"/>
+      <c r="EE17" s="3"/>
+      <c r="EF17" s="3"/>
+      <c r="EG17" s="3"/>
+      <c r="EH17" s="3"/>
+      <c r="EI17" s="3"/>
+      <c r="EJ17" s="3"/>
+      <c r="EK17" s="3"/>
+      <c r="EL17" s="3"/>
+      <c r="EM17" s="3"/>
+      <c r="EN17" s="3"/>
+      <c r="EO17" s="3"/>
+      <c r="EP17" s="3"/>
+      <c r="EQ17" s="3"/>
+      <c r="ER17" s="3"/>
+      <c r="ES17" s="3"/>
+      <c r="ET17" s="3"/>
+      <c r="EU17" s="3"/>
+      <c r="EV17" s="3"/>
+      <c r="EW17" s="3"/>
+      <c r="EX17" s="3"/>
+      <c r="EY17" s="3"/>
+      <c r="EZ17" s="3"/>
+      <c r="FA17" s="3"/>
+      <c r="FB17" s="3"/>
+      <c r="FC17" s="3"/>
+      <c r="FD17" s="3"/>
+      <c r="FE17" s="3"/>
+      <c r="FF17" s="3"/>
+      <c r="FG17" s="3"/>
+      <c r="FH17" s="3"/>
+      <c r="FI17" s="3"/>
+      <c r="FJ17" s="3"/>
+      <c r="FK17" s="3"/>
+      <c r="FL17" s="3"/>
+      <c r="FM17" s="3"/>
+      <c r="FN17" s="3"/>
+      <c r="FO17" s="3"/>
+      <c r="FP17" s="3"/>
+      <c r="FQ17" s="3"/>
+      <c r="FR17" s="3"/>
+      <c r="FS17" s="3"/>
+      <c r="FT17" s="3"/>
+      <c r="FU17" s="3"/>
+      <c r="FV17" s="3"/>
+      <c r="FW17" s="3"/>
+      <c r="FX17" s="3"/>
+      <c r="FY17" s="3"/>
+      <c r="FZ17" s="3"/>
+      <c r="GA17" s="3"/>
+      <c r="GB17" s="3"/>
+      <c r="GC17" s="3"/>
+      <c r="GD17" s="3"/>
+      <c r="GE17" s="3"/>
+      <c r="GF17" s="3"/>
+      <c r="GG17" s="3"/>
+      <c r="GH17" s="3"/>
+      <c r="GI17" s="3"/>
+      <c r="GJ17" s="3"/>
+      <c r="GK17" s="3"/>
+      <c r="GL17" s="3"/>
+      <c r="GM17" s="3"/>
+      <c r="GN17" s="3"/>
+      <c r="GO17" s="3"/>
+      <c r="GP17" s="3"/>
+      <c r="GQ17" s="3"/>
+      <c r="GR17" s="3"/>
+      <c r="GS17" s="3"/>
+      <c r="GT17" s="3"/>
+      <c r="GU17" s="3"/>
+      <c r="GV17" s="3"/>
+      <c r="GW17" s="3"/>
+      <c r="GX17" s="3"/>
+      <c r="GY17" s="3"/>
+      <c r="GZ17" s="3"/>
+      <c r="HA17" s="3"/>
+      <c r="HB17" s="3"/>
+      <c r="HC17" s="3"/>
+      <c r="HD17" s="3"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:212">
       <c r="A18" t="s">
-        <v>87</v>
+        <v>211</v>
       </c>
       <c r="B18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="C18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="D18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="E18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="F18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="G18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="H18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="I18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="J18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="K18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="L18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="M18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="N18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="O18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="P18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="Q18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="R18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="S18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="T18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="U18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="V18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="W18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="X18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="Y18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="Z18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AA18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AB18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AC18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AD18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AE18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AF18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AG18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AH18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AI18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AJ18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AK18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AL18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AM18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AN18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AO18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AP18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AQ18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AR18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AS18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AT18" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AU18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AV18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AW18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AX18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AY18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AZ18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BA18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BB18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BC18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BD18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BE18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BF18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BG18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BH18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BI18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BJ18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BK18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BL18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BM18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BN18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BO18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BP18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BQ18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BR18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BS18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BT18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BU18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BV18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BW18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BX18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BY18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BZ18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CA18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CB18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CC18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CD18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CE18" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CF18" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CG18" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="CH18" t="s">
-        <v>88</v>
+        <v>212</v>
+      </c>
+      <c r="CI18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CJ18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CK18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CL18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CM18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CN18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CO18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CP18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CQ18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CR18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CS18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CT18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CU18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CV18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CW18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CX18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CY18" t="s">
+        <v>212</v>
+      </c>
+      <c r="CZ18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DA18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DB18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DC18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DD18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DE18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DF18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DG18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DH18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DI18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DJ18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DK18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DL18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DM18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DN18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DO18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DP18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DQ18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DR18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DS18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DT18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DU18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DV18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DW18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DX18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DY18" t="s">
+        <v>212</v>
+      </c>
+      <c r="DZ18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EA18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EB18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EC18" t="s">
+        <v>212</v>
+      </c>
+      <c r="ED18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EE18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EF18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EG18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EH18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EI18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EJ18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EK18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EL18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EM18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EN18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EO18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EP18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EQ18" t="s">
+        <v>212</v>
+      </c>
+      <c r="ER18" t="s">
+        <v>212</v>
+      </c>
+      <c r="ES18" t="s">
+        <v>212</v>
+      </c>
+      <c r="ET18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EU18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EV18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EW18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EX18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EY18" t="s">
+        <v>212</v>
+      </c>
+      <c r="EZ18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FA18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FB18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FC18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FD18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FE18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FF18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FG18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FH18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FI18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FJ18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FK18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FL18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FM18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FN18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FO18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FP18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FQ18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FR18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FS18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FT18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FU18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FV18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FW18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FX18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FY18" t="s">
+        <v>212</v>
+      </c>
+      <c r="FZ18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GA18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GB18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GC18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GD18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GE18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GF18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GG18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GH18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GI18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GJ18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GK18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GL18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GM18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GN18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GO18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GP18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GQ18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GR18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GS18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GT18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GU18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GV18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GW18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GX18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GY18" t="s">
+        <v>212</v>
+      </c>
+      <c r="GZ18" t="s">
+        <v>212</v>
+      </c>
+      <c r="HA18" t="s">
+        <v>212</v>
+      </c>
+      <c r="HB18" t="s">
+        <v>212</v>
+      </c>
+      <c r="HC18" t="s">
+        <v>212</v>
+      </c>
+      <c r="HD18" t="s">
+        <v>212</v>
       </c>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:212">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>215</v>
       </c>
       <c r="B19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="D19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="E19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="F19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="G19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="H19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="I19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="J19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="K19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="L19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="M19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="N19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="O19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="P19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="Q19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="R19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="S19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="T19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="U19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="V19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="W19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="X19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="Y19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="Z19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AA19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AB19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AC19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AD19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AE19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AF19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AG19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AH19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AI19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AJ19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AK19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AL19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AM19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AN19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AO19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AP19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AQ19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AR19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AS19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AT19" t="s">
-        <v>101</v>
+        <v>225</v>
       </c>
       <c r="AU19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="AV19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="AW19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="AX19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="AY19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="AZ19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BA19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BB19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BC19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BD19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BE19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BF19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BG19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BH19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BI19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BJ19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BK19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BL19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BM19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BN19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BO19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BP19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BQ19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BR19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BS19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BT19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BU19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BV19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BW19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BX19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BY19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="BZ19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="CA19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="CB19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="CC19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="CD19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="CE19" t="s">
-        <v>101</v>
+        <v>216</v>
       </c>
       <c r="CF19" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="CG19" t="s">
-        <v>92</v>
+        <v>216</v>
       </c>
       <c r="CH19" t="s">
-        <v>92</v>
+        <v>216</v>
+      </c>
+      <c r="CI19" t="s">
+        <v>216</v>
+      </c>
+      <c r="CJ19" t="s">
+        <v>216</v>
+      </c>
+      <c r="CK19" t="s">
+        <v>216</v>
+      </c>
+      <c r="CL19" t="s">
+        <v>216</v>
+      </c>
+      <c r="CM19" t="s">
+        <v>216</v>
+      </c>
+      <c r="CN19" t="s">
+        <v>216</v>
+      </c>
+      <c r="CO19" t="s">
+        <v>216</v>
+      </c>
+      <c r="CP19" t="s">
+        <v>216</v>
+      </c>
+      <c r="CQ19" t="s">
+        <v>216</v>
+      </c>
+      <c r="CR19" t="s">
+        <v>216</v>
+      </c>
+      <c r="CS19" t="s">
+        <v>216</v>
+      </c>
+      <c r="CT19" t="s">
+        <v>216</v>
+      </c>
+      <c r="CU19" t="s">
+        <v>216</v>
+      </c>
+      <c r="CV19" t="s">
+        <v>216</v>
+      </c>
+      <c r="CW19" t="s">
+        <v>216</v>
+      </c>
+      <c r="CX19" t="s">
+        <v>216</v>
+      </c>
+      <c r="CY19" t="s">
+        <v>216</v>
+      </c>
+      <c r="CZ19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DA19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DB19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DC19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DD19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DE19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DF19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DG19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DH19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DI19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DJ19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DK19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DL19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DM19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DN19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DO19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DP19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DQ19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DR19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DS19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DT19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DU19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DV19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DW19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DX19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DY19" t="s">
+        <v>216</v>
+      </c>
+      <c r="DZ19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EA19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EB19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EC19" t="s">
+        <v>216</v>
+      </c>
+      <c r="ED19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EE19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EF19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EG19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EH19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EI19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EJ19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EK19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EL19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EM19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EN19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EO19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EP19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EQ19" t="s">
+        <v>216</v>
+      </c>
+      <c r="ER19" t="s">
+        <v>216</v>
+      </c>
+      <c r="ES19" t="s">
+        <v>216</v>
+      </c>
+      <c r="ET19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EU19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EV19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EW19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EX19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EY19" t="s">
+        <v>216</v>
+      </c>
+      <c r="EZ19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FA19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FB19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FC19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FD19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FE19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FF19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FG19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FH19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FI19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FJ19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FK19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FL19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FM19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FN19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FO19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FP19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FQ19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FR19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FS19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FT19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FU19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FV19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FW19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FX19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FY19" t="s">
+        <v>216</v>
+      </c>
+      <c r="FZ19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GA19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GB19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GC19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GD19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GE19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GF19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GG19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GH19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GI19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GJ19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GK19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GL19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GM19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GN19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GO19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GP19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GQ19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GR19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GS19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GT19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GU19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GV19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GW19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GX19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GY19" t="s">
+        <v>216</v>
+      </c>
+      <c r="GZ19" t="s">
+        <v>216</v>
+      </c>
+      <c r="HA19" t="s">
+        <v>216</v>
+      </c>
+      <c r="HB19" t="s">
+        <v>216</v>
+      </c>
+      <c r="HC19" t="s">
+        <v>216</v>
+      </c>
+      <c r="HD19" t="s">
+        <v>216</v>
       </c>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:212">
       <c r="A20" s="4"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
       <c r="Q20" s="4"/>
       <c r="R20" s="4"/>
       <c r="S20" s="4"/>
       <c r="T20" s="4"/>
       <c r="U20" s="4"/>
       <c r="V20" s="4"/>
       <c r="W20" s="4"/>
       <c r="X20" s="4"/>
       <c r="Y20" s="4"/>
@@ -4653,54 +10599,180 @@
       <c r="BJ20" s="4"/>
       <c r="BK20" s="4"/>
       <c r="BL20" s="4"/>
       <c r="BM20" s="4"/>
       <c r="BN20" s="4"/>
       <c r="BO20" s="4"/>
       <c r="BP20" s="4"/>
       <c r="BQ20" s="4"/>
       <c r="BR20" s="4"/>
       <c r="BS20" s="4"/>
       <c r="BT20" s="4"/>
       <c r="BU20" s="4"/>
       <c r="BV20" s="4"/>
       <c r="BW20" s="4"/>
       <c r="BX20" s="4"/>
       <c r="BY20" s="4"/>
       <c r="BZ20" s="4"/>
       <c r="CA20" s="4"/>
       <c r="CB20" s="4"/>
       <c r="CC20" s="4"/>
       <c r="CD20" s="4"/>
       <c r="CE20" s="4"/>
       <c r="CF20" s="4"/>
       <c r="CG20" s="4"/>
       <c r="CH20" s="4"/>
+      <c r="CI20" s="4"/>
+      <c r="CJ20" s="4"/>
+      <c r="CK20" s="4"/>
+      <c r="CL20" s="4"/>
+      <c r="CM20" s="4"/>
+      <c r="CN20" s="4"/>
+      <c r="CO20" s="4"/>
+      <c r="CP20" s="4"/>
+      <c r="CQ20" s="4"/>
+      <c r="CR20" s="4"/>
+      <c r="CS20" s="4"/>
+      <c r="CT20" s="4"/>
+      <c r="CU20" s="4"/>
+      <c r="CV20" s="4"/>
+      <c r="CW20" s="4"/>
+      <c r="CX20" s="4"/>
+      <c r="CY20" s="4"/>
+      <c r="CZ20" s="4"/>
+      <c r="DA20" s="4"/>
+      <c r="DB20" s="4"/>
+      <c r="DC20" s="4"/>
+      <c r="DD20" s="4"/>
+      <c r="DE20" s="4"/>
+      <c r="DF20" s="4"/>
+      <c r="DG20" s="4"/>
+      <c r="DH20" s="4"/>
+      <c r="DI20" s="4"/>
+      <c r="DJ20" s="4"/>
+      <c r="DK20" s="4"/>
+      <c r="DL20" s="4"/>
+      <c r="DM20" s="4"/>
+      <c r="DN20" s="4"/>
+      <c r="DO20" s="4"/>
+      <c r="DP20" s="4"/>
+      <c r="DQ20" s="4"/>
+      <c r="DR20" s="4"/>
+      <c r="DS20" s="4"/>
+      <c r="DT20" s="4"/>
+      <c r="DU20" s="4"/>
+      <c r="DV20" s="4"/>
+      <c r="DW20" s="4"/>
+      <c r="DX20" s="4"/>
+      <c r="DY20" s="4"/>
+      <c r="DZ20" s="4"/>
+      <c r="EA20" s="4"/>
+      <c r="EB20" s="4"/>
+      <c r="EC20" s="4"/>
+      <c r="ED20" s="4"/>
+      <c r="EE20" s="4"/>
+      <c r="EF20" s="4"/>
+      <c r="EG20" s="4"/>
+      <c r="EH20" s="4"/>
+      <c r="EI20" s="4"/>
+      <c r="EJ20" s="4"/>
+      <c r="EK20" s="4"/>
+      <c r="EL20" s="4"/>
+      <c r="EM20" s="4"/>
+      <c r="EN20" s="4"/>
+      <c r="EO20" s="4"/>
+      <c r="EP20" s="4"/>
+      <c r="EQ20" s="4"/>
+      <c r="ER20" s="4"/>
+      <c r="ES20" s="4"/>
+      <c r="ET20" s="4"/>
+      <c r="EU20" s="4"/>
+      <c r="EV20" s="4"/>
+      <c r="EW20" s="4"/>
+      <c r="EX20" s="4"/>
+      <c r="EY20" s="4"/>
+      <c r="EZ20" s="4"/>
+      <c r="FA20" s="4"/>
+      <c r="FB20" s="4"/>
+      <c r="FC20" s="4"/>
+      <c r="FD20" s="4"/>
+      <c r="FE20" s="4"/>
+      <c r="FF20" s="4"/>
+      <c r="FG20" s="4"/>
+      <c r="FH20" s="4"/>
+      <c r="FI20" s="4"/>
+      <c r="FJ20" s="4"/>
+      <c r="FK20" s="4"/>
+      <c r="FL20" s="4"/>
+      <c r="FM20" s="4"/>
+      <c r="FN20" s="4"/>
+      <c r="FO20" s="4"/>
+      <c r="FP20" s="4"/>
+      <c r="FQ20" s="4"/>
+      <c r="FR20" s="4"/>
+      <c r="FS20" s="4"/>
+      <c r="FT20" s="4"/>
+      <c r="FU20" s="4"/>
+      <c r="FV20" s="4"/>
+      <c r="FW20" s="4"/>
+      <c r="FX20" s="4"/>
+      <c r="FY20" s="4"/>
+      <c r="FZ20" s="4"/>
+      <c r="GA20" s="4"/>
+      <c r="GB20" s="4"/>
+      <c r="GC20" s="4"/>
+      <c r="GD20" s="4"/>
+      <c r="GE20" s="4"/>
+      <c r="GF20" s="4"/>
+      <c r="GG20" s="4"/>
+      <c r="GH20" s="4"/>
+      <c r="GI20" s="4"/>
+      <c r="GJ20" s="4"/>
+      <c r="GK20" s="4"/>
+      <c r="GL20" s="4"/>
+      <c r="GM20" s="4"/>
+      <c r="GN20" s="4"/>
+      <c r="GO20" s="4"/>
+      <c r="GP20" s="4"/>
+      <c r="GQ20" s="4"/>
+      <c r="GR20" s="4"/>
+      <c r="GS20" s="4"/>
+      <c r="GT20" s="4"/>
+      <c r="GU20" s="4"/>
+      <c r="GV20" s="4"/>
+      <c r="GW20" s="4"/>
+      <c r="GX20" s="4"/>
+      <c r="GY20" s="4"/>
+      <c r="GZ20" s="4"/>
+      <c r="HA20" s="4"/>
+      <c r="HB20" s="4"/>
+      <c r="HC20" s="4"/>
+      <c r="HD20" s="4"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:212">
       <c r="A21" s="2" t="s">
-        <v>102</v>
+        <v>226</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
@@ -4743,166 +10815,466 @@
       <c r="BJ21" s="2"/>
       <c r="BK21" s="2"/>
       <c r="BL21" s="2"/>
       <c r="BM21" s="2"/>
       <c r="BN21" s="2"/>
       <c r="BO21" s="2"/>
       <c r="BP21" s="2"/>
       <c r="BQ21" s="2"/>
       <c r="BR21" s="2"/>
       <c r="BS21" s="2"/>
       <c r="BT21" s="2"/>
       <c r="BU21" s="2"/>
       <c r="BV21" s="2"/>
       <c r="BW21" s="2"/>
       <c r="BX21" s="2"/>
       <c r="BY21" s="2"/>
       <c r="BZ21" s="2"/>
       <c r="CA21" s="2"/>
       <c r="CB21" s="2"/>
       <c r="CC21" s="2"/>
       <c r="CD21" s="2"/>
       <c r="CE21" s="2"/>
       <c r="CF21" s="2"/>
       <c r="CG21" s="2"/>
       <c r="CH21" s="2"/>
+      <c r="CI21" s="2"/>
+      <c r="CJ21" s="2"/>
+      <c r="CK21" s="2"/>
+      <c r="CL21" s="2"/>
+      <c r="CM21" s="2"/>
+      <c r="CN21" s="2"/>
+      <c r="CO21" s="2"/>
+      <c r="CP21" s="2"/>
+      <c r="CQ21" s="2"/>
+      <c r="CR21" s="2"/>
+      <c r="CS21" s="2"/>
+      <c r="CT21" s="2"/>
+      <c r="CU21" s="2"/>
+      <c r="CV21" s="2"/>
+      <c r="CW21" s="2"/>
+      <c r="CX21" s="2"/>
+      <c r="CY21" s="2"/>
+      <c r="CZ21" s="2"/>
+      <c r="DA21" s="2"/>
+      <c r="DB21" s="2"/>
+      <c r="DC21" s="2"/>
+      <c r="DD21" s="2"/>
+      <c r="DE21" s="2"/>
+      <c r="DF21" s="2"/>
+      <c r="DG21" s="2"/>
+      <c r="DH21" s="2"/>
+      <c r="DI21" s="2"/>
+      <c r="DJ21" s="2"/>
+      <c r="DK21" s="2"/>
+      <c r="DL21" s="2"/>
+      <c r="DM21" s="2"/>
+      <c r="DN21" s="2"/>
+      <c r="DO21" s="2"/>
+      <c r="DP21" s="2"/>
+      <c r="DQ21" s="2"/>
+      <c r="DR21" s="2"/>
+      <c r="DS21" s="2"/>
+      <c r="DT21" s="2"/>
+      <c r="DU21" s="2"/>
+      <c r="DV21" s="2"/>
+      <c r="DW21" s="2"/>
+      <c r="DX21" s="2"/>
+      <c r="DY21" s="2"/>
+      <c r="DZ21" s="2"/>
+      <c r="EA21" s="2"/>
+      <c r="EB21" s="2"/>
+      <c r="EC21" s="2"/>
+      <c r="ED21" s="2"/>
+      <c r="EE21" s="2"/>
+      <c r="EF21" s="2"/>
+      <c r="EG21" s="2"/>
+      <c r="EH21" s="2"/>
+      <c r="EI21" s="2"/>
+      <c r="EJ21" s="2"/>
+      <c r="EK21" s="2"/>
+      <c r="EL21" s="2"/>
+      <c r="EM21" s="2"/>
+      <c r="EN21" s="2"/>
+      <c r="EO21" s="2"/>
+      <c r="EP21" s="2"/>
+      <c r="EQ21" s="2"/>
+      <c r="ER21" s="2"/>
+      <c r="ES21" s="2"/>
+      <c r="ET21" s="2"/>
+      <c r="EU21" s="2"/>
+      <c r="EV21" s="2"/>
+      <c r="EW21" s="2"/>
+      <c r="EX21" s="2"/>
+      <c r="EY21" s="2"/>
+      <c r="EZ21" s="2"/>
+      <c r="FA21" s="2"/>
+      <c r="FB21" s="2"/>
+      <c r="FC21" s="2"/>
+      <c r="FD21" s="2"/>
+      <c r="FE21" s="2"/>
+      <c r="FF21" s="2"/>
+      <c r="FG21" s="2"/>
+      <c r="FH21" s="2"/>
+      <c r="FI21" s="2"/>
+      <c r="FJ21" s="2"/>
+      <c r="FK21" s="2"/>
+      <c r="FL21" s="2"/>
+      <c r="FM21" s="2"/>
+      <c r="FN21" s="2"/>
+      <c r="FO21" s="2"/>
+      <c r="FP21" s="2"/>
+      <c r="FQ21" s="2"/>
+      <c r="FR21" s="2"/>
+      <c r="FS21" s="2"/>
+      <c r="FT21" s="2"/>
+      <c r="FU21" s="2"/>
+      <c r="FV21" s="2"/>
+      <c r="FW21" s="2"/>
+      <c r="FX21" s="2"/>
+      <c r="FY21" s="2"/>
+      <c r="FZ21" s="2"/>
+      <c r="GA21" s="2"/>
+      <c r="GB21" s="2"/>
+      <c r="GC21" s="2"/>
+      <c r="GD21" s="2"/>
+      <c r="GE21" s="2"/>
+      <c r="GF21" s="2"/>
+      <c r="GG21" s="2"/>
+      <c r="GH21" s="2"/>
+      <c r="GI21" s="2"/>
+      <c r="GJ21" s="2"/>
+      <c r="GK21" s="2"/>
+      <c r="GL21" s="2"/>
+      <c r="GM21" s="2"/>
+      <c r="GN21" s="2"/>
+      <c r="GO21" s="2"/>
+      <c r="GP21" s="2"/>
+      <c r="GQ21" s="2"/>
+      <c r="GR21" s="2"/>
+      <c r="GS21" s="2"/>
+      <c r="GT21" s="2"/>
+      <c r="GU21" s="2"/>
+      <c r="GV21" s="2"/>
+      <c r="GW21" s="2"/>
+      <c r="GX21" s="2"/>
+      <c r="GY21" s="2"/>
+      <c r="GZ21" s="2"/>
+      <c r="HA21" s="2"/>
+      <c r="HB21" s="2"/>
+      <c r="HC21" s="2"/>
+      <c r="HD21" s="2"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:212">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>227</v>
       </c>
       <c r="B22" t="s">
-        <v>104</v>
+        <v>228</v>
       </c>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:212">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>229</v>
       </c>
       <c r="B23" t="s">
-        <v>106</v>
+        <v>230</v>
       </c>
     </row>
-    <row r="25" spans="1:86">
-[...87 lines deleted...]
-      <c r="CH25" s="1"/>
+    <row r="24" spans="1:212">
+      <c r="A24" t="s">
+        <v>231</v>
+      </c>
+      <c r="B24" t="s">
+        <v>232</v>
+      </c>
     </row>
-    <row r="26" spans="1:86">
+    <row r="25" spans="1:212">
+      <c r="A25" t="s">
+        <v>233</v>
+      </c>
+      <c r="B25" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="26" spans="1:212">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>235</v>
+      </c>
+      <c r="B26" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="27" spans="1:212">
+      <c r="A27" t="s">
+        <v>236</v>
+      </c>
+      <c r="B27" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="28" spans="1:212">
+      <c r="A28" t="s">
+        <v>238</v>
+      </c>
+      <c r="B28" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="29" spans="1:212">
+      <c r="A29" t="s">
+        <v>240</v>
+      </c>
+      <c r="B29" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="31" spans="1:212">
+      <c r="A31" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1"/>
+      <c r="G31" s="1"/>
+      <c r="H31" s="1"/>
+      <c r="I31" s="1"/>
+      <c r="J31" s="1"/>
+      <c r="K31" s="1"/>
+      <c r="L31" s="1"/>
+      <c r="M31" s="1"/>
+      <c r="N31" s="1"/>
+      <c r="O31" s="1"/>
+      <c r="P31" s="1"/>
+      <c r="Q31" s="1"/>
+      <c r="R31" s="1"/>
+      <c r="S31" s="1"/>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+      <c r="X31" s="1"/>
+      <c r="Y31" s="1"/>
+      <c r="Z31" s="1"/>
+      <c r="AA31" s="1"/>
+      <c r="AB31" s="1"/>
+      <c r="AC31" s="1"/>
+      <c r="AD31" s="1"/>
+      <c r="AE31" s="1"/>
+      <c r="AF31" s="1"/>
+      <c r="AG31" s="1"/>
+      <c r="AH31" s="1"/>
+      <c r="AI31" s="1"/>
+      <c r="AJ31" s="1"/>
+      <c r="AK31" s="1"/>
+      <c r="AL31" s="1"/>
+      <c r="AM31" s="1"/>
+      <c r="AN31" s="1"/>
+      <c r="AO31" s="1"/>
+      <c r="AP31" s="1"/>
+      <c r="AQ31" s="1"/>
+      <c r="AR31" s="1"/>
+      <c r="AS31" s="1"/>
+      <c r="AT31" s="1"/>
+      <c r="AU31" s="1"/>
+      <c r="AV31" s="1"/>
+      <c r="AW31" s="1"/>
+      <c r="AX31" s="1"/>
+      <c r="AY31" s="1"/>
+      <c r="AZ31" s="1"/>
+      <c r="BA31" s="1"/>
+      <c r="BB31" s="1"/>
+      <c r="BC31" s="1"/>
+      <c r="BD31" s="1"/>
+      <c r="BE31" s="1"/>
+      <c r="BF31" s="1"/>
+      <c r="BG31" s="1"/>
+      <c r="BH31" s="1"/>
+      <c r="BI31" s="1"/>
+      <c r="BJ31" s="1"/>
+      <c r="BK31" s="1"/>
+      <c r="BL31" s="1"/>
+      <c r="BM31" s="1"/>
+      <c r="BN31" s="1"/>
+      <c r="BO31" s="1"/>
+      <c r="BP31" s="1"/>
+      <c r="BQ31" s="1"/>
+      <c r="BR31" s="1"/>
+      <c r="BS31" s="1"/>
+      <c r="BT31" s="1"/>
+      <c r="BU31" s="1"/>
+      <c r="BV31" s="1"/>
+      <c r="BW31" s="1"/>
+      <c r="BX31" s="1"/>
+      <c r="BY31" s="1"/>
+      <c r="BZ31" s="1"/>
+      <c r="CA31" s="1"/>
+      <c r="CB31" s="1"/>
+      <c r="CC31" s="1"/>
+      <c r="CD31" s="1"/>
+      <c r="CE31" s="1"/>
+      <c r="CF31" s="1"/>
+      <c r="CG31" s="1"/>
+      <c r="CH31" s="1"/>
+      <c r="CI31" s="1"/>
+      <c r="CJ31" s="1"/>
+      <c r="CK31" s="1"/>
+      <c r="CL31" s="1"/>
+      <c r="CM31" s="1"/>
+      <c r="CN31" s="1"/>
+      <c r="CO31" s="1"/>
+      <c r="CP31" s="1"/>
+      <c r="CQ31" s="1"/>
+      <c r="CR31" s="1"/>
+      <c r="CS31" s="1"/>
+      <c r="CT31" s="1"/>
+      <c r="CU31" s="1"/>
+      <c r="CV31" s="1"/>
+      <c r="CW31" s="1"/>
+      <c r="CX31" s="1"/>
+      <c r="CY31" s="1"/>
+      <c r="CZ31" s="1"/>
+      <c r="DA31" s="1"/>
+      <c r="DB31" s="1"/>
+      <c r="DC31" s="1"/>
+      <c r="DD31" s="1"/>
+      <c r="DE31" s="1"/>
+      <c r="DF31" s="1"/>
+      <c r="DG31" s="1"/>
+      <c r="DH31" s="1"/>
+      <c r="DI31" s="1"/>
+      <c r="DJ31" s="1"/>
+      <c r="DK31" s="1"/>
+      <c r="DL31" s="1"/>
+      <c r="DM31" s="1"/>
+      <c r="DN31" s="1"/>
+      <c r="DO31" s="1"/>
+      <c r="DP31" s="1"/>
+      <c r="DQ31" s="1"/>
+      <c r="DR31" s="1"/>
+      <c r="DS31" s="1"/>
+      <c r="DT31" s="1"/>
+      <c r="DU31" s="1"/>
+      <c r="DV31" s="1"/>
+      <c r="DW31" s="1"/>
+      <c r="DX31" s="1"/>
+      <c r="DY31" s="1"/>
+      <c r="DZ31" s="1"/>
+      <c r="EA31" s="1"/>
+      <c r="EB31" s="1"/>
+      <c r="EC31" s="1"/>
+      <c r="ED31" s="1"/>
+      <c r="EE31" s="1"/>
+      <c r="EF31" s="1"/>
+      <c r="EG31" s="1"/>
+      <c r="EH31" s="1"/>
+      <c r="EI31" s="1"/>
+      <c r="EJ31" s="1"/>
+      <c r="EK31" s="1"/>
+      <c r="EL31" s="1"/>
+      <c r="EM31" s="1"/>
+      <c r="EN31" s="1"/>
+      <c r="EO31" s="1"/>
+      <c r="EP31" s="1"/>
+      <c r="EQ31" s="1"/>
+      <c r="ER31" s="1"/>
+      <c r="ES31" s="1"/>
+      <c r="ET31" s="1"/>
+      <c r="EU31" s="1"/>
+      <c r="EV31" s="1"/>
+      <c r="EW31" s="1"/>
+      <c r="EX31" s="1"/>
+      <c r="EY31" s="1"/>
+      <c r="EZ31" s="1"/>
+      <c r="FA31" s="1"/>
+      <c r="FB31" s="1"/>
+      <c r="FC31" s="1"/>
+      <c r="FD31" s="1"/>
+      <c r="FE31" s="1"/>
+      <c r="FF31" s="1"/>
+      <c r="FG31" s="1"/>
+      <c r="FH31" s="1"/>
+      <c r="FI31" s="1"/>
+      <c r="FJ31" s="1"/>
+      <c r="FK31" s="1"/>
+      <c r="FL31" s="1"/>
+      <c r="FM31" s="1"/>
+      <c r="FN31" s="1"/>
+      <c r="FO31" s="1"/>
+      <c r="FP31" s="1"/>
+      <c r="FQ31" s="1"/>
+      <c r="FR31" s="1"/>
+      <c r="FS31" s="1"/>
+      <c r="FT31" s="1"/>
+      <c r="FU31" s="1"/>
+      <c r="FV31" s="1"/>
+      <c r="FW31" s="1"/>
+      <c r="FX31" s="1"/>
+      <c r="FY31" s="1"/>
+      <c r="FZ31" s="1"/>
+      <c r="GA31" s="1"/>
+      <c r="GB31" s="1"/>
+      <c r="GC31" s="1"/>
+      <c r="GD31" s="1"/>
+      <c r="GE31" s="1"/>
+      <c r="GF31" s="1"/>
+      <c r="GG31" s="1"/>
+      <c r="GH31" s="1"/>
+      <c r="GI31" s="1"/>
+      <c r="GJ31" s="1"/>
+      <c r="GK31" s="1"/>
+      <c r="GL31" s="1"/>
+      <c r="GM31" s="1"/>
+      <c r="GN31" s="1"/>
+      <c r="GO31" s="1"/>
+      <c r="GP31" s="1"/>
+      <c r="GQ31" s="1"/>
+      <c r="GR31" s="1"/>
+      <c r="GS31" s="1"/>
+      <c r="GT31" s="1"/>
+      <c r="GU31" s="1"/>
+      <c r="GV31" s="1"/>
+      <c r="GW31" s="1"/>
+      <c r="GX31" s="1"/>
+      <c r="GY31" s="1"/>
+      <c r="GZ31" s="1"/>
+      <c r="HA31" s="1"/>
+      <c r="HB31" s="1"/>
+      <c r="HC31" s="1"/>
+      <c r="HD31" s="1"/>
+    </row>
+    <row r="32" spans="1:212">
+      <c r="A32" t="s">
+        <v>242</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A26:CH26"/>
+    <mergeCell ref="A32:HD32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>