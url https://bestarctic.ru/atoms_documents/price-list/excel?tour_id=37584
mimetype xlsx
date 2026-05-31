--- v2 (2026-03-13)
+++ v3 (2026-05-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="37584-kamchatka-letnij-ek..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>15.06.2026</t>
   </si>
   <si>
     <t>16.06.2026</t>
   </si>
   <si>
     <t>17.06.2026</t>
   </si>
   <si>
     <t>18.06.2026</t>
   </si>
   <si>
     <t>19.06.2026</t>
   </si>
   <si>
     <t>20.06.2026</t>
   </si>
   <si>
     <t>21.06.2026</t>
   </si>
   <si>
     <t>22.06.2026</t>
   </si>
   <si>
@@ -368,69 +368,129 @@
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
     <t>160000 RUB</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
     <t>120000 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
     <t>210000 RUB</t>
   </si>
   <si>
     <t>Apart «Family Room»</t>
   </si>
   <si>
     <t>202000 RUB</t>
   </si>
   <si>
+    <t>130000 RUB</t>
+  </si>
+  <si>
+    <t>300000 RUB</t>
+  </si>
+  <si>
+    <t>2х-местный (Apart Lodge)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
-    <t>Халактырский пляж</t>
-[...4 lines deleted...]
-  <si>
     <t>Камчатский welcom сэт</t>
   </si>
   <si>
     <t>7000 RUB</t>
   </si>
   <si>
+    <t>Страхование «Активный отдых»</t>
+  </si>
+  <si>
+    <t>200 RUB</t>
+  </si>
+  <si>
+    <t>полис страхования "Активный отдых + отмена поездки", Альфастрахование</t>
+  </si>
+  <si>
+    <t>20000 RUB</t>
+  </si>
+  <si>
+    <t>Замена обеда на крабовый пикник, цена с человека</t>
+  </si>
+  <si>
+    <t>2500 RUB</t>
+  </si>
+  <si>
+    <t>Замена сборного трансфера из (в) аэропорт на индивидуальный, цена за авто</t>
+  </si>
+  <si>
+    <t>3000 RUB</t>
+  </si>
+  <si>
+    <t>Доплата за трансфер до места назначения</t>
+  </si>
+  <si>
+    <t>Доп.ночь 2х местный номер в корпусе "Голубое озеро"</t>
+  </si>
+  <si>
+    <t>19435 RUB</t>
+  </si>
+  <si>
+    <t>доп сутки гостевой дом "Глазастик"</t>
+  </si>
+  <si>
+    <t>24840 RUB</t>
+  </si>
+  <si>
+    <t>Доп. ночь 2х-местный (Форест)</t>
+  </si>
+  <si>
+    <t>Замена морской прогулки с маршрута до острова Старичков (5 часов) до Бухты Русской (10 часов)</t>
+  </si>
+  <si>
+    <t>термальный SPA в спа-отеле Лагуна 4*</t>
+  </si>
+  <si>
+    <t>Трансфер на Халактырский пляж в день прилета/обратного вылета</t>
+  </si>
+  <si>
+    <t>10000 RUB</t>
+  </si>
+  <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 13.03.2026 21:11, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 31.05.2026 06:19, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -772,59 +832,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE16"/>
+  <dimension ref="A1:DE31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A15" sqref="A15:DE15"/>
+      <selection activeCell="A30" sqref="A30:DE30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="81.265869" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="110.830078" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="12.854004" bestFit="true" customWidth="true" style="0"/>
@@ -2878,736 +2938,2245 @@
       </c>
       <c r="CZ8" t="s">
         <v>117</v>
       </c>
       <c r="DA8" t="s">
         <v>117</v>
       </c>
       <c r="DB8" t="s">
         <v>117</v>
       </c>
       <c r="DC8" t="s">
         <v>117</v>
       </c>
       <c r="DD8" t="s">
         <v>117</v>
       </c>
       <c r="DE8" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" t="s">
         <v>112</v>
       </c>
       <c r="B9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="D9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="F9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="G9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="H9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="I9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="J9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="K9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="L9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="M9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="N9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="O9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="P9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="Q9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="R9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="S9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="T9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="U9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="V9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="W9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="X9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="Y9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="Z9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AA9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AB9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AC9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AD9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AE9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AF9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AG9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AH9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AI9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AJ9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AK9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AL9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AM9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AN9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AO9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AP9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AQ9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AR9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AS9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AT9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AU9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AV9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AW9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AX9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AY9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AZ9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BA9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BB9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BC9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BD9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BE9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BF9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BG9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BH9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BI9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BJ9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BK9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BL9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BM9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BN9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BO9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BP9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BQ9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BR9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BS9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BT9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BU9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BV9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BW9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BX9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BY9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="BZ9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CA9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CB9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CC9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CD9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CE9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CF9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CG9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CH9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CI9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CJ9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CK9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CL9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CM9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CN9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CO9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CP9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CQ9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CR9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CS9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CT9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CU9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CV9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CW9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CX9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CY9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="CZ9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="DA9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="DB9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="DC9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="DD9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="DE9" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
     </row>
     <row r="10" spans="1:109">
-      <c r="A10" s="4"/>
-[...107 lines deleted...]
-      <c r="DE10" s="4"/>
+      <c r="A10" t="s">
+        <v>114</v>
+      </c>
+      <c r="B10" t="s">
+        <v>119</v>
+      </c>
+      <c r="C10" t="s">
+        <v>119</v>
+      </c>
+      <c r="D10" t="s">
+        <v>119</v>
+      </c>
+      <c r="E10" t="s">
+        <v>119</v>
+      </c>
+      <c r="F10" t="s">
+        <v>119</v>
+      </c>
+      <c r="G10" t="s">
+        <v>119</v>
+      </c>
+      <c r="H10" t="s">
+        <v>119</v>
+      </c>
+      <c r="I10" t="s">
+        <v>119</v>
+      </c>
+      <c r="J10" t="s">
+        <v>119</v>
+      </c>
+      <c r="K10" t="s">
+        <v>119</v>
+      </c>
+      <c r="L10" t="s">
+        <v>119</v>
+      </c>
+      <c r="M10" t="s">
+        <v>119</v>
+      </c>
+      <c r="N10" t="s">
+        <v>119</v>
+      </c>
+      <c r="O10" t="s">
+        <v>119</v>
+      </c>
+      <c r="P10" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>119</v>
+      </c>
+      <c r="R10" t="s">
+        <v>119</v>
+      </c>
+      <c r="S10" t="s">
+        <v>119</v>
+      </c>
+      <c r="T10" t="s">
+        <v>119</v>
+      </c>
+      <c r="U10" t="s">
+        <v>119</v>
+      </c>
+      <c r="V10" t="s">
+        <v>119</v>
+      </c>
+      <c r="W10" t="s">
+        <v>119</v>
+      </c>
+      <c r="X10" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BD10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BE10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BF10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BG10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BH10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BI10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BJ10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BK10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BL10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BM10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BN10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BO10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BP10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BQ10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BR10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BS10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BT10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BU10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BV10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BW10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BX10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BY10" t="s">
+        <v>119</v>
+      </c>
+      <c r="BZ10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CA10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CB10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CC10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CD10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CE10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CF10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CG10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CH10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CI10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CJ10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CK10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CL10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CM10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CN10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CO10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CP10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CQ10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CR10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CS10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CT10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CU10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CV10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CW10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CX10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CY10" t="s">
+        <v>119</v>
+      </c>
+      <c r="CZ10" t="s">
+        <v>119</v>
+      </c>
+      <c r="DA10" t="s">
+        <v>119</v>
+      </c>
+      <c r="DB10" t="s">
+        <v>119</v>
+      </c>
+      <c r="DC10" t="s">
+        <v>119</v>
+      </c>
+      <c r="DD10" t="s">
+        <v>119</v>
+      </c>
+      <c r="DE10" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="11" spans="1:109">
-      <c r="A11" s="2" t="s">
-[...109 lines deleted...]
-      <c r="DE11" s="2"/>
+      <c r="A11" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3"/>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+      <c r="N11" s="3"/>
+      <c r="O11" s="3"/>
+      <c r="P11" s="3"/>
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3"/>
+      <c r="S11" s="3"/>
+      <c r="T11" s="3"/>
+      <c r="U11" s="3"/>
+      <c r="V11" s="3"/>
+      <c r="W11" s="3"/>
+      <c r="X11" s="3"/>
+      <c r="Y11" s="3"/>
+      <c r="Z11" s="3"/>
+      <c r="AA11" s="3"/>
+      <c r="AB11" s="3"/>
+      <c r="AC11" s="3"/>
+      <c r="AD11" s="3"/>
+      <c r="AE11" s="3"/>
+      <c r="AF11" s="3"/>
+      <c r="AG11" s="3"/>
+      <c r="AH11" s="3"/>
+      <c r="AI11" s="3"/>
+      <c r="AJ11" s="3"/>
+      <c r="AK11" s="3"/>
+      <c r="AL11" s="3"/>
+      <c r="AM11" s="3"/>
+      <c r="AN11" s="3"/>
+      <c r="AO11" s="3"/>
+      <c r="AP11" s="3"/>
+      <c r="AQ11" s="3"/>
+      <c r="AR11" s="3"/>
+      <c r="AS11" s="3"/>
+      <c r="AT11" s="3"/>
+      <c r="AU11" s="3"/>
+      <c r="AV11" s="3"/>
+      <c r="AW11" s="3"/>
+      <c r="AX11" s="3"/>
+      <c r="AY11" s="3"/>
+      <c r="AZ11" s="3"/>
+      <c r="BA11" s="3"/>
+      <c r="BB11" s="3"/>
+      <c r="BC11" s="3"/>
+      <c r="BD11" s="3"/>
+      <c r="BE11" s="3"/>
+      <c r="BF11" s="3"/>
+      <c r="BG11" s="3"/>
+      <c r="BH11" s="3"/>
+      <c r="BI11" s="3"/>
+      <c r="BJ11" s="3"/>
+      <c r="BK11" s="3"/>
+      <c r="BL11" s="3"/>
+      <c r="BM11" s="3"/>
+      <c r="BN11" s="3"/>
+      <c r="BO11" s="3"/>
+      <c r="BP11" s="3"/>
+      <c r="BQ11" s="3"/>
+      <c r="BR11" s="3"/>
+      <c r="BS11" s="3"/>
+      <c r="BT11" s="3"/>
+      <c r="BU11" s="3"/>
+      <c r="BV11" s="3"/>
+      <c r="BW11" s="3"/>
+      <c r="BX11" s="3"/>
+      <c r="BY11" s="3"/>
+      <c r="BZ11" s="3"/>
+      <c r="CA11" s="3"/>
+      <c r="CB11" s="3"/>
+      <c r="CC11" s="3"/>
+      <c r="CD11" s="3"/>
+      <c r="CE11" s="3"/>
+      <c r="CF11" s="3"/>
+      <c r="CG11" s="3"/>
+      <c r="CH11" s="3"/>
+      <c r="CI11" s="3"/>
+      <c r="CJ11" s="3"/>
+      <c r="CK11" s="3"/>
+      <c r="CL11" s="3"/>
+      <c r="CM11" s="3"/>
+      <c r="CN11" s="3"/>
+      <c r="CO11" s="3"/>
+      <c r="CP11" s="3"/>
+      <c r="CQ11" s="3"/>
+      <c r="CR11" s="3"/>
+      <c r="CS11" s="3"/>
+      <c r="CT11" s="3"/>
+      <c r="CU11" s="3"/>
+      <c r="CV11" s="3"/>
+      <c r="CW11" s="3"/>
+      <c r="CX11" s="3"/>
+      <c r="CY11" s="3"/>
+      <c r="CZ11" s="3"/>
+      <c r="DA11" s="3"/>
+      <c r="DB11" s="3"/>
+      <c r="DC11" s="3"/>
+      <c r="DD11" s="3"/>
+      <c r="DE11" s="3"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="B12" t="s">
-        <v>120</v>
+        <v>121</v>
+      </c>
+      <c r="C12" t="s">
+        <v>121</v>
+      </c>
+      <c r="D12" t="s">
+        <v>121</v>
+      </c>
+      <c r="E12" t="s">
+        <v>121</v>
+      </c>
+      <c r="F12" t="s">
+        <v>121</v>
+      </c>
+      <c r="G12" t="s">
+        <v>121</v>
+      </c>
+      <c r="H12" t="s">
+        <v>121</v>
+      </c>
+      <c r="I12" t="s">
+        <v>121</v>
+      </c>
+      <c r="J12" t="s">
+        <v>121</v>
+      </c>
+      <c r="K12" t="s">
+        <v>121</v>
+      </c>
+      <c r="L12" t="s">
+        <v>121</v>
+      </c>
+      <c r="M12" t="s">
+        <v>121</v>
+      </c>
+      <c r="N12" t="s">
+        <v>121</v>
+      </c>
+      <c r="O12" t="s">
+        <v>121</v>
+      </c>
+      <c r="P12" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>121</v>
+      </c>
+      <c r="R12" t="s">
+        <v>121</v>
+      </c>
+      <c r="S12" t="s">
+        <v>121</v>
+      </c>
+      <c r="T12" t="s">
+        <v>121</v>
+      </c>
+      <c r="U12" t="s">
+        <v>121</v>
+      </c>
+      <c r="V12" t="s">
+        <v>121</v>
+      </c>
+      <c r="W12" t="s">
+        <v>121</v>
+      </c>
+      <c r="X12" t="s">
+        <v>121</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>121</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY12" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BA12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BB12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BI12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BJ12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BK12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BL12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BM12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BN12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BO12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BP12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BQ12" t="s">
+        <v>117</v>
+      </c>
+      <c r="BR12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BS12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BT12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BU12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BV12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BW12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BX12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BY12" t="s">
+        <v>121</v>
+      </c>
+      <c r="BZ12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CA12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CB12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CC12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CD12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CE12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CF12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CG12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CH12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CI12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CJ12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CK12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CL12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CM12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CN12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CO12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CP12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CQ12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CR12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CS12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CT12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CU12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CV12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CW12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CX12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CY12" t="s">
+        <v>121</v>
+      </c>
+      <c r="CZ12" t="s">
+        <v>121</v>
+      </c>
+      <c r="DA12" t="s">
+        <v>121</v>
+      </c>
+      <c r="DB12" t="s">
+        <v>121</v>
+      </c>
+      <c r="DC12" t="s">
+        <v>121</v>
+      </c>
+      <c r="DD12" t="s">
+        <v>121</v>
+      </c>
+      <c r="DE12" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="B13" t="s">
-        <v>122</v>
+        <v>121</v>
+      </c>
+      <c r="C13" t="s">
+        <v>121</v>
+      </c>
+      <c r="D13" t="s">
+        <v>121</v>
+      </c>
+      <c r="E13" t="s">
+        <v>121</v>
+      </c>
+      <c r="F13" t="s">
+        <v>121</v>
+      </c>
+      <c r="G13" t="s">
+        <v>121</v>
+      </c>
+      <c r="H13" t="s">
+        <v>121</v>
+      </c>
+      <c r="I13" t="s">
+        <v>121</v>
+      </c>
+      <c r="J13" t="s">
+        <v>121</v>
+      </c>
+      <c r="K13" t="s">
+        <v>121</v>
+      </c>
+      <c r="L13" t="s">
+        <v>121</v>
+      </c>
+      <c r="M13" t="s">
+        <v>121</v>
+      </c>
+      <c r="N13" t="s">
+        <v>121</v>
+      </c>
+      <c r="O13" t="s">
+        <v>121</v>
+      </c>
+      <c r="P13" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>121</v>
+      </c>
+      <c r="R13" t="s">
+        <v>121</v>
+      </c>
+      <c r="S13" t="s">
+        <v>121</v>
+      </c>
+      <c r="T13" t="s">
+        <v>121</v>
+      </c>
+      <c r="U13" t="s">
+        <v>121</v>
+      </c>
+      <c r="V13" t="s">
+        <v>121</v>
+      </c>
+      <c r="W13" t="s">
+        <v>121</v>
+      </c>
+      <c r="X13" t="s">
+        <v>121</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>121</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY13" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BA13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BB13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BI13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BJ13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BK13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BL13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BM13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BN13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BO13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BP13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BQ13" t="s">
+        <v>118</v>
+      </c>
+      <c r="BR13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BS13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BT13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BU13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BV13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BW13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BX13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BY13" t="s">
+        <v>121</v>
+      </c>
+      <c r="BZ13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CA13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CB13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CC13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CD13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CE13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CF13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CG13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CH13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CI13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CJ13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CK13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CL13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CM13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CN13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CO13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CP13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CQ13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CR13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CS13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CT13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CU13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CV13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CW13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CX13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CY13" t="s">
+        <v>121</v>
+      </c>
+      <c r="CZ13" t="s">
+        <v>121</v>
+      </c>
+      <c r="DA13" t="s">
+        <v>121</v>
+      </c>
+      <c r="DB13" t="s">
+        <v>121</v>
+      </c>
+      <c r="DC13" t="s">
+        <v>121</v>
+      </c>
+      <c r="DD13" t="s">
+        <v>121</v>
+      </c>
+      <c r="DE13" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="14" spans="1:109">
+      <c r="A14" t="s">
+        <v>114</v>
+      </c>
+      <c r="B14" t="s">
+        <v>121</v>
+      </c>
+      <c r="C14" t="s">
+        <v>121</v>
+      </c>
+      <c r="D14" t="s">
+        <v>121</v>
+      </c>
+      <c r="E14" t="s">
+        <v>121</v>
+      </c>
+      <c r="F14" t="s">
+        <v>121</v>
+      </c>
+      <c r="G14" t="s">
+        <v>121</v>
+      </c>
+      <c r="H14" t="s">
+        <v>121</v>
+      </c>
+      <c r="I14" t="s">
+        <v>121</v>
+      </c>
+      <c r="J14" t="s">
+        <v>121</v>
+      </c>
+      <c r="K14" t="s">
+        <v>121</v>
+      </c>
+      <c r="L14" t="s">
+        <v>121</v>
+      </c>
+      <c r="M14" t="s">
+        <v>121</v>
+      </c>
+      <c r="N14" t="s">
+        <v>121</v>
+      </c>
+      <c r="O14" t="s">
+        <v>121</v>
+      </c>
+      <c r="P14" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>121</v>
+      </c>
+      <c r="R14" t="s">
+        <v>121</v>
+      </c>
+      <c r="S14" t="s">
+        <v>121</v>
+      </c>
+      <c r="T14" t="s">
+        <v>121</v>
+      </c>
+      <c r="U14" t="s">
+        <v>121</v>
+      </c>
+      <c r="V14" t="s">
+        <v>121</v>
+      </c>
+      <c r="W14" t="s">
+        <v>121</v>
+      </c>
+      <c r="X14" t="s">
+        <v>121</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>121</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BA14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BB14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BI14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BJ14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BK14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BL14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BM14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BN14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BO14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BP14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BQ14" t="s">
+        <v>119</v>
+      </c>
+      <c r="BR14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BS14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BT14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BU14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BV14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BW14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BX14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BY14" t="s">
+        <v>121</v>
+      </c>
+      <c r="BZ14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CA14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CB14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CC14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CD14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CE14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CF14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CG14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CH14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CI14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CJ14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CK14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CL14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CM14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CN14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CO14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CP14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CQ14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CR14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CS14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CT14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CU14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CV14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CW14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CX14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CY14" t="s">
+        <v>121</v>
+      </c>
+      <c r="CZ14" t="s">
+        <v>121</v>
+      </c>
+      <c r="DA14" t="s">
+        <v>121</v>
+      </c>
+      <c r="DB14" t="s">
+        <v>121</v>
+      </c>
+      <c r="DC14" t="s">
+        <v>121</v>
+      </c>
+      <c r="DD14" t="s">
+        <v>121</v>
+      </c>
+      <c r="DE14" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="15" spans="1:109">
-      <c r="A15" s="1" t="s">
-[...109 lines deleted...]
-      <c r="DE15" s="1"/>
+      <c r="A15" s="4"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="4"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+      <c r="K15" s="4"/>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4"/>
+      <c r="N15" s="4"/>
+      <c r="O15" s="4"/>
+      <c r="P15" s="4"/>
+      <c r="Q15" s="4"/>
+      <c r="R15" s="4"/>
+      <c r="S15" s="4"/>
+      <c r="T15" s="4"/>
+      <c r="U15" s="4"/>
+      <c r="V15" s="4"/>
+      <c r="W15" s="4"/>
+      <c r="X15" s="4"/>
+      <c r="Y15" s="4"/>
+      <c r="Z15" s="4"/>
+      <c r="AA15" s="4"/>
+      <c r="AB15" s="4"/>
+      <c r="AC15" s="4"/>
+      <c r="AD15" s="4"/>
+      <c r="AE15" s="4"/>
+      <c r="AF15" s="4"/>
+      <c r="AG15" s="4"/>
+      <c r="AH15" s="4"/>
+      <c r="AI15" s="4"/>
+      <c r="AJ15" s="4"/>
+      <c r="AK15" s="4"/>
+      <c r="AL15" s="4"/>
+      <c r="AM15" s="4"/>
+      <c r="AN15" s="4"/>
+      <c r="AO15" s="4"/>
+      <c r="AP15" s="4"/>
+      <c r="AQ15" s="4"/>
+      <c r="AR15" s="4"/>
+      <c r="AS15" s="4"/>
+      <c r="AT15" s="4"/>
+      <c r="AU15" s="4"/>
+      <c r="AV15" s="4"/>
+      <c r="AW15" s="4"/>
+      <c r="AX15" s="4"/>
+      <c r="AY15" s="4"/>
+      <c r="AZ15" s="4"/>
+      <c r="BA15" s="4"/>
+      <c r="BB15" s="4"/>
+      <c r="BC15" s="4"/>
+      <c r="BD15" s="4"/>
+      <c r="BE15" s="4"/>
+      <c r="BF15" s="4"/>
+      <c r="BG15" s="4"/>
+      <c r="BH15" s="4"/>
+      <c r="BI15" s="4"/>
+      <c r="BJ15" s="4"/>
+      <c r="BK15" s="4"/>
+      <c r="BL15" s="4"/>
+      <c r="BM15" s="4"/>
+      <c r="BN15" s="4"/>
+      <c r="BO15" s="4"/>
+      <c r="BP15" s="4"/>
+      <c r="BQ15" s="4"/>
+      <c r="BR15" s="4"/>
+      <c r="BS15" s="4"/>
+      <c r="BT15" s="4"/>
+      <c r="BU15" s="4"/>
+      <c r="BV15" s="4"/>
+      <c r="BW15" s="4"/>
+      <c r="BX15" s="4"/>
+      <c r="BY15" s="4"/>
+      <c r="BZ15" s="4"/>
+      <c r="CA15" s="4"/>
+      <c r="CB15" s="4"/>
+      <c r="CC15" s="4"/>
+      <c r="CD15" s="4"/>
+      <c r="CE15" s="4"/>
+      <c r="CF15" s="4"/>
+      <c r="CG15" s="4"/>
+      <c r="CH15" s="4"/>
+      <c r="CI15" s="4"/>
+      <c r="CJ15" s="4"/>
+      <c r="CK15" s="4"/>
+      <c r="CL15" s="4"/>
+      <c r="CM15" s="4"/>
+      <c r="CN15" s="4"/>
+      <c r="CO15" s="4"/>
+      <c r="CP15" s="4"/>
+      <c r="CQ15" s="4"/>
+      <c r="CR15" s="4"/>
+      <c r="CS15" s="4"/>
+      <c r="CT15" s="4"/>
+      <c r="CU15" s="4"/>
+      <c r="CV15" s="4"/>
+      <c r="CW15" s="4"/>
+      <c r="CX15" s="4"/>
+      <c r="CY15" s="4"/>
+      <c r="CZ15" s="4"/>
+      <c r="DA15" s="4"/>
+      <c r="DB15" s="4"/>
+      <c r="DC15" s="4"/>
+      <c r="DD15" s="4"/>
+      <c r="DE15" s="4"/>
     </row>
     <row r="16" spans="1:109">
-      <c r="A16" t="s">
+      <c r="A16" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+      <c r="L16" s="2"/>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2"/>
+      <c r="O16" s="2"/>
+      <c r="P16" s="2"/>
+      <c r="Q16" s="2"/>
+      <c r="R16" s="2"/>
+      <c r="S16" s="2"/>
+      <c r="T16" s="2"/>
+      <c r="U16" s="2"/>
+      <c r="V16" s="2"/>
+      <c r="W16" s="2"/>
+      <c r="X16" s="2"/>
+      <c r="Y16" s="2"/>
+      <c r="Z16" s="2"/>
+      <c r="AA16" s="2"/>
+      <c r="AB16" s="2"/>
+      <c r="AC16" s="2"/>
+      <c r="AD16" s="2"/>
+      <c r="AE16" s="2"/>
+      <c r="AF16" s="2"/>
+      <c r="AG16" s="2"/>
+      <c r="AH16" s="2"/>
+      <c r="AI16" s="2"/>
+      <c r="AJ16" s="2"/>
+      <c r="AK16" s="2"/>
+      <c r="AL16" s="2"/>
+      <c r="AM16" s="2"/>
+      <c r="AN16" s="2"/>
+      <c r="AO16" s="2"/>
+      <c r="AP16" s="2"/>
+      <c r="AQ16" s="2"/>
+      <c r="AR16" s="2"/>
+      <c r="AS16" s="2"/>
+      <c r="AT16" s="2"/>
+      <c r="AU16" s="2"/>
+      <c r="AV16" s="2"/>
+      <c r="AW16" s="2"/>
+      <c r="AX16" s="2"/>
+      <c r="AY16" s="2"/>
+      <c r="AZ16" s="2"/>
+      <c r="BA16" s="2"/>
+      <c r="BB16" s="2"/>
+      <c r="BC16" s="2"/>
+      <c r="BD16" s="2"/>
+      <c r="BE16" s="2"/>
+      <c r="BF16" s="2"/>
+      <c r="BG16" s="2"/>
+      <c r="BH16" s="2"/>
+      <c r="BI16" s="2"/>
+      <c r="BJ16" s="2"/>
+      <c r="BK16" s="2"/>
+      <c r="BL16" s="2"/>
+      <c r="BM16" s="2"/>
+      <c r="BN16" s="2"/>
+      <c r="BO16" s="2"/>
+      <c r="BP16" s="2"/>
+      <c r="BQ16" s="2"/>
+      <c r="BR16" s="2"/>
+      <c r="BS16" s="2"/>
+      <c r="BT16" s="2"/>
+      <c r="BU16" s="2"/>
+      <c r="BV16" s="2"/>
+      <c r="BW16" s="2"/>
+      <c r="BX16" s="2"/>
+      <c r="BY16" s="2"/>
+      <c r="BZ16" s="2"/>
+      <c r="CA16" s="2"/>
+      <c r="CB16" s="2"/>
+      <c r="CC16" s="2"/>
+      <c r="CD16" s="2"/>
+      <c r="CE16" s="2"/>
+      <c r="CF16" s="2"/>
+      <c r="CG16" s="2"/>
+      <c r="CH16" s="2"/>
+      <c r="CI16" s="2"/>
+      <c r="CJ16" s="2"/>
+      <c r="CK16" s="2"/>
+      <c r="CL16" s="2"/>
+      <c r="CM16" s="2"/>
+      <c r="CN16" s="2"/>
+      <c r="CO16" s="2"/>
+      <c r="CP16" s="2"/>
+      <c r="CQ16" s="2"/>
+      <c r="CR16" s="2"/>
+      <c r="CS16" s="2"/>
+      <c r="CT16" s="2"/>
+      <c r="CU16" s="2"/>
+      <c r="CV16" s="2"/>
+      <c r="CW16" s="2"/>
+      <c r="CX16" s="2"/>
+      <c r="CY16" s="2"/>
+      <c r="CZ16" s="2"/>
+      <c r="DA16" s="2"/>
+      <c r="DB16" s="2"/>
+      <c r="DC16" s="2"/>
+      <c r="DD16" s="2"/>
+      <c r="DE16" s="2"/>
+    </row>
+    <row r="17" spans="1:109">
+      <c r="A17" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17" t="s">
         <v>124</v>
+      </c>
+    </row>
+    <row r="18" spans="1:109">
+      <c r="A18" t="s">
+        <v>125</v>
+      </c>
+      <c r="B18" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="19" spans="1:109">
+      <c r="A19" t="s">
+        <v>127</v>
+      </c>
+      <c r="B19" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="20" spans="1:109">
+      <c r="A20" t="s">
+        <v>129</v>
+      </c>
+      <c r="B20" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="21" spans="1:109">
+      <c r="A21" t="s">
+        <v>131</v>
+      </c>
+      <c r="B21" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="22" spans="1:109">
+      <c r="A22" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="23" spans="1:109">
+      <c r="A23" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="24" spans="1:109">
+      <c r="A24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B24" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="25" spans="1:109">
+      <c r="A25" t="s">
+        <v>138</v>
+      </c>
+      <c r="B25" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="26" spans="1:109">
+      <c r="A26" t="s">
+        <v>139</v>
+      </c>
+      <c r="B26" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="27" spans="1:109">
+      <c r="A27" t="s">
+        <v>140</v>
+      </c>
+      <c r="B27" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="28" spans="1:109">
+      <c r="A28" t="s">
+        <v>141</v>
+      </c>
+      <c r="B28" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="30" spans="1:109">
+      <c r="A30" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B30" s="1"/>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
+      <c r="G30" s="1"/>
+      <c r="H30" s="1"/>
+      <c r="I30" s="1"/>
+      <c r="J30" s="1"/>
+      <c r="K30" s="1"/>
+      <c r="L30" s="1"/>
+      <c r="M30" s="1"/>
+      <c r="N30" s="1"/>
+      <c r="O30" s="1"/>
+      <c r="P30" s="1"/>
+      <c r="Q30" s="1"/>
+      <c r="R30" s="1"/>
+      <c r="S30" s="1"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+      <c r="X30" s="1"/>
+      <c r="Y30" s="1"/>
+      <c r="Z30" s="1"/>
+      <c r="AA30" s="1"/>
+      <c r="AB30" s="1"/>
+      <c r="AC30" s="1"/>
+      <c r="AD30" s="1"/>
+      <c r="AE30" s="1"/>
+      <c r="AF30" s="1"/>
+      <c r="AG30" s="1"/>
+      <c r="AH30" s="1"/>
+      <c r="AI30" s="1"/>
+      <c r="AJ30" s="1"/>
+      <c r="AK30" s="1"/>
+      <c r="AL30" s="1"/>
+      <c r="AM30" s="1"/>
+      <c r="AN30" s="1"/>
+      <c r="AO30" s="1"/>
+      <c r="AP30" s="1"/>
+      <c r="AQ30" s="1"/>
+      <c r="AR30" s="1"/>
+      <c r="AS30" s="1"/>
+      <c r="AT30" s="1"/>
+      <c r="AU30" s="1"/>
+      <c r="AV30" s="1"/>
+      <c r="AW30" s="1"/>
+      <c r="AX30" s="1"/>
+      <c r="AY30" s="1"/>
+      <c r="AZ30" s="1"/>
+      <c r="BA30" s="1"/>
+      <c r="BB30" s="1"/>
+      <c r="BC30" s="1"/>
+      <c r="BD30" s="1"/>
+      <c r="BE30" s="1"/>
+      <c r="BF30" s="1"/>
+      <c r="BG30" s="1"/>
+      <c r="BH30" s="1"/>
+      <c r="BI30" s="1"/>
+      <c r="BJ30" s="1"/>
+      <c r="BK30" s="1"/>
+      <c r="BL30" s="1"/>
+      <c r="BM30" s="1"/>
+      <c r="BN30" s="1"/>
+      <c r="BO30" s="1"/>
+      <c r="BP30" s="1"/>
+      <c r="BQ30" s="1"/>
+      <c r="BR30" s="1"/>
+      <c r="BS30" s="1"/>
+      <c r="BT30" s="1"/>
+      <c r="BU30" s="1"/>
+      <c r="BV30" s="1"/>
+      <c r="BW30" s="1"/>
+      <c r="BX30" s="1"/>
+      <c r="BY30" s="1"/>
+      <c r="BZ30" s="1"/>
+      <c r="CA30" s="1"/>
+      <c r="CB30" s="1"/>
+      <c r="CC30" s="1"/>
+      <c r="CD30" s="1"/>
+      <c r="CE30" s="1"/>
+      <c r="CF30" s="1"/>
+      <c r="CG30" s="1"/>
+      <c r="CH30" s="1"/>
+      <c r="CI30" s="1"/>
+      <c r="CJ30" s="1"/>
+      <c r="CK30" s="1"/>
+      <c r="CL30" s="1"/>
+      <c r="CM30" s="1"/>
+      <c r="CN30" s="1"/>
+      <c r="CO30" s="1"/>
+      <c r="CP30" s="1"/>
+      <c r="CQ30" s="1"/>
+      <c r="CR30" s="1"/>
+      <c r="CS30" s="1"/>
+      <c r="CT30" s="1"/>
+      <c r="CU30" s="1"/>
+      <c r="CV30" s="1"/>
+      <c r="CW30" s="1"/>
+      <c r="CX30" s="1"/>
+      <c r="CY30" s="1"/>
+      <c r="CZ30" s="1"/>
+      <c r="DA30" s="1"/>
+      <c r="DB30" s="1"/>
+      <c r="DC30" s="1"/>
+      <c r="DD30" s="1"/>
+      <c r="DE30" s="1"/>
+    </row>
+    <row r="31" spans="1:109">
+      <c r="A31" t="s">
+        <v>144</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A16:DE16"/>
+    <mergeCell ref="A31:DE31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>