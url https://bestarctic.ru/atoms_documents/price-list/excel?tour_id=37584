--- v3 (2026-05-31)
+++ v4 (2026-07-15)
@@ -12,141 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="37584-kamchatka-letnij-ek..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
-[...89 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>15.07.2026</t>
   </si>
   <si>
     <t>16.07.2026</t>
   </si>
   <si>
     <t>17.07.2026</t>
   </si>
   <si>
     <t>18.07.2026</t>
   </si>
   <si>
     <t>19.07.2026</t>
   </si>
   <si>
     <t>20.07.2026</t>
   </si>
   <si>
     <t>21.07.2026</t>
   </si>
   <si>
     <t>22.07.2026</t>
   </si>
   <si>
@@ -380,50 +290,59 @@
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
     <t>210000 RUB</t>
   </si>
   <si>
     <t>Apart «Family Room»</t>
   </si>
   <si>
     <t>202000 RUB</t>
   </si>
   <si>
     <t>130000 RUB</t>
   </si>
   <si>
     <t>300000 RUB</t>
   </si>
   <si>
     <t>2х-местный (Apart Lodge)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Восход</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стандарт </t>
+  </si>
+  <si>
+    <t>0 RUB</t>
+  </si>
+  <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Камчатский welcom сэт</t>
   </si>
   <si>
     <t>7000 RUB</t>
   </si>
   <si>
     <t>Страхование «Активный отдых»</t>
   </si>
   <si>
     <t>200 RUB</t>
   </si>
   <si>
     <t>полис страхования "Активный отдых + отмена поездки", Альфастрахование</t>
   </si>
   <si>
     <t>20000 RUB</t>
   </si>
   <si>
     <t>Замена обеда на крабовый пикник, цена с человека</t>
   </si>
   <si>
     <t>2500 RUB</t>
@@ -446,51 +365,51 @@
   <si>
     <t>доп сутки гостевой дом "Глазастик"</t>
   </si>
   <si>
     <t>24840 RUB</t>
   </si>
   <si>
     <t>Доп. ночь 2х-местный (Форест)</t>
   </si>
   <si>
     <t>Замена морской прогулки с маршрута до острова Старичков (5 часов) до Бухты Русской (10 часов)</t>
   </si>
   <si>
     <t>термальный SPA в спа-отеле Лагуна 4*</t>
   </si>
   <si>
     <t>Трансфер на Халактырский пляж в день прилета/обратного вылета</t>
   </si>
   <si>
     <t>10000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 31.05.2026 06:19, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 15.07.2026 12:15, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -832,54 +751,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE31"/>
+  <dimension ref="A1:CA36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A30" sqref="A30:DE30"/>
+      <selection activeCell="A35" sqref="A35:CA35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="110.830078" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854004" bestFit="true" customWidth="true" style="0"/>
@@ -919,83 +838,53 @@
     <col min="55" max="55" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="80" max="80" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-[...28 lines deleted...]
-    <col min="109" max="109" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:79">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
@@ -1187,144 +1076,54 @@
       </c>
       <c r="BT1" s="1" t="s">
         <v>70</v>
       </c>
       <c r="BU1" s="1" t="s">
         <v>71</v>
       </c>
       <c r="BV1" s="1" t="s">
         <v>72</v>
       </c>
       <c r="BW1" s="1" t="s">
         <v>73</v>
       </c>
       <c r="BX1" s="1" t="s">
         <v>74</v>
       </c>
       <c r="BY1" s="1" t="s">
         <v>75</v>
       </c>
       <c r="BZ1" s="1" t="s">
         <v>76</v>
       </c>
       <c r="CA1" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="CB1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:79">
+      <c r="A2" s="2" t="s">
         <v>78</v>
-      </c>
-[...90 lines deleted...]
-        <v>108</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
@@ -1360,84 +1159,54 @@
       <c r="BC2" s="2"/>
       <c r="BD2" s="2"/>
       <c r="BE2" s="2"/>
       <c r="BF2" s="2"/>
       <c r="BG2" s="2"/>
       <c r="BH2" s="2"/>
       <c r="BI2" s="2"/>
       <c r="BJ2" s="2"/>
       <c r="BK2" s="2"/>
       <c r="BL2" s="2"/>
       <c r="BM2" s="2"/>
       <c r="BN2" s="2"/>
       <c r="BO2" s="2"/>
       <c r="BP2" s="2"/>
       <c r="BQ2" s="2"/>
       <c r="BR2" s="2"/>
       <c r="BS2" s="2"/>
       <c r="BT2" s="2"/>
       <c r="BU2" s="2"/>
       <c r="BV2" s="2"/>
       <c r="BW2" s="2"/>
       <c r="BX2" s="2"/>
       <c r="BY2" s="2"/>
       <c r="BZ2" s="2"/>
       <c r="CA2" s="2"/>
-      <c r="CB2" s="2"/>
-[...28 lines deleted...]
-      <c r="DE2" s="2"/>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:79">
       <c r="A3" s="3" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
@@ -1473,1071 +1242,771 @@
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="3"/>
       <c r="BF3" s="3"/>
       <c r="BG3" s="3"/>
       <c r="BH3" s="3"/>
       <c r="BI3" s="3"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
       <c r="BP3" s="3"/>
       <c r="BQ3" s="3"/>
       <c r="BR3" s="3"/>
       <c r="BS3" s="3"/>
       <c r="BT3" s="3"/>
       <c r="BU3" s="3"/>
       <c r="BV3" s="3"/>
       <c r="BW3" s="3"/>
       <c r="BX3" s="3"/>
       <c r="BY3" s="3"/>
       <c r="BZ3" s="3"/>
       <c r="CA3" s="3"/>
-      <c r="CB3" s="3"/>
-[...28 lines deleted...]
-      <c r="DE3" s="3"/>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:79">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="B4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="C4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="D4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="E4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="F4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="G4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="H4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="I4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="J4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="K4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="L4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="M4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="N4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="O4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="P4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="Q4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="R4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="S4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="T4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="U4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="V4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="W4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="X4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="Y4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="Z4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AA4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AB4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AC4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AD4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AE4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AF4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AG4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AH4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AI4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AJ4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AK4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AL4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AM4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AN4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AO4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AP4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AQ4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AR4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AS4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AT4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AU4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AV4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AW4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AX4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AY4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="AZ4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BA4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BB4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BC4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BD4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BE4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BF4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BG4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BH4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BI4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BJ4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BK4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BL4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BM4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BN4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BO4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BP4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BQ4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BR4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BS4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BT4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BU4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BV4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BW4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BX4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BY4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="BZ4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="CA4" t="s">
-        <v>111</v>
-[...89 lines deleted...]
-        <v>111</v>
+        <v>81</v>
       </c>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:79">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="B5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="C5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="D5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="E5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="F5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="G5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="H5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="I5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="J5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="K5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="L5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="M5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="N5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="O5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="P5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="Q5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="R5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="S5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="T5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="U5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="V5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="W5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="X5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="Y5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="Z5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AA5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AB5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AC5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AD5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AE5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AF5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AG5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AH5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AI5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AJ5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AK5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AL5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AM5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AN5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AO5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AP5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AQ5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AR5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AS5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AT5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AU5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AV5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AW5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AX5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AY5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="AZ5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BA5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BB5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BC5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BD5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BE5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BF5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BG5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BH5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BI5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BJ5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BK5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BL5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BM5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BN5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BO5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BP5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BQ5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BR5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BS5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BT5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BU5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BV5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BW5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BX5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BY5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="BZ5" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="CA5" t="s">
-        <v>113</v>
-[...89 lines deleted...]
-        <v>113</v>
+        <v>83</v>
       </c>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:79">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>84</v>
       </c>
       <c r="B6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="C6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="D6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="E6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="F6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="G6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="H6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="I6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="J6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="K6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="L6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="M6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="N6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="O6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="P6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="Q6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="R6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="S6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="T6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="U6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="V6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="W6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="X6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="Y6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="Z6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AA6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AB6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AC6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AD6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AE6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AF6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AG6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AH6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AI6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AJ6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AK6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AL6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AM6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AN6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AO6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AP6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AQ6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AR6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AS6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AT6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AU6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AV6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AW6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AX6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AY6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="AZ6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BA6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BB6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BC6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BD6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BE6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BF6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BG6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BH6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BI6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BJ6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BK6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BL6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BM6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BN6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BO6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BP6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BQ6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BR6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BS6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BT6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BU6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BV6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BW6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BX6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BY6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="BZ6" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="CA6" t="s">
-        <v>115</v>
-[...89 lines deleted...]
-        <v>115</v>
+        <v>85</v>
       </c>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:79">
       <c r="A7" s="3" t="s">
-        <v>116</v>
+        <v>86</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
       <c r="W7" s="3"/>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
@@ -2573,1071 +2042,771 @@
       <c r="BC7" s="3"/>
       <c r="BD7" s="3"/>
       <c r="BE7" s="3"/>
       <c r="BF7" s="3"/>
       <c r="BG7" s="3"/>
       <c r="BH7" s="3"/>
       <c r="BI7" s="3"/>
       <c r="BJ7" s="3"/>
       <c r="BK7" s="3"/>
       <c r="BL7" s="3"/>
       <c r="BM7" s="3"/>
       <c r="BN7" s="3"/>
       <c r="BO7" s="3"/>
       <c r="BP7" s="3"/>
       <c r="BQ7" s="3"/>
       <c r="BR7" s="3"/>
       <c r="BS7" s="3"/>
       <c r="BT7" s="3"/>
       <c r="BU7" s="3"/>
       <c r="BV7" s="3"/>
       <c r="BW7" s="3"/>
       <c r="BX7" s="3"/>
       <c r="BY7" s="3"/>
       <c r="BZ7" s="3"/>
       <c r="CA7" s="3"/>
-      <c r="CB7" s="3"/>
-[...28 lines deleted...]
-      <c r="DE7" s="3"/>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:79">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="B8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="C8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="D8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="E8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="F8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="G8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="H8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="I8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="J8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="K8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="L8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="M8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="N8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="O8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="P8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="Q8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="R8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="S8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="T8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="U8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="V8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="W8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="X8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="Y8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="Z8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AA8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AB8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AC8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AD8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AE8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AF8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AG8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AH8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AI8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AJ8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AK8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AL8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AM8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AN8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AO8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AP8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AQ8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AR8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AS8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AT8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AU8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AV8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AW8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AX8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AY8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="AZ8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BA8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BB8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BC8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BD8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BE8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BF8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BG8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BH8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BI8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BJ8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BK8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BL8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BM8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BN8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BO8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BP8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BQ8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BR8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BS8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BT8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BU8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BV8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BW8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BX8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BY8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="BZ8" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="CA8" t="s">
-        <v>117</v>
-[...89 lines deleted...]
-        <v>117</v>
+        <v>87</v>
       </c>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:79">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="B9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="C9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="D9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="E9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="F9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="G9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="H9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="I9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="J9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="K9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="L9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="M9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="N9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="O9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="P9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="Q9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="R9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="S9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="T9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="U9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="V9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="W9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="X9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="Y9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="Z9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AA9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AB9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AC9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AD9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AE9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AF9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AG9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AH9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AI9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AJ9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AK9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AL9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AM9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AN9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AO9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AP9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AQ9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AR9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AS9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AT9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AU9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AV9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AW9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AX9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AY9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="AZ9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BA9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BB9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BC9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BD9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BE9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BF9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BG9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BH9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BI9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BJ9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BK9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BL9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BM9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BN9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BO9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BP9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BQ9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BR9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BS9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BT9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BU9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BV9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BW9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BX9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BY9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="BZ9" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="CA9" t="s">
-        <v>118</v>
-[...89 lines deleted...]
-        <v>118</v>
+        <v>88</v>
       </c>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:79">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>84</v>
       </c>
       <c r="B10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="C10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="D10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="E10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="F10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="G10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="H10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="I10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="J10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="K10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="L10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="M10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="N10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="O10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="P10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="Q10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="R10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="S10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="T10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="U10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="V10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="W10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="X10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="Y10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="Z10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AA10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AB10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AC10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AD10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AE10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AF10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AG10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AH10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AI10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AJ10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AK10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AL10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AM10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AN10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AO10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AP10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AQ10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AR10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AS10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AT10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AU10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AV10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AW10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AX10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AY10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="AZ10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BA10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BB10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BC10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BD10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BE10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BF10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BG10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BH10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BI10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BJ10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BK10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BL10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BM10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BN10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BO10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BP10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BQ10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BR10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BS10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BT10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BU10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BV10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BW10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BX10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BY10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="BZ10" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="CA10" t="s">
-        <v>119</v>
-[...89 lines deleted...]
-        <v>119</v>
+        <v>89</v>
       </c>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:79">
       <c r="A11" s="3" t="s">
-        <v>120</v>
+        <v>90</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
@@ -3673,1069 +2842,769 @@
       <c r="BC11" s="3"/>
       <c r="BD11" s="3"/>
       <c r="BE11" s="3"/>
       <c r="BF11" s="3"/>
       <c r="BG11" s="3"/>
       <c r="BH11" s="3"/>
       <c r="BI11" s="3"/>
       <c r="BJ11" s="3"/>
       <c r="BK11" s="3"/>
       <c r="BL11" s="3"/>
       <c r="BM11" s="3"/>
       <c r="BN11" s="3"/>
       <c r="BO11" s="3"/>
       <c r="BP11" s="3"/>
       <c r="BQ11" s="3"/>
       <c r="BR11" s="3"/>
       <c r="BS11" s="3"/>
       <c r="BT11" s="3"/>
       <c r="BU11" s="3"/>
       <c r="BV11" s="3"/>
       <c r="BW11" s="3"/>
       <c r="BX11" s="3"/>
       <c r="BY11" s="3"/>
       <c r="BZ11" s="3"/>
       <c r="CA11" s="3"/>
-      <c r="CB11" s="3"/>
-[...28 lines deleted...]
-      <c r="DE11" s="3"/>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:79">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="B12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="C12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="D12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="E12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="F12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="G12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="H12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="I12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="J12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="K12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="L12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="M12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="N12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="O12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="P12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="Q12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="R12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="S12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="T12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="U12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="V12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="W12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="X12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="Y12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="Z12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AA12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AB12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AC12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AD12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AE12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AF12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AG12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AH12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AI12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AJ12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AK12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AL12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AM12" t="s">
-        <v>121</v>
+        <v>87</v>
       </c>
       <c r="AN12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AO12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AP12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AQ12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AR12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AS12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AT12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AU12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AV12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AW12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AX12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AY12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AZ12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BA12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BB12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BC12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BD12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BE12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BF12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BG12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BH12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BI12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BJ12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BK12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BL12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BM12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BN12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BO12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BP12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BQ12" t="s">
-        <v>117</v>
+        <v>91</v>
       </c>
       <c r="BR12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BS12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BT12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BU12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BV12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BW12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BX12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BY12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BZ12" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="CA12" t="s">
-        <v>121</v>
-[...89 lines deleted...]
-        <v>121</v>
+        <v>91</v>
       </c>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:79">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="B13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="C13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="D13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="E13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="F13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="G13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="H13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="I13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="J13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="K13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="L13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="M13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="N13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="O13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="P13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="Q13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="R13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="S13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="T13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="U13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="V13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="W13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="X13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="Y13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="Z13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AA13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AB13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AC13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AD13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AE13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AF13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AG13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AH13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AI13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AJ13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AK13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AL13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AM13" t="s">
-        <v>121</v>
+        <v>88</v>
       </c>
       <c r="AN13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AO13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AP13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AQ13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AR13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AS13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AT13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AU13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AV13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AW13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AX13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AY13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AZ13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BA13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BB13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BC13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BD13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BE13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BF13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BG13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BH13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BI13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BJ13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BK13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BL13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BM13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BN13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BO13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BP13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BQ13" t="s">
-        <v>118</v>
+        <v>91</v>
       </c>
       <c r="BR13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BS13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BT13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BU13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BV13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BW13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BX13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BY13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BZ13" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="CA13" t="s">
-        <v>121</v>
-[...89 lines deleted...]
-        <v>121</v>
+        <v>91</v>
       </c>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:79">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>84</v>
       </c>
       <c r="B14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="C14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="D14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="E14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="F14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="G14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="H14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="I14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="J14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="K14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="L14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="M14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="N14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="O14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="P14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="Q14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="R14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="S14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="T14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="U14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="V14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="W14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="X14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="Y14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="Z14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AA14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AB14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AC14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AD14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AE14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AF14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AG14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AH14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AI14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AJ14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AK14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AL14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AM14" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="AN14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AO14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AP14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AQ14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AR14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AS14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AT14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AU14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AV14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AW14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AX14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AY14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="AZ14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BA14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BB14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BC14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BD14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BE14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BF14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BG14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BH14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BI14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BJ14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BK14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BL14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BM14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BN14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BO14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BP14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BQ14" t="s">
-        <v>119</v>
+        <v>91</v>
       </c>
       <c r="BR14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BS14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BT14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BU14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BV14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BW14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BX14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BY14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="BZ14" t="s">
-        <v>121</v>
+        <v>91</v>
       </c>
       <c r="CA14" t="s">
-        <v>121</v>
-[...89 lines deleted...]
-        <v>121</v>
+        <v>91</v>
       </c>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:79">
       <c r="A15" s="4"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="4"/>
       <c r="K15" s="4"/>
       <c r="L15" s="4"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="4"/>
       <c r="R15" s="4"/>
       <c r="S15" s="4"/>
       <c r="T15" s="4"/>
       <c r="U15" s="4"/>
       <c r="V15" s="4"/>
       <c r="W15" s="4"/>
       <c r="X15" s="4"/>
       <c r="Y15" s="4"/>
@@ -4771,84 +3640,54 @@
       <c r="BC15" s="4"/>
       <c r="BD15" s="4"/>
       <c r="BE15" s="4"/>
       <c r="BF15" s="4"/>
       <c r="BG15" s="4"/>
       <c r="BH15" s="4"/>
       <c r="BI15" s="4"/>
       <c r="BJ15" s="4"/>
       <c r="BK15" s="4"/>
       <c r="BL15" s="4"/>
       <c r="BM15" s="4"/>
       <c r="BN15" s="4"/>
       <c r="BO15" s="4"/>
       <c r="BP15" s="4"/>
       <c r="BQ15" s="4"/>
       <c r="BR15" s="4"/>
       <c r="BS15" s="4"/>
       <c r="BT15" s="4"/>
       <c r="BU15" s="4"/>
       <c r="BV15" s="4"/>
       <c r="BW15" s="4"/>
       <c r="BX15" s="4"/>
       <c r="BY15" s="4"/>
       <c r="BZ15" s="4"/>
       <c r="CA15" s="4"/>
-      <c r="CB15" s="4"/>
-[...28 lines deleted...]
-      <c r="DE15" s="4"/>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:79">
       <c r="A16" s="2" t="s">
-        <v>122</v>
+        <v>92</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
       <c r="X16" s="2"/>
       <c r="Y16" s="2"/>
@@ -4884,299 +3723,964 @@
       <c r="BC16" s="2"/>
       <c r="BD16" s="2"/>
       <c r="BE16" s="2"/>
       <c r="BF16" s="2"/>
       <c r="BG16" s="2"/>
       <c r="BH16" s="2"/>
       <c r="BI16" s="2"/>
       <c r="BJ16" s="2"/>
       <c r="BK16" s="2"/>
       <c r="BL16" s="2"/>
       <c r="BM16" s="2"/>
       <c r="BN16" s="2"/>
       <c r="BO16" s="2"/>
       <c r="BP16" s="2"/>
       <c r="BQ16" s="2"/>
       <c r="BR16" s="2"/>
       <c r="BS16" s="2"/>
       <c r="BT16" s="2"/>
       <c r="BU16" s="2"/>
       <c r="BV16" s="2"/>
       <c r="BW16" s="2"/>
       <c r="BX16" s="2"/>
       <c r="BY16" s="2"/>
       <c r="BZ16" s="2"/>
       <c r="CA16" s="2"/>
-      <c r="CB16" s="2"/>
-[...28 lines deleted...]
-      <c r="DE16" s="2"/>
     </row>
-    <row r="17" spans="1:109">
-[...5 lines deleted...]
-      </c>
+    <row r="17" spans="1:79">
+      <c r="A17" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3"/>
+      <c r="K17" s="3"/>
+      <c r="L17" s="3"/>
+      <c r="M17" s="3"/>
+      <c r="N17" s="3"/>
+      <c r="O17" s="3"/>
+      <c r="P17" s="3"/>
+      <c r="Q17" s="3"/>
+      <c r="R17" s="3"/>
+      <c r="S17" s="3"/>
+      <c r="T17" s="3"/>
+      <c r="U17" s="3"/>
+      <c r="V17" s="3"/>
+      <c r="W17" s="3"/>
+      <c r="X17" s="3"/>
+      <c r="Y17" s="3"/>
+      <c r="Z17" s="3"/>
+      <c r="AA17" s="3"/>
+      <c r="AB17" s="3"/>
+      <c r="AC17" s="3"/>
+      <c r="AD17" s="3"/>
+      <c r="AE17" s="3"/>
+      <c r="AF17" s="3"/>
+      <c r="AG17" s="3"/>
+      <c r="AH17" s="3"/>
+      <c r="AI17" s="3"/>
+      <c r="AJ17" s="3"/>
+      <c r="AK17" s="3"/>
+      <c r="AL17" s="3"/>
+      <c r="AM17" s="3"/>
+      <c r="AN17" s="3"/>
+      <c r="AO17" s="3"/>
+      <c r="AP17" s="3"/>
+      <c r="AQ17" s="3"/>
+      <c r="AR17" s="3"/>
+      <c r="AS17" s="3"/>
+      <c r="AT17" s="3"/>
+      <c r="AU17" s="3"/>
+      <c r="AV17" s="3"/>
+      <c r="AW17" s="3"/>
+      <c r="AX17" s="3"/>
+      <c r="AY17" s="3"/>
+      <c r="AZ17" s="3"/>
+      <c r="BA17" s="3"/>
+      <c r="BB17" s="3"/>
+      <c r="BC17" s="3"/>
+      <c r="BD17" s="3"/>
+      <c r="BE17" s="3"/>
+      <c r="BF17" s="3"/>
+      <c r="BG17" s="3"/>
+      <c r="BH17" s="3"/>
+      <c r="BI17" s="3"/>
+      <c r="BJ17" s="3"/>
+      <c r="BK17" s="3"/>
+      <c r="BL17" s="3"/>
+      <c r="BM17" s="3"/>
+      <c r="BN17" s="3"/>
+      <c r="BO17" s="3"/>
+      <c r="BP17" s="3"/>
+      <c r="BQ17" s="3"/>
+      <c r="BR17" s="3"/>
+      <c r="BS17" s="3"/>
+      <c r="BT17" s="3"/>
+      <c r="BU17" s="3"/>
+      <c r="BV17" s="3"/>
+      <c r="BW17" s="3"/>
+      <c r="BX17" s="3"/>
+      <c r="BY17" s="3"/>
+      <c r="BZ17" s="3"/>
+      <c r="CA17" s="3"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:79">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
-        <v>126</v>
+        <v>91</v>
+      </c>
+      <c r="C18" t="s">
+        <v>91</v>
+      </c>
+      <c r="D18" t="s">
+        <v>91</v>
+      </c>
+      <c r="E18" t="s">
+        <v>81</v>
+      </c>
+      <c r="F18" t="s">
+        <v>91</v>
+      </c>
+      <c r="G18" t="s">
+        <v>91</v>
+      </c>
+      <c r="H18" t="s">
+        <v>91</v>
+      </c>
+      <c r="I18" t="s">
+        <v>91</v>
+      </c>
+      <c r="J18" t="s">
+        <v>91</v>
+      </c>
+      <c r="K18" t="s">
+        <v>91</v>
+      </c>
+      <c r="L18" t="s">
+        <v>91</v>
+      </c>
+      <c r="M18" t="s">
+        <v>91</v>
+      </c>
+      <c r="N18" t="s">
+        <v>91</v>
+      </c>
+      <c r="O18" t="s">
+        <v>91</v>
+      </c>
+      <c r="P18" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>91</v>
+      </c>
+      <c r="R18" t="s">
+        <v>91</v>
+      </c>
+      <c r="S18" t="s">
+        <v>91</v>
+      </c>
+      <c r="T18" t="s">
+        <v>91</v>
+      </c>
+      <c r="U18" t="s">
+        <v>91</v>
+      </c>
+      <c r="V18" t="s">
+        <v>91</v>
+      </c>
+      <c r="W18" t="s">
+        <v>91</v>
+      </c>
+      <c r="X18" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AN18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AU18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY18" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BA18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BB18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BG18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BH18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BK18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BL18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BM18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BN18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BP18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BQ18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BR18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BS18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BT18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BU18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BV18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BW18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BX18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BY18" t="s">
+        <v>91</v>
+      </c>
+      <c r="BZ18" t="s">
+        <v>91</v>
+      </c>
+      <c r="CA18" t="s">
+        <v>91</v>
       </c>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:79">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
-        <v>128</v>
+        <v>91</v>
+      </c>
+      <c r="C19" t="s">
+        <v>91</v>
+      </c>
+      <c r="D19" t="s">
+        <v>91</v>
+      </c>
+      <c r="E19" t="s">
+        <v>94</v>
+      </c>
+      <c r="F19" t="s">
+        <v>91</v>
+      </c>
+      <c r="G19" t="s">
+        <v>91</v>
+      </c>
+      <c r="H19" t="s">
+        <v>91</v>
+      </c>
+      <c r="I19" t="s">
+        <v>91</v>
+      </c>
+      <c r="J19" t="s">
+        <v>91</v>
+      </c>
+      <c r="K19" t="s">
+        <v>91</v>
+      </c>
+      <c r="L19" t="s">
+        <v>91</v>
+      </c>
+      <c r="M19" t="s">
+        <v>91</v>
+      </c>
+      <c r="N19" t="s">
+        <v>91</v>
+      </c>
+      <c r="O19" t="s">
+        <v>91</v>
+      </c>
+      <c r="P19" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>91</v>
+      </c>
+      <c r="R19" t="s">
+        <v>91</v>
+      </c>
+      <c r="S19" t="s">
+        <v>91</v>
+      </c>
+      <c r="T19" t="s">
+        <v>91</v>
+      </c>
+      <c r="U19" t="s">
+        <v>91</v>
+      </c>
+      <c r="V19" t="s">
+        <v>91</v>
+      </c>
+      <c r="W19" t="s">
+        <v>91</v>
+      </c>
+      <c r="X19" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AK19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AM19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AN19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AP19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AS19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AU19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AW19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AX19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AY19" t="s">
+        <v>91</v>
+      </c>
+      <c r="AZ19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BA19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BB19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BC19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BD19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BE19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BG19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BH19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BI19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BK19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BL19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BM19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BN19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BO19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BP19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BQ19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BR19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BS19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BT19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BU19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BV19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BW19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BX19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BY19" t="s">
+        <v>91</v>
+      </c>
+      <c r="BZ19" t="s">
+        <v>91</v>
+      </c>
+      <c r="CA19" t="s">
+        <v>91</v>
       </c>
     </row>
-    <row r="20" spans="1:109">
-[...5 lines deleted...]
-      </c>
+    <row r="20" spans="1:79">
+      <c r="A20" s="4"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+      <c r="K20" s="4"/>
+      <c r="L20" s="4"/>
+      <c r="M20" s="4"/>
+      <c r="N20" s="4"/>
+      <c r="O20" s="4"/>
+      <c r="P20" s="4"/>
+      <c r="Q20" s="4"/>
+      <c r="R20" s="4"/>
+      <c r="S20" s="4"/>
+      <c r="T20" s="4"/>
+      <c r="U20" s="4"/>
+      <c r="V20" s="4"/>
+      <c r="W20" s="4"/>
+      <c r="X20" s="4"/>
+      <c r="Y20" s="4"/>
+      <c r="Z20" s="4"/>
+      <c r="AA20" s="4"/>
+      <c r="AB20" s="4"/>
+      <c r="AC20" s="4"/>
+      <c r="AD20" s="4"/>
+      <c r="AE20" s="4"/>
+      <c r="AF20" s="4"/>
+      <c r="AG20" s="4"/>
+      <c r="AH20" s="4"/>
+      <c r="AI20" s="4"/>
+      <c r="AJ20" s="4"/>
+      <c r="AK20" s="4"/>
+      <c r="AL20" s="4"/>
+      <c r="AM20" s="4"/>
+      <c r="AN20" s="4"/>
+      <c r="AO20" s="4"/>
+      <c r="AP20" s="4"/>
+      <c r="AQ20" s="4"/>
+      <c r="AR20" s="4"/>
+      <c r="AS20" s="4"/>
+      <c r="AT20" s="4"/>
+      <c r="AU20" s="4"/>
+      <c r="AV20" s="4"/>
+      <c r="AW20" s="4"/>
+      <c r="AX20" s="4"/>
+      <c r="AY20" s="4"/>
+      <c r="AZ20" s="4"/>
+      <c r="BA20" s="4"/>
+      <c r="BB20" s="4"/>
+      <c r="BC20" s="4"/>
+      <c r="BD20" s="4"/>
+      <c r="BE20" s="4"/>
+      <c r="BF20" s="4"/>
+      <c r="BG20" s="4"/>
+      <c r="BH20" s="4"/>
+      <c r="BI20" s="4"/>
+      <c r="BJ20" s="4"/>
+      <c r="BK20" s="4"/>
+      <c r="BL20" s="4"/>
+      <c r="BM20" s="4"/>
+      <c r="BN20" s="4"/>
+      <c r="BO20" s="4"/>
+      <c r="BP20" s="4"/>
+      <c r="BQ20" s="4"/>
+      <c r="BR20" s="4"/>
+      <c r="BS20" s="4"/>
+      <c r="BT20" s="4"/>
+      <c r="BU20" s="4"/>
+      <c r="BV20" s="4"/>
+      <c r="BW20" s="4"/>
+      <c r="BX20" s="4"/>
+      <c r="BY20" s="4"/>
+      <c r="BZ20" s="4"/>
+      <c r="CA20" s="4"/>
     </row>
-    <row r="21" spans="1:109">
-[...5 lines deleted...]
-      </c>
+    <row r="21" spans="1:79">
+      <c r="A21" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+      <c r="P21" s="2"/>
+      <c r="Q21" s="2"/>
+      <c r="R21" s="2"/>
+      <c r="S21" s="2"/>
+      <c r="T21" s="2"/>
+      <c r="U21" s="2"/>
+      <c r="V21" s="2"/>
+      <c r="W21" s="2"/>
+      <c r="X21" s="2"/>
+      <c r="Y21" s="2"/>
+      <c r="Z21" s="2"/>
+      <c r="AA21" s="2"/>
+      <c r="AB21" s="2"/>
+      <c r="AC21" s="2"/>
+      <c r="AD21" s="2"/>
+      <c r="AE21" s="2"/>
+      <c r="AF21" s="2"/>
+      <c r="AG21" s="2"/>
+      <c r="AH21" s="2"/>
+      <c r="AI21" s="2"/>
+      <c r="AJ21" s="2"/>
+      <c r="AK21" s="2"/>
+      <c r="AL21" s="2"/>
+      <c r="AM21" s="2"/>
+      <c r="AN21" s="2"/>
+      <c r="AO21" s="2"/>
+      <c r="AP21" s="2"/>
+      <c r="AQ21" s="2"/>
+      <c r="AR21" s="2"/>
+      <c r="AS21" s="2"/>
+      <c r="AT21" s="2"/>
+      <c r="AU21" s="2"/>
+      <c r="AV21" s="2"/>
+      <c r="AW21" s="2"/>
+      <c r="AX21" s="2"/>
+      <c r="AY21" s="2"/>
+      <c r="AZ21" s="2"/>
+      <c r="BA21" s="2"/>
+      <c r="BB21" s="2"/>
+      <c r="BC21" s="2"/>
+      <c r="BD21" s="2"/>
+      <c r="BE21" s="2"/>
+      <c r="BF21" s="2"/>
+      <c r="BG21" s="2"/>
+      <c r="BH21" s="2"/>
+      <c r="BI21" s="2"/>
+      <c r="BJ21" s="2"/>
+      <c r="BK21" s="2"/>
+      <c r="BL21" s="2"/>
+      <c r="BM21" s="2"/>
+      <c r="BN21" s="2"/>
+      <c r="BO21" s="2"/>
+      <c r="BP21" s="2"/>
+      <c r="BQ21" s="2"/>
+      <c r="BR21" s="2"/>
+      <c r="BS21" s="2"/>
+      <c r="BT21" s="2"/>
+      <c r="BU21" s="2"/>
+      <c r="BV21" s="2"/>
+      <c r="BW21" s="2"/>
+      <c r="BX21" s="2"/>
+      <c r="BY21" s="2"/>
+      <c r="BZ21" s="2"/>
+      <c r="CA21" s="2"/>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:79">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>96</v>
       </c>
       <c r="B22" t="s">
-        <v>132</v>
+        <v>97</v>
       </c>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:79">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
-        <v>135</v>
+        <v>99</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:79">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
-        <v>137</v>
+        <v>101</v>
       </c>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:79">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>102</v>
       </c>
       <c r="B25" t="s">
-        <v>137</v>
+        <v>103</v>
       </c>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:79">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="B26" t="s">
-        <v>124</v>
+        <v>105</v>
       </c>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:79">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>106</v>
       </c>
       <c r="B27" t="s">
-        <v>132</v>
+        <v>105</v>
       </c>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:79">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
     </row>
-    <row r="30" spans="1:109">
-[...110 lines deleted...]
-      <c r="DE30" s="1"/>
+    <row r="29" spans="1:79">
+      <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" t="s">
+        <v>110</v>
+      </c>
     </row>
-    <row r="31" spans="1:109">
+    <row r="30" spans="1:79">
+      <c r="A30" t="s">
+        <v>111</v>
+      </c>
+      <c r="B30" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="31" spans="1:79">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>112</v>
+      </c>
+      <c r="B31" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="32" spans="1:79">
+      <c r="A32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="33" spans="1:79">
+      <c r="A33" t="s">
+        <v>114</v>
+      </c>
+      <c r="B33" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="35" spans="1:79">
+      <c r="A35" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B35" s="1"/>
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1"/>
+      <c r="G35" s="1"/>
+      <c r="H35" s="1"/>
+      <c r="I35" s="1"/>
+      <c r="J35" s="1"/>
+      <c r="K35" s="1"/>
+      <c r="L35" s="1"/>
+      <c r="M35" s="1"/>
+      <c r="N35" s="1"/>
+      <c r="O35" s="1"/>
+      <c r="P35" s="1"/>
+      <c r="Q35" s="1"/>
+      <c r="R35" s="1"/>
+      <c r="S35" s="1"/>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+      <c r="X35" s="1"/>
+      <c r="Y35" s="1"/>
+      <c r="Z35" s="1"/>
+      <c r="AA35" s="1"/>
+      <c r="AB35" s="1"/>
+      <c r="AC35" s="1"/>
+      <c r="AD35" s="1"/>
+      <c r="AE35" s="1"/>
+      <c r="AF35" s="1"/>
+      <c r="AG35" s="1"/>
+      <c r="AH35" s="1"/>
+      <c r="AI35" s="1"/>
+      <c r="AJ35" s="1"/>
+      <c r="AK35" s="1"/>
+      <c r="AL35" s="1"/>
+      <c r="AM35" s="1"/>
+      <c r="AN35" s="1"/>
+      <c r="AO35" s="1"/>
+      <c r="AP35" s="1"/>
+      <c r="AQ35" s="1"/>
+      <c r="AR35" s="1"/>
+      <c r="AS35" s="1"/>
+      <c r="AT35" s="1"/>
+      <c r="AU35" s="1"/>
+      <c r="AV35" s="1"/>
+      <c r="AW35" s="1"/>
+      <c r="AX35" s="1"/>
+      <c r="AY35" s="1"/>
+      <c r="AZ35" s="1"/>
+      <c r="BA35" s="1"/>
+      <c r="BB35" s="1"/>
+      <c r="BC35" s="1"/>
+      <c r="BD35" s="1"/>
+      <c r="BE35" s="1"/>
+      <c r="BF35" s="1"/>
+      <c r="BG35" s="1"/>
+      <c r="BH35" s="1"/>
+      <c r="BI35" s="1"/>
+      <c r="BJ35" s="1"/>
+      <c r="BK35" s="1"/>
+      <c r="BL35" s="1"/>
+      <c r="BM35" s="1"/>
+      <c r="BN35" s="1"/>
+      <c r="BO35" s="1"/>
+      <c r="BP35" s="1"/>
+      <c r="BQ35" s="1"/>
+      <c r="BR35" s="1"/>
+      <c r="BS35" s="1"/>
+      <c r="BT35" s="1"/>
+      <c r="BU35" s="1"/>
+      <c r="BV35" s="1"/>
+      <c r="BW35" s="1"/>
+      <c r="BX35" s="1"/>
+      <c r="BY35" s="1"/>
+      <c r="BZ35" s="1"/>
+      <c r="CA35" s="1"/>
+    </row>
+    <row r="36" spans="1:79">
+      <c r="A36" t="s">
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A31:DE31"/>
+    <mergeCell ref="A36:CA36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>