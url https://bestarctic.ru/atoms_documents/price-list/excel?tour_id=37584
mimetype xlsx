--- v4 (2026-07-15)
+++ v5 (2026-08-29)
@@ -12,186 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="37584-kamchatka-letnij-ek..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
-[...134 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>29.08.2026</t>
   </si>
   <si>
     <t>30.08.2026</t>
   </si>
   <si>
     <t>31.08.2026</t>
   </si>
   <si>
     <t>01.09.2026</t>
   </si>
   <si>
     <t>02.09.2026</t>
   </si>
   <si>
     <t>03.09.2026</t>
   </si>
   <si>
     <t>04.09.2026</t>
   </si>
   <si>
     <t>05.09.2026</t>
   </si>
   <si>
@@ -251,98 +116,83 @@
   <si>
     <t>24.09.2026</t>
   </si>
   <si>
     <t>25.09.2026</t>
   </si>
   <si>
     <t>26.09.2026</t>
   </si>
   <si>
     <t>27.09.2026</t>
   </si>
   <si>
     <t>28.09.2026</t>
   </si>
   <si>
     <t>29.09.2026</t>
   </si>
   <si>
     <t>30.09.2026</t>
   </si>
   <si>
     <t>Лагуна</t>
   </si>
   <si>
-    <t>2х-местный (Голубое озеро, Глазастик, Форест, Гостевой дом Стандарт)</t>
+    <t xml:space="preserve">Двухместный номер в гостиничном корпусе / гостевом доме «Глазастик» / гостевом доме «Лесной» / гостевом доме «Стандарт» </t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
     <t>160000 RUB</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
     <t>120000 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
     <t>210000 RUB</t>
   </si>
   <si>
-    <t>Apart «Family Room»</t>
+    <t>Семейный (Вилладж)</t>
   </si>
   <si>
     <t>202000 RUB</t>
   </si>
   <si>
     <t>130000 RUB</t>
   </si>
   <si>
     <t>300000 RUB</t>
   </si>
   <si>
-    <t>2х-местный (Apart Lodge)</t>
-[...13 lines deleted...]
-  <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Камчатский welcom сэт</t>
   </si>
   <si>
     <t>7000 RUB</t>
   </si>
   <si>
     <t>Страхование «Активный отдых»</t>
   </si>
   <si>
     <t>200 RUB</t>
   </si>
   <si>
     <t>полис страхования "Активный отдых + отмена поездки", Альфастрахование</t>
   </si>
   <si>
     <t>20000 RUB</t>
   </si>
   <si>
     <t>Замена обеда на крабовый пикник, цена с человека</t>
   </si>
   <si>
     <t>2500 RUB</t>
@@ -365,51 +215,51 @@
   <si>
     <t>доп сутки гостевой дом "Глазастик"</t>
   </si>
   <si>
     <t>24840 RUB</t>
   </si>
   <si>
     <t>Доп. ночь 2х-местный (Форест)</t>
   </si>
   <si>
     <t>Замена морской прогулки с маршрута до острова Старичков (5 часов) до Бухты Русской (10 часов)</t>
   </si>
   <si>
     <t>термальный SPA в спа-отеле Лагуна 4*</t>
   </si>
   <si>
     <t>Трансфер на Халактырский пляж в день прилета/обратного вылета</t>
   </si>
   <si>
     <t>10000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 15.07.2026 12:15, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 29.08.2026 20:57, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -751,140 +601,95 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA36"/>
+  <dimension ref="A1:AH27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A35" sqref="A35:CA35"/>
+      <selection activeCell="A26" sqref="A26:AH26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="110.830078" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="142.679443" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-[...43 lines deleted...]
-    <col min="79" max="79" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79">
+    <row r="1" spans="1:34">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
@@ -941,3746 +746,1006 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AD1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="AE1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="AF1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="AG1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="AH1" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="AI1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:34">
+      <c r="A2" s="2" t="s">
         <v>33</v>
-      </c>
-[...135 lines deleted...]
-        <v>78</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
       <c r="AE2" s="2"/>
       <c r="AF2" s="2"/>
       <c r="AG2" s="2"/>
       <c r="AH2" s="2"/>
-      <c r="AI2" s="2"/>
-[...45 lines deleted...]
-    <row r="3" spans="1:79">
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" s="3" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
-      <c r="AI3" s="3"/>
-[...45 lines deleted...]
-    <row r="4" spans="1:79">
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="B4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="D4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="E4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="F4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="G4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="H4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="J4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="K4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="L4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="M4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="O4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="P4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="Q4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="R4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="S4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="T4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="U4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="V4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="W4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="X4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="Y4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="Z4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="AA4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="AB4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="AC4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="AD4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="AE4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="AF4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="AG4" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="AH4" t="s">
-        <v>81</v>
-[...137 lines deleted...]
-    <row r="5" spans="1:79">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="B5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="C5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="E5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="G5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="H5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="I5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="J5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="K5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="L5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="M5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="N5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="O5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="P5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="Q5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="R5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="S5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="T5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="U5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="V5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="W5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="X5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="Y5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="Z5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="AA5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="AB5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="AC5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="AD5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="AE5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="AF5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="AG5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="AH5" t="s">
-        <v>83</v>
-[...137 lines deleted...]
-    <row r="6" spans="1:79">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>84</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="D6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="E6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="F6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="G6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="H6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="I6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="J6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="K6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="L6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="M6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="N6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="O6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="P6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="Q6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="R6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="S6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="T6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="U6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="V6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="W6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="X6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="Y6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="Z6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="AA6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="AB6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="AC6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="AD6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="AE6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="AF6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="AG6" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="AH6" t="s">
-        <v>85</v>
-[...137 lines deleted...]
-    <row r="7" spans="1:79">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" s="3" t="s">
-        <v>86</v>
+        <v>41</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
       <c r="W7" s="3"/>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
       <c r="Z7" s="3"/>
       <c r="AA7" s="3"/>
       <c r="AB7" s="3"/>
       <c r="AC7" s="3"/>
       <c r="AD7" s="3"/>
       <c r="AE7" s="3"/>
       <c r="AF7" s="3"/>
       <c r="AG7" s="3"/>
       <c r="AH7" s="3"/>
-      <c r="AI7" s="3"/>
-[...45 lines deleted...]
-    <row r="8" spans="1:79">
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="C8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="E8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="F8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="I8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="J8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="K8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="L8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="M8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="N8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="O8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="P8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="Q8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="R8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="S8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="T8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="U8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="V8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="W8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="X8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="Y8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="Z8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="AA8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="AB8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="AC8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="AD8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="AE8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="AF8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="AG8" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="AH8" t="s">
-        <v>87</v>
-[...137 lines deleted...]
-    <row r="9" spans="1:79">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="B9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="E9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="G9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="I9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="J9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="K9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="L9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="M9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="N9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="O9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="P9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="Q9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="R9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="S9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="T9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="U9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="V9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="W9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="X9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="Y9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="Z9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="AA9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="AB9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="AC9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="AD9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="AE9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="AF9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="AG9" t="s">
-        <v>88</v>
+        <v>43</v>
       </c>
       <c r="AH9" t="s">
-        <v>88</v>
-[...137 lines deleted...]
-    <row r="10" spans="1:79">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="E10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="F10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="G10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="H10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="I10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="J10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="K10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="L10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="M10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="N10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="O10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="P10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="Q10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="R10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="S10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="T10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="U10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="V10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="W10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="X10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="Y10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="Z10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="AA10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="AB10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="AC10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="AD10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="AE10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="AF10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="AG10" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="AH10" t="s">
-        <v>89</v>
-[...459 lines deleted...]
-    <row r="13" spans="1:79">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
+      <c r="A11" s="4"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="4"/>
+      <c r="F11" s="4"/>
+      <c r="G11" s="4"/>
+      <c r="H11" s="4"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+      <c r="K11" s="4"/>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4"/>
+      <c r="N11" s="4"/>
+      <c r="O11" s="4"/>
+      <c r="P11" s="4"/>
+      <c r="Q11" s="4"/>
+      <c r="R11" s="4"/>
+      <c r="S11" s="4"/>
+      <c r="T11" s="4"/>
+      <c r="U11" s="4"/>
+      <c r="V11" s="4"/>
+      <c r="W11" s="4"/>
+      <c r="X11" s="4"/>
+      <c r="Y11" s="4"/>
+      <c r="Z11" s="4"/>
+      <c r="AA11" s="4"/>
+      <c r="AB11" s="4"/>
+      <c r="AC11" s="4"/>
+      <c r="AD11" s="4"/>
+      <c r="AE11" s="4"/>
+      <c r="AF11" s="4"/>
+      <c r="AG11" s="4"/>
+      <c r="AH11" s="4"/>
+    </row>
+    <row r="12" spans="1:34">
+      <c r="A12" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="2"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
+      <c r="L12" s="2"/>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2"/>
+      <c r="O12" s="2"/>
+      <c r="P12" s="2"/>
+      <c r="Q12" s="2"/>
+      <c r="R12" s="2"/>
+      <c r="S12" s="2"/>
+      <c r="T12" s="2"/>
+      <c r="U12" s="2"/>
+      <c r="V12" s="2"/>
+      <c r="W12" s="2"/>
+      <c r="X12" s="2"/>
+      <c r="Y12" s="2"/>
+      <c r="Z12" s="2"/>
+      <c r="AA12" s="2"/>
+      <c r="AB12" s="2"/>
+      <c r="AC12" s="2"/>
+      <c r="AD12" s="2"/>
+      <c r="AE12" s="2"/>
+      <c r="AF12" s="2"/>
+      <c r="AG12" s="2"/>
+      <c r="AH12" s="2"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>82</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>91</v>
-[...233 lines deleted...]
-    <row r="14" spans="1:79">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="B14" t="s">
-        <v>91</v>
-[...480 lines deleted...]
-    <row r="18" spans="1:79">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
+      <c r="A15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
+      <c r="A16" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34">
+      <c r="A17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="B18" t="s">
-        <v>91</v>
-[...233 lines deleted...]
-    <row r="19" spans="1:79">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>57</v>
       </c>
       <c r="B19" t="s">
-        <v>91</v>
-[...397 lines deleted...]
-    <row r="22" spans="1:79">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34">
+      <c r="A20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
+      <c r="A21" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="B22" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:79">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="B23" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:79">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>64</v>
       </c>
       <c r="B24" t="s">
-        <v>101</v>
-[...18 lines deleted...]
-    <row r="27" spans="1:79">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
+      <c r="A26" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1"/>
+      <c r="G26" s="1"/>
+      <c r="H26" s="1"/>
+      <c r="I26" s="1"/>
+      <c r="J26" s="1"/>
+      <c r="K26" s="1"/>
+      <c r="L26" s="1"/>
+      <c r="M26" s="1"/>
+      <c r="N26" s="1"/>
+      <c r="O26" s="1"/>
+      <c r="P26" s="1"/>
+      <c r="Q26" s="1"/>
+      <c r="R26" s="1"/>
+      <c r="S26" s="1"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+      <c r="X26" s="1"/>
+      <c r="Y26" s="1"/>
+      <c r="Z26" s="1"/>
+      <c r="AA26" s="1"/>
+      <c r="AB26" s="1"/>
+      <c r="AC26" s="1"/>
+      <c r="AD26" s="1"/>
+      <c r="AE26" s="1"/>
+      <c r="AF26" s="1"/>
+      <c r="AG26" s="1"/>
+      <c r="AH26" s="1"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>106</v>
-[...138 lines deleted...]
-        <v>117</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A36:CA36"/>
+    <mergeCell ref="A27:AH27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>