--- v3 (2026-03-20)
+++ v4 (2026-05-04)
@@ -128,51 +128,51 @@
   <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Посещение музея Вулканариум во время обзорной экскурсии</t>
   </si>
   <si>
     <t>1500 RUB</t>
   </si>
   <si>
     <t>Аренда удочки во время сплава</t>
   </si>
   <si>
     <t>0 RUB</t>
   </si>
   <si>
     <t>Аренда забродных сапог</t>
   </si>
   <si>
     <t>Аренда трекинговых палок</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 20.03.2026 06:50, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 04.05.2026 19:22, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>