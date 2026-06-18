--- v4 (2026-05-04)
+++ v5 (2026-06-18)
@@ -128,51 +128,51 @@
   <si>
     <t>Дополнительные услуги</t>
   </si>
   <si>
     <t>Посещение музея Вулканариум во время обзорной экскурсии</t>
   </si>
   <si>
     <t>1500 RUB</t>
   </si>
   <si>
     <t>Аренда удочки во время сплава</t>
   </si>
   <si>
     <t>0 RUB</t>
   </si>
   <si>
     <t>Аренда забродных сапог</t>
   </si>
   <si>
     <t>Аренда трекинговых палок</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 04.05.2026 19:22, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 19.06.2026 02:59, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>