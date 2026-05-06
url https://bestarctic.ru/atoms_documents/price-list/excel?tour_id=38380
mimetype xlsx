--- v2 (2026-02-28)
+++ v3 (2026-05-06)
@@ -12,221 +12,635 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="38380-zimnyaya-skazka-kam..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
   <si>
-    <t>28.02.2026</t>
+    <t>01.12.2026</t>
+  </si>
+  <si>
+    <t>02.12.2026</t>
+  </si>
+  <si>
+    <t>03.12.2026</t>
+  </si>
+  <si>
+    <t>04.12.2026</t>
+  </si>
+  <si>
+    <t>05.12.2026</t>
+  </si>
+  <si>
+    <t>06.12.2026</t>
+  </si>
+  <si>
+    <t>07.12.2026</t>
+  </si>
+  <si>
+    <t>08.12.2026</t>
+  </si>
+  <si>
+    <t>09.12.2026</t>
+  </si>
+  <si>
+    <t>10.12.2026</t>
+  </si>
+  <si>
+    <t>11.12.2026</t>
+  </si>
+  <si>
+    <t>12.12.2026</t>
+  </si>
+  <si>
+    <t>13.12.2026</t>
+  </si>
+  <si>
+    <t>14.12.2026</t>
+  </si>
+  <si>
+    <t>15.12.2026</t>
+  </si>
+  <si>
+    <t>16.12.2026</t>
+  </si>
+  <si>
+    <t>17.12.2026</t>
+  </si>
+  <si>
+    <t>18.12.2026</t>
+  </si>
+  <si>
+    <t>19.12.2026</t>
+  </si>
+  <si>
+    <t>20.12.2026</t>
+  </si>
+  <si>
+    <t>21.12.2026</t>
+  </si>
+  <si>
+    <t>22.12.2026</t>
+  </si>
+  <si>
+    <t>23.12.2026</t>
+  </si>
+  <si>
+    <t>24.12.2026</t>
+  </si>
+  <si>
+    <t>09.01.2027</t>
+  </si>
+  <si>
+    <t>10.01.2027</t>
+  </si>
+  <si>
+    <t>11.01.2027</t>
+  </si>
+  <si>
+    <t>12.01.2027</t>
+  </si>
+  <si>
+    <t>13.01.2027</t>
+  </si>
+  <si>
+    <t>14.01.2027</t>
+  </si>
+  <si>
+    <t>15.01.2027</t>
+  </si>
+  <si>
+    <t>16.01.2027</t>
+  </si>
+  <si>
+    <t>17.01.2027</t>
+  </si>
+  <si>
+    <t>18.01.2027</t>
+  </si>
+  <si>
+    <t>19.01.2027</t>
+  </si>
+  <si>
+    <t>20.01.2027</t>
+  </si>
+  <si>
+    <t>21.01.2027</t>
+  </si>
+  <si>
+    <t>22.01.2027</t>
+  </si>
+  <si>
+    <t>23.01.2027</t>
+  </si>
+  <si>
+    <t>24.01.2027</t>
+  </si>
+  <si>
+    <t>25.01.2027</t>
+  </si>
+  <si>
+    <t>26.01.2027</t>
+  </si>
+  <si>
+    <t>27.01.2027</t>
+  </si>
+  <si>
+    <t>28.01.2027</t>
+  </si>
+  <si>
+    <t>29.01.2027</t>
+  </si>
+  <si>
+    <t>30.01.2027</t>
+  </si>
+  <si>
+    <t>31.01.2027</t>
+  </si>
+  <si>
+    <t>01.02.2027</t>
+  </si>
+  <si>
+    <t>02.02.2027</t>
+  </si>
+  <si>
+    <t>03.02.2027</t>
+  </si>
+  <si>
+    <t>04.02.2027</t>
+  </si>
+  <si>
+    <t>05.02.2027</t>
+  </si>
+  <si>
+    <t>06.02.2027</t>
+  </si>
+  <si>
+    <t>07.02.2027</t>
+  </si>
+  <si>
+    <t>08.02.2027</t>
+  </si>
+  <si>
+    <t>09.02.2027</t>
+  </si>
+  <si>
+    <t>10.02.2027</t>
+  </si>
+  <si>
+    <t>11.02.2027</t>
+  </si>
+  <si>
+    <t>12.02.2027</t>
+  </si>
+  <si>
+    <t>13.02.2027</t>
+  </si>
+  <si>
+    <t>14.02.2027</t>
+  </si>
+  <si>
+    <t>15.02.2027</t>
+  </si>
+  <si>
+    <t>16.02.2027</t>
+  </si>
+  <si>
+    <t>17.02.2027</t>
+  </si>
+  <si>
+    <t>18.02.2027</t>
+  </si>
+  <si>
+    <t>19.02.2027</t>
+  </si>
+  <si>
+    <t>20.02.2027</t>
+  </si>
+  <si>
+    <t>21.02.2027</t>
+  </si>
+  <si>
+    <t>22.02.2027</t>
+  </si>
+  <si>
+    <t>23.02.2027</t>
+  </si>
+  <si>
+    <t>24.02.2027</t>
+  </si>
+  <si>
+    <t>25.02.2027</t>
+  </si>
+  <si>
+    <t>26.02.2027</t>
+  </si>
+  <si>
+    <t>27.02.2027</t>
+  </si>
+  <si>
+    <t>28.02.2027</t>
+  </si>
+  <si>
+    <t>01.03.2027</t>
+  </si>
+  <si>
+    <t>02.03.2027</t>
+  </si>
+  <si>
+    <t>03.03.2027</t>
+  </si>
+  <si>
+    <t>04.03.2027</t>
+  </si>
+  <si>
+    <t>05.03.2027</t>
+  </si>
+  <si>
+    <t>06.03.2027</t>
+  </si>
+  <si>
+    <t>07.03.2027</t>
+  </si>
+  <si>
+    <t>08.03.2027</t>
+  </si>
+  <si>
+    <t>09.03.2027</t>
+  </si>
+  <si>
+    <t>10.03.2027</t>
+  </si>
+  <si>
+    <t>11.03.2027</t>
+  </si>
+  <si>
+    <t>12.03.2027</t>
+  </si>
+  <si>
+    <t>13.03.2027</t>
+  </si>
+  <si>
+    <t>14.03.2027</t>
+  </si>
+  <si>
+    <t>15.03.2027</t>
+  </si>
+  <si>
+    <t>16.03.2027</t>
+  </si>
+  <si>
+    <t>17.03.2027</t>
+  </si>
+  <si>
+    <t>18.03.2027</t>
+  </si>
+  <si>
+    <t>19.03.2027</t>
+  </si>
+  <si>
+    <t>20.03.2027</t>
+  </si>
+  <si>
+    <t>21.03.2027</t>
+  </si>
+  <si>
+    <t>22.03.2027</t>
+  </si>
+  <si>
+    <t>23.03.2027</t>
+  </si>
+  <si>
+    <t>24.03.2027</t>
+  </si>
+  <si>
+    <t>25.03.2027</t>
+  </si>
+  <si>
+    <t>26.03.2027</t>
+  </si>
+  <si>
+    <t>27.03.2027</t>
+  </si>
+  <si>
+    <t>28.03.2027</t>
+  </si>
+  <si>
+    <t>29.03.2027</t>
+  </si>
+  <si>
+    <t>30.03.2027</t>
+  </si>
+  <si>
+    <t>31.03.2027</t>
+  </si>
+  <si>
+    <t>01.04.2027</t>
+  </si>
+  <si>
+    <t>02.04.2027</t>
+  </si>
+  <si>
+    <t>03.04.2027</t>
+  </si>
+  <si>
+    <t>04.04.2027</t>
+  </si>
+  <si>
+    <t>05.04.2027</t>
+  </si>
+  <si>
+    <t>06.04.2027</t>
+  </si>
+  <si>
+    <t>07.04.2027</t>
+  </si>
+  <si>
+    <t>08.04.2027</t>
+  </si>
+  <si>
+    <t>09.04.2027</t>
+  </si>
+  <si>
+    <t>10.04.2027</t>
+  </si>
+  <si>
+    <t>11.04.2027</t>
+  </si>
+  <si>
+    <t>12.04.2027</t>
+  </si>
+  <si>
+    <t>13.04.2027</t>
+  </si>
+  <si>
+    <t>14.04.2027</t>
+  </si>
+  <si>
+    <t>15.04.2027</t>
+  </si>
+  <si>
+    <t>16.04.2027</t>
+  </si>
+  <si>
+    <t>17.04.2027</t>
+  </si>
+  <si>
+    <t>18.04.2027</t>
+  </si>
+  <si>
+    <t>19.04.2027</t>
+  </si>
+  <si>
+    <t>20.04.2027</t>
+  </si>
+  <si>
+    <t>21.04.2027</t>
+  </si>
+  <si>
+    <t>22.04.2027</t>
+  </si>
+  <si>
+    <t>23.04.2027</t>
+  </si>
+  <si>
+    <t>24.04.2027</t>
+  </si>
+  <si>
+    <t>25.04.2027</t>
+  </si>
+  <si>
+    <t>26.04.2027</t>
+  </si>
+  <si>
+    <t>27.04.2027</t>
+  </si>
+  <si>
+    <t>28.04.2027</t>
+  </si>
+  <si>
+    <t>29.04.2027</t>
+  </si>
+  <si>
+    <t>30.04.2027</t>
   </si>
   <si>
     <t>Гостиничный комплекс "Спутник"</t>
   </si>
   <si>
     <t>двухместный стандарт</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
-    <t>162000 RUB</t>
+    <t>170000 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
     <t>190000 RUB</t>
   </si>
   <si>
     <t>Ребёнок 4—12 лет на основном месте</t>
   </si>
   <si>
-    <t>145800 RUB</t>
+    <t>153000 RUB</t>
   </si>
   <si>
     <t>Ребёнок 4—12 лет на дополнительном месте</t>
   </si>
   <si>
-    <t>137700 RUB</t>
+    <t>139000 RUB</t>
   </si>
   <si>
     <t>Ребёнок 13—14 лет на дополнительном месте</t>
   </si>
   <si>
+    <t>145000 RUB</t>
+  </si>
+  <si>
     <t>люкс</t>
   </si>
   <si>
-    <t>197000 RUB</t>
+    <t>220000 RUB</t>
   </si>
   <si>
-    <t>267000 RUB</t>
+    <t>290000 RUB</t>
   </si>
   <si>
-    <t>177300 RUB</t>
+    <t>198000 RUB</t>
   </si>
   <si>
-    <t>157600 RUB</t>
+    <t>176000 RUB</t>
+  </si>
+  <si>
+    <t>180000 RUB</t>
   </si>
   <si>
     <t>ГК "Спутник" (корпус Спутник-Камчатка)</t>
   </si>
   <si>
-    <t>149000 RUB</t>
+    <t>156000 RUB</t>
   </si>
   <si>
-    <t>177000 RUB</t>
+    <t>205000 RUB</t>
   </si>
   <si>
-    <t>134100 RUB</t>
+    <t>140000 RUB</t>
   </si>
   <si>
-    <t>119200 RUB</t>
+    <t>125000 RUB</t>
+  </si>
+  <si>
+    <t>129000 RUB</t>
   </si>
   <si>
     <t>Русский двор</t>
   </si>
   <si>
     <t>Супериор дабл/твин</t>
   </si>
   <si>
-    <t>141000 RUB</t>
+    <t>146000 RUB</t>
   </si>
   <si>
-    <t>176000 RUB</t>
+    <t>181000 RUB</t>
   </si>
   <si>
-    <t>126900 RUB</t>
+    <t>131000 RUB</t>
   </si>
   <si>
-    <t>112800 RUB</t>
+    <t>117000 RUB</t>
   </si>
   <si>
     <t>Авача</t>
   </si>
   <si>
     <t>одноместный стандарт</t>
   </si>
   <si>
-    <t>169000 RUB</t>
+    <t>174000 RUB</t>
   </si>
   <si>
     <t>Арсеньев</t>
   </si>
   <si>
     <t>База отдыха "Кречет"</t>
   </si>
   <si>
-    <t>125000 RUB</t>
+    <t>141000 RUB</t>
   </si>
   <si>
-    <t>149500 RUB</t>
+    <t>159000 RUB</t>
   </si>
   <si>
-    <t>112500 RUB</t>
-[...5 lines deleted...]
-    <t>0 RUB</t>
+    <t>126000 RUB</t>
   </si>
   <si>
     <t>семейный</t>
   </si>
   <si>
-    <t>100000 RUB</t>
+    <t>112000 RUB</t>
   </si>
   <si>
     <t>Ребёнок 13—17 лет на дополнительном месте</t>
   </si>
   <si>
     <t>Квартира</t>
   </si>
   <si>
     <t>квартира</t>
   </si>
   <si>
-    <t>108000 RUB</t>
+    <t>114000 RUB</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
-    <t>115000 RUB</t>
+    <t>124000 RUB</t>
   </si>
   <si>
-    <t>97200 RUB</t>
+    <t>102000 RUB</t>
   </si>
   <si>
-    <t>86400 RUB</t>
+    <t>91000 RUB</t>
   </si>
   <si>
     <t>База отдыха "Антариус"</t>
   </si>
   <si>
-    <t>137000 RUB</t>
+    <t>144000 RUB</t>
   </si>
   <si>
-    <t>161500 RUB</t>
+    <t>172000 RUB</t>
   </si>
   <si>
-    <t>123300 RUB</t>
+    <t>130000 RUB</t>
   </si>
   <si>
-    <t>109600 RUB</t>
+    <t>115000 RUB</t>
   </si>
   <si>
     <t>Лагуна</t>
   </si>
   <si>
-    <t>168500 RUB</t>
+    <t>149000 RUB</t>
+  </si>
+  <si>
+    <t>134000 RUB</t>
+  </si>
+  <si>
+    <t>119000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 28.02.2026 14:50, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 06.05.2026 17:40, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -568,639 +982,24796 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B83"/>
+  <dimension ref="A1:EG82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A82" sqref="A82:B82"/>
+      <selection activeCell="A81" sqref="A81:EG81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="61" max="61" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="76" max="76" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="77" max="77" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="79" max="79" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="82" max="82" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="83" max="83" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="84" max="84" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="85" max="85" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="86" max="86" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="87" max="87" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="88" max="88" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="89" max="89" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="90" max="90" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="91" max="91" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="92" max="92" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="93" max="93" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="94" max="94" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="95" max="95" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="96" max="96" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="97" max="97" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="98" max="98" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="99" max="99" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="100" max="100" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="101" max="101" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="102" max="102" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="103" max="103" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="104" max="104" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="105" max="105" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="107" max="107" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="108" max="108" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="109" max="109" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="110" max="110" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="111" max="111" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="112" max="112" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="113" max="113" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="115" max="115" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="116" max="116" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="117" max="117" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="118" max="118" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="119" max="119" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="120" max="120" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="121" max="121" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="122" max="122" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="123" max="123" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="124" max="124" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="125" max="125" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="126" max="126" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="127" max="127" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="128" max="128" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="129" max="129" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="131" max="131" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="132" max="132" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="133" max="133" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="134" max="134" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="135" max="135" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="136" max="136" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="137" max="137" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:137">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
+      <c r="C1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z1" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AB1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AD1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE1" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF1" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AG1" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AH1" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="AI1" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="AJ1" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="AK1" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AL1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AM1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AN1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AO1" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AP1" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AQ1" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AR1" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AS1" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AT1" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AU1" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AV1" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AW1" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AX1" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="AY1" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="AZ1" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="BA1" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="BB1" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="BC1" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="BD1" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="BE1" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="BF1" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="BG1" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="BH1" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="BI1" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="BJ1" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="BK1" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="BL1" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="BM1" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="BN1" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="BO1" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="BP1" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="BQ1" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="BR1" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="BS1" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="BT1" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="BU1" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="BV1" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="BW1" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="BX1" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="BY1" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="BZ1" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="CA1" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="CB1" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="CC1" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="CD1" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="CE1" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="CF1" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="CG1" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="CH1" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="CI1" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="CJ1" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="CK1" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="CL1" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="CM1" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="CN1" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="CO1" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="CP1" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="CQ1" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="CR1" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="CS1" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="CT1" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="CU1" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="CV1" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="CW1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="CX1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="CY1" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="CZ1" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="DA1" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="DB1" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="DC1" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="DD1" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="DE1" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="DF1" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="DG1" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="DH1" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="DI1" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="DJ1" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="DK1" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="DL1" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="DM1" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="DN1" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="DO1" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="DP1" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="DQ1" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="DR1" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="DS1" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="DT1" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="DU1" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="DV1" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="DW1" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="DX1" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="DY1" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="DZ1" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="EA1" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="EB1" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="EC1" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="ED1" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="EE1" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="EF1" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="EG1" s="1" t="s">
+        <v>135</v>
+      </c>
     </row>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:137">
       <c r="A2" s="2" t="s">
-        <v>1</v>
+        <v>136</v>
       </c>
       <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="2"/>
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+      <c r="AE2" s="2"/>
+      <c r="AF2" s="2"/>
+      <c r="AG2" s="2"/>
+      <c r="AH2" s="2"/>
+      <c r="AI2" s="2"/>
+      <c r="AJ2" s="2"/>
+      <c r="AK2" s="2"/>
+      <c r="AL2" s="2"/>
+      <c r="AM2" s="2"/>
+      <c r="AN2" s="2"/>
+      <c r="AO2" s="2"/>
+      <c r="AP2" s="2"/>
+      <c r="AQ2" s="2"/>
+      <c r="AR2" s="2"/>
+      <c r="AS2" s="2"/>
+      <c r="AT2" s="2"/>
+      <c r="AU2" s="2"/>
+      <c r="AV2" s="2"/>
+      <c r="AW2" s="2"/>
+      <c r="AX2" s="2"/>
+      <c r="AY2" s="2"/>
+      <c r="AZ2" s="2"/>
+      <c r="BA2" s="2"/>
+      <c r="BB2" s="2"/>
+      <c r="BC2" s="2"/>
+      <c r="BD2" s="2"/>
+      <c r="BE2" s="2"/>
+      <c r="BF2" s="2"/>
+      <c r="BG2" s="2"/>
+      <c r="BH2" s="2"/>
+      <c r="BI2" s="2"/>
+      <c r="BJ2" s="2"/>
+      <c r="BK2" s="2"/>
+      <c r="BL2" s="2"/>
+      <c r="BM2" s="2"/>
+      <c r="BN2" s="2"/>
+      <c r="BO2" s="2"/>
+      <c r="BP2" s="2"/>
+      <c r="BQ2" s="2"/>
+      <c r="BR2" s="2"/>
+      <c r="BS2" s="2"/>
+      <c r="BT2" s="2"/>
+      <c r="BU2" s="2"/>
+      <c r="BV2" s="2"/>
+      <c r="BW2" s="2"/>
+      <c r="BX2" s="2"/>
+      <c r="BY2" s="2"/>
+      <c r="BZ2" s="2"/>
+      <c r="CA2" s="2"/>
+      <c r="CB2" s="2"/>
+      <c r="CC2" s="2"/>
+      <c r="CD2" s="2"/>
+      <c r="CE2" s="2"/>
+      <c r="CF2" s="2"/>
+      <c r="CG2" s="2"/>
+      <c r="CH2" s="2"/>
+      <c r="CI2" s="2"/>
+      <c r="CJ2" s="2"/>
+      <c r="CK2" s="2"/>
+      <c r="CL2" s="2"/>
+      <c r="CM2" s="2"/>
+      <c r="CN2" s="2"/>
+      <c r="CO2" s="2"/>
+      <c r="CP2" s="2"/>
+      <c r="CQ2" s="2"/>
+      <c r="CR2" s="2"/>
+      <c r="CS2" s="2"/>
+      <c r="CT2" s="2"/>
+      <c r="CU2" s="2"/>
+      <c r="CV2" s="2"/>
+      <c r="CW2" s="2"/>
+      <c r="CX2" s="2"/>
+      <c r="CY2" s="2"/>
+      <c r="CZ2" s="2"/>
+      <c r="DA2" s="2"/>
+      <c r="DB2" s="2"/>
+      <c r="DC2" s="2"/>
+      <c r="DD2" s="2"/>
+      <c r="DE2" s="2"/>
+      <c r="DF2" s="2"/>
+      <c r="DG2" s="2"/>
+      <c r="DH2" s="2"/>
+      <c r="DI2" s="2"/>
+      <c r="DJ2" s="2"/>
+      <c r="DK2" s="2"/>
+      <c r="DL2" s="2"/>
+      <c r="DM2" s="2"/>
+      <c r="DN2" s="2"/>
+      <c r="DO2" s="2"/>
+      <c r="DP2" s="2"/>
+      <c r="DQ2" s="2"/>
+      <c r="DR2" s="2"/>
+      <c r="DS2" s="2"/>
+      <c r="DT2" s="2"/>
+      <c r="DU2" s="2"/>
+      <c r="DV2" s="2"/>
+      <c r="DW2" s="2"/>
+      <c r="DX2" s="2"/>
+      <c r="DY2" s="2"/>
+      <c r="DZ2" s="2"/>
+      <c r="EA2" s="2"/>
+      <c r="EB2" s="2"/>
+      <c r="EC2" s="2"/>
+      <c r="ED2" s="2"/>
+      <c r="EE2" s="2"/>
+      <c r="EF2" s="2"/>
+      <c r="EG2" s="2"/>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:137">
       <c r="A3" s="3" t="s">
-        <v>2</v>
+        <v>137</v>
       </c>
       <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3"/>
+      <c r="Y3" s="3"/>
+      <c r="Z3" s="3"/>
+      <c r="AA3" s="3"/>
+      <c r="AB3" s="3"/>
+      <c r="AC3" s="3"/>
+      <c r="AD3" s="3"/>
+      <c r="AE3" s="3"/>
+      <c r="AF3" s="3"/>
+      <c r="AG3" s="3"/>
+      <c r="AH3" s="3"/>
+      <c r="AI3" s="3"/>
+      <c r="AJ3" s="3"/>
+      <c r="AK3" s="3"/>
+      <c r="AL3" s="3"/>
+      <c r="AM3" s="3"/>
+      <c r="AN3" s="3"/>
+      <c r="AO3" s="3"/>
+      <c r="AP3" s="3"/>
+      <c r="AQ3" s="3"/>
+      <c r="AR3" s="3"/>
+      <c r="AS3" s="3"/>
+      <c r="AT3" s="3"/>
+      <c r="AU3" s="3"/>
+      <c r="AV3" s="3"/>
+      <c r="AW3" s="3"/>
+      <c r="AX3" s="3"/>
+      <c r="AY3" s="3"/>
+      <c r="AZ3" s="3"/>
+      <c r="BA3" s="3"/>
+      <c r="BB3" s="3"/>
+      <c r="BC3" s="3"/>
+      <c r="BD3" s="3"/>
+      <c r="BE3" s="3"/>
+      <c r="BF3" s="3"/>
+      <c r="BG3" s="3"/>
+      <c r="BH3" s="3"/>
+      <c r="BI3" s="3"/>
+      <c r="BJ3" s="3"/>
+      <c r="BK3" s="3"/>
+      <c r="BL3" s="3"/>
+      <c r="BM3" s="3"/>
+      <c r="BN3" s="3"/>
+      <c r="BO3" s="3"/>
+      <c r="BP3" s="3"/>
+      <c r="BQ3" s="3"/>
+      <c r="BR3" s="3"/>
+      <c r="BS3" s="3"/>
+      <c r="BT3" s="3"/>
+      <c r="BU3" s="3"/>
+      <c r="BV3" s="3"/>
+      <c r="BW3" s="3"/>
+      <c r="BX3" s="3"/>
+      <c r="BY3" s="3"/>
+      <c r="BZ3" s="3"/>
+      <c r="CA3" s="3"/>
+      <c r="CB3" s="3"/>
+      <c r="CC3" s="3"/>
+      <c r="CD3" s="3"/>
+      <c r="CE3" s="3"/>
+      <c r="CF3" s="3"/>
+      <c r="CG3" s="3"/>
+      <c r="CH3" s="3"/>
+      <c r="CI3" s="3"/>
+      <c r="CJ3" s="3"/>
+      <c r="CK3" s="3"/>
+      <c r="CL3" s="3"/>
+      <c r="CM3" s="3"/>
+      <c r="CN3" s="3"/>
+      <c r="CO3" s="3"/>
+      <c r="CP3" s="3"/>
+      <c r="CQ3" s="3"/>
+      <c r="CR3" s="3"/>
+      <c r="CS3" s="3"/>
+      <c r="CT3" s="3"/>
+      <c r="CU3" s="3"/>
+      <c r="CV3" s="3"/>
+      <c r="CW3" s="3"/>
+      <c r="CX3" s="3"/>
+      <c r="CY3" s="3"/>
+      <c r="CZ3" s="3"/>
+      <c r="DA3" s="3"/>
+      <c r="DB3" s="3"/>
+      <c r="DC3" s="3"/>
+      <c r="DD3" s="3"/>
+      <c r="DE3" s="3"/>
+      <c r="DF3" s="3"/>
+      <c r="DG3" s="3"/>
+      <c r="DH3" s="3"/>
+      <c r="DI3" s="3"/>
+      <c r="DJ3" s="3"/>
+      <c r="DK3" s="3"/>
+      <c r="DL3" s="3"/>
+      <c r="DM3" s="3"/>
+      <c r="DN3" s="3"/>
+      <c r="DO3" s="3"/>
+      <c r="DP3" s="3"/>
+      <c r="DQ3" s="3"/>
+      <c r="DR3" s="3"/>
+      <c r="DS3" s="3"/>
+      <c r="DT3" s="3"/>
+      <c r="DU3" s="3"/>
+      <c r="DV3" s="3"/>
+      <c r="DW3" s="3"/>
+      <c r="DX3" s="3"/>
+      <c r="DY3" s="3"/>
+      <c r="DZ3" s="3"/>
+      <c r="EA3" s="3"/>
+      <c r="EB3" s="3"/>
+      <c r="EC3" s="3"/>
+      <c r="ED3" s="3"/>
+      <c r="EE3" s="3"/>
+      <c r="EF3" s="3"/>
+      <c r="EG3" s="3"/>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:137">
       <c r="A4" t="s">
-        <v>3</v>
+        <v>138</v>
       </c>
       <c r="B4" t="s">
-        <v>4</v>
+        <v>139</v>
+      </c>
+      <c r="C4" t="s">
+        <v>139</v>
+      </c>
+      <c r="D4" t="s">
+        <v>139</v>
+      </c>
+      <c r="E4" t="s">
+        <v>139</v>
+      </c>
+      <c r="F4" t="s">
+        <v>139</v>
+      </c>
+      <c r="G4" t="s">
+        <v>139</v>
+      </c>
+      <c r="H4" t="s">
+        <v>139</v>
+      </c>
+      <c r="I4" t="s">
+        <v>139</v>
+      </c>
+      <c r="J4" t="s">
+        <v>139</v>
+      </c>
+      <c r="K4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M4" t="s">
+        <v>139</v>
+      </c>
+      <c r="N4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O4" t="s">
+        <v>139</v>
+      </c>
+      <c r="P4" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>139</v>
+      </c>
+      <c r="R4" t="s">
+        <v>139</v>
+      </c>
+      <c r="S4" t="s">
+        <v>139</v>
+      </c>
+      <c r="T4" t="s">
+        <v>139</v>
+      </c>
+      <c r="U4" t="s">
+        <v>139</v>
+      </c>
+      <c r="V4" t="s">
+        <v>139</v>
+      </c>
+      <c r="W4" t="s">
+        <v>139</v>
+      </c>
+      <c r="X4" t="s">
+        <v>139</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>139</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AM4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BB4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BC4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BD4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BE4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BF4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BG4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BI4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BJ4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BQ4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BR4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BY4" t="s">
+        <v>139</v>
+      </c>
+      <c r="BZ4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CB4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CC4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CD4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CE4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CF4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CG4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CH4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CI4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CJ4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CK4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CL4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CM4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CN4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CO4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CP4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CQ4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CR4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CS4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CT4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CU4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CV4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CW4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CX4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CY4" t="s">
+        <v>139</v>
+      </c>
+      <c r="CZ4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DA4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DB4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DC4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DD4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DE4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DF4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DG4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DH4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DI4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DJ4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DK4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DL4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DM4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DN4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DO4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DP4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DQ4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DR4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DS4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DT4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DU4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DV4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DW4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DX4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DY4" t="s">
+        <v>139</v>
+      </c>
+      <c r="DZ4" t="s">
+        <v>139</v>
+      </c>
+      <c r="EA4" t="s">
+        <v>139</v>
+      </c>
+      <c r="EB4" t="s">
+        <v>139</v>
+      </c>
+      <c r="EC4" t="s">
+        <v>139</v>
+      </c>
+      <c r="ED4" t="s">
+        <v>139</v>
+      </c>
+      <c r="EE4" t="s">
+        <v>139</v>
+      </c>
+      <c r="EF4" t="s">
+        <v>139</v>
+      </c>
+      <c r="EG4" t="s">
+        <v>139</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:137">
       <c r="A5" t="s">
-        <v>5</v>
+        <v>140</v>
       </c>
       <c r="B5" t="s">
-        <v>6</v>
+        <v>141</v>
+      </c>
+      <c r="C5" t="s">
+        <v>141</v>
+      </c>
+      <c r="D5" t="s">
+        <v>141</v>
+      </c>
+      <c r="E5" t="s">
+        <v>141</v>
+      </c>
+      <c r="F5" t="s">
+        <v>141</v>
+      </c>
+      <c r="G5" t="s">
+        <v>141</v>
+      </c>
+      <c r="H5" t="s">
+        <v>141</v>
+      </c>
+      <c r="I5" t="s">
+        <v>141</v>
+      </c>
+      <c r="J5" t="s">
+        <v>141</v>
+      </c>
+      <c r="K5" t="s">
+        <v>141</v>
+      </c>
+      <c r="L5" t="s">
+        <v>141</v>
+      </c>
+      <c r="M5" t="s">
+        <v>141</v>
+      </c>
+      <c r="N5" t="s">
+        <v>141</v>
+      </c>
+      <c r="O5" t="s">
+        <v>141</v>
+      </c>
+      <c r="P5" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>141</v>
+      </c>
+      <c r="R5" t="s">
+        <v>141</v>
+      </c>
+      <c r="S5" t="s">
+        <v>141</v>
+      </c>
+      <c r="T5" t="s">
+        <v>141</v>
+      </c>
+      <c r="U5" t="s">
+        <v>141</v>
+      </c>
+      <c r="V5" t="s">
+        <v>141</v>
+      </c>
+      <c r="W5" t="s">
+        <v>141</v>
+      </c>
+      <c r="X5" t="s">
+        <v>141</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>141</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BA5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BB5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BC5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BD5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BE5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BF5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BG5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BH5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BI5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BJ5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BK5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BM5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BN5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BQ5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BR5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BU5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BY5" t="s">
+        <v>141</v>
+      </c>
+      <c r="BZ5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CB5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CC5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CD5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CE5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CF5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CG5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CH5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CI5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CJ5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CK5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CL5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CM5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CN5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CO5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CP5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CQ5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CR5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CS5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CT5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CU5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CV5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CW5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CX5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CY5" t="s">
+        <v>141</v>
+      </c>
+      <c r="CZ5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DA5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DB5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DC5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DD5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DE5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DF5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DG5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DH5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DI5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DJ5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DK5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DL5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DM5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DN5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DO5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DP5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DQ5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DR5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DS5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DT5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DU5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DV5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DW5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DX5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DY5" t="s">
+        <v>141</v>
+      </c>
+      <c r="DZ5" t="s">
+        <v>141</v>
+      </c>
+      <c r="EA5" t="s">
+        <v>141</v>
+      </c>
+      <c r="EB5" t="s">
+        <v>141</v>
+      </c>
+      <c r="EC5" t="s">
+        <v>141</v>
+      </c>
+      <c r="ED5" t="s">
+        <v>141</v>
+      </c>
+      <c r="EE5" t="s">
+        <v>141</v>
+      </c>
+      <c r="EF5" t="s">
+        <v>141</v>
+      </c>
+      <c r="EG5" t="s">
+        <v>141</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:137">
       <c r="A6" t="s">
-        <v>7</v>
+        <v>142</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>143</v>
+      </c>
+      <c r="C6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D6" t="s">
+        <v>143</v>
+      </c>
+      <c r="E6" t="s">
+        <v>143</v>
+      </c>
+      <c r="F6" t="s">
+        <v>143</v>
+      </c>
+      <c r="G6" t="s">
+        <v>143</v>
+      </c>
+      <c r="H6" t="s">
+        <v>143</v>
+      </c>
+      <c r="I6" t="s">
+        <v>143</v>
+      </c>
+      <c r="J6" t="s">
+        <v>143</v>
+      </c>
+      <c r="K6" t="s">
+        <v>143</v>
+      </c>
+      <c r="L6" t="s">
+        <v>143</v>
+      </c>
+      <c r="M6" t="s">
+        <v>143</v>
+      </c>
+      <c r="N6" t="s">
+        <v>143</v>
+      </c>
+      <c r="O6" t="s">
+        <v>143</v>
+      </c>
+      <c r="P6" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>143</v>
+      </c>
+      <c r="R6" t="s">
+        <v>143</v>
+      </c>
+      <c r="S6" t="s">
+        <v>143</v>
+      </c>
+      <c r="T6" t="s">
+        <v>143</v>
+      </c>
+      <c r="U6" t="s">
+        <v>143</v>
+      </c>
+      <c r="V6" t="s">
+        <v>143</v>
+      </c>
+      <c r="W6" t="s">
+        <v>143</v>
+      </c>
+      <c r="X6" t="s">
+        <v>143</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BA6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BB6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BC6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BD6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BE6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BF6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BG6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BH6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BI6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BJ6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BK6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BL6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BM6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BN6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BQ6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BU6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BV6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY6" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CC6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CD6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CE6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CF6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CG6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CH6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CI6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CJ6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CK6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CL6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CM6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CN6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CO6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CP6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CQ6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CR6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CS6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CT6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CU6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CV6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CW6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CX6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CY6" t="s">
+        <v>143</v>
+      </c>
+      <c r="CZ6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DA6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DB6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DC6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DD6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DE6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DF6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DG6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DH6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DI6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DJ6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DK6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DL6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DM6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DN6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DO6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DP6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DQ6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DR6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DS6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DT6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DU6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DV6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DW6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DX6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DY6" t="s">
+        <v>143</v>
+      </c>
+      <c r="DZ6" t="s">
+        <v>143</v>
+      </c>
+      <c r="EA6" t="s">
+        <v>143</v>
+      </c>
+      <c r="EB6" t="s">
+        <v>143</v>
+      </c>
+      <c r="EC6" t="s">
+        <v>143</v>
+      </c>
+      <c r="ED6" t="s">
+        <v>143</v>
+      </c>
+      <c r="EE6" t="s">
+        <v>143</v>
+      </c>
+      <c r="EF6" t="s">
+        <v>143</v>
+      </c>
+      <c r="EG6" t="s">
+        <v>143</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
+    <row r="7" spans="1:137">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>144</v>
       </c>
       <c r="B7" t="s">
-        <v>10</v>
+        <v>145</v>
+      </c>
+      <c r="C7" t="s">
+        <v>145</v>
+      </c>
+      <c r="D7" t="s">
+        <v>145</v>
+      </c>
+      <c r="E7" t="s">
+        <v>145</v>
+      </c>
+      <c r="F7" t="s">
+        <v>145</v>
+      </c>
+      <c r="G7" t="s">
+        <v>145</v>
+      </c>
+      <c r="H7" t="s">
+        <v>145</v>
+      </c>
+      <c r="I7" t="s">
+        <v>145</v>
+      </c>
+      <c r="J7" t="s">
+        <v>145</v>
+      </c>
+      <c r="K7" t="s">
+        <v>145</v>
+      </c>
+      <c r="L7" t="s">
+        <v>145</v>
+      </c>
+      <c r="M7" t="s">
+        <v>145</v>
+      </c>
+      <c r="N7" t="s">
+        <v>145</v>
+      </c>
+      <c r="O7" t="s">
+        <v>145</v>
+      </c>
+      <c r="P7" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>145</v>
+      </c>
+      <c r="R7" t="s">
+        <v>145</v>
+      </c>
+      <c r="S7" t="s">
+        <v>145</v>
+      </c>
+      <c r="T7" t="s">
+        <v>145</v>
+      </c>
+      <c r="U7" t="s">
+        <v>145</v>
+      </c>
+      <c r="V7" t="s">
+        <v>145</v>
+      </c>
+      <c r="W7" t="s">
+        <v>145</v>
+      </c>
+      <c r="X7" t="s">
+        <v>145</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>145</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BB7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BC7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BD7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BE7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BF7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BH7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BI7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BJ7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BK7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BL7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BM7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BN7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BO7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BP7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BQ7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BR7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BV7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BY7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BZ7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CD7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CG7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CH7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CI7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CJ7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CK7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CL7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CM7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CN7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CO7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CP7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CQ7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CR7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CS7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CT7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CU7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CV7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CW7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CX7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CY7" t="s">
+        <v>145</v>
+      </c>
+      <c r="CZ7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DA7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DB7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DC7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DD7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DE7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DF7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DG7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DH7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DI7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DJ7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DK7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DL7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DM7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DN7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DO7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DP7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DQ7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DR7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DS7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DT7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DU7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DV7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DW7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DX7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DY7" t="s">
+        <v>145</v>
+      </c>
+      <c r="DZ7" t="s">
+        <v>145</v>
+      </c>
+      <c r="EA7" t="s">
+        <v>145</v>
+      </c>
+      <c r="EB7" t="s">
+        <v>145</v>
+      </c>
+      <c r="EC7" t="s">
+        <v>145</v>
+      </c>
+      <c r="ED7" t="s">
+        <v>145</v>
+      </c>
+      <c r="EE7" t="s">
+        <v>145</v>
+      </c>
+      <c r="EF7" t="s">
+        <v>145</v>
+      </c>
+      <c r="EG7" t="s">
+        <v>145</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:137">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>146</v>
       </c>
       <c r="B8" t="s">
-        <v>8</v>
+        <v>147</v>
+      </c>
+      <c r="C8" t="s">
+        <v>147</v>
+      </c>
+      <c r="D8" t="s">
+        <v>147</v>
+      </c>
+      <c r="E8" t="s">
+        <v>147</v>
+      </c>
+      <c r="F8" t="s">
+        <v>147</v>
+      </c>
+      <c r="G8" t="s">
+        <v>147</v>
+      </c>
+      <c r="H8" t="s">
+        <v>147</v>
+      </c>
+      <c r="I8" t="s">
+        <v>147</v>
+      </c>
+      <c r="J8" t="s">
+        <v>147</v>
+      </c>
+      <c r="K8" t="s">
+        <v>147</v>
+      </c>
+      <c r="L8" t="s">
+        <v>147</v>
+      </c>
+      <c r="M8" t="s">
+        <v>147</v>
+      </c>
+      <c r="N8" t="s">
+        <v>147</v>
+      </c>
+      <c r="O8" t="s">
+        <v>147</v>
+      </c>
+      <c r="P8" t="s">
+        <v>147</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>147</v>
+      </c>
+      <c r="R8" t="s">
+        <v>147</v>
+      </c>
+      <c r="S8" t="s">
+        <v>147</v>
+      </c>
+      <c r="T8" t="s">
+        <v>147</v>
+      </c>
+      <c r="U8" t="s">
+        <v>147</v>
+      </c>
+      <c r="V8" t="s">
+        <v>147</v>
+      </c>
+      <c r="W8" t="s">
+        <v>147</v>
+      </c>
+      <c r="X8" t="s">
+        <v>147</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>147</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BA8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BB8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BC8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BD8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BE8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BF8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BG8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BH8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BJ8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BK8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BL8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BM8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BN8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BO8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BP8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BQ8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BR8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BS8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BU8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BV8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BY8" t="s">
+        <v>147</v>
+      </c>
+      <c r="BZ8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CG8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CH8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CJ8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CK8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CL8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CM8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CN8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CO8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CP8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CQ8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CR8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CS8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CT8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CU8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CV8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CW8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CX8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CY8" t="s">
+        <v>147</v>
+      </c>
+      <c r="CZ8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DA8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DB8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DC8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DD8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DE8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DF8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DG8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DH8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DI8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DJ8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DK8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DL8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DM8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DN8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DO8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DP8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DQ8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DR8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DS8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DT8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DU8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DV8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DW8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DX8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DY8" t="s">
+        <v>147</v>
+      </c>
+      <c r="DZ8" t="s">
+        <v>147</v>
+      </c>
+      <c r="EA8" t="s">
+        <v>147</v>
+      </c>
+      <c r="EB8" t="s">
+        <v>147</v>
+      </c>
+      <c r="EC8" t="s">
+        <v>147</v>
+      </c>
+      <c r="ED8" t="s">
+        <v>147</v>
+      </c>
+      <c r="EE8" t="s">
+        <v>147</v>
+      </c>
+      <c r="EF8" t="s">
+        <v>147</v>
+      </c>
+      <c r="EG8" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
+    <row r="9" spans="1:137">
       <c r="A9" s="3" t="s">
-        <v>12</v>
+        <v>148</v>
       </c>
       <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3"/>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="3"/>
+      <c r="N9" s="3"/>
+      <c r="O9" s="3"/>
+      <c r="P9" s="3"/>
+      <c r="Q9" s="3"/>
+      <c r="R9" s="3"/>
+      <c r="S9" s="3"/>
+      <c r="T9" s="3"/>
+      <c r="U9" s="3"/>
+      <c r="V9" s="3"/>
+      <c r="W9" s="3"/>
+      <c r="X9" s="3"/>
+      <c r="Y9" s="3"/>
+      <c r="Z9" s="3"/>
+      <c r="AA9" s="3"/>
+      <c r="AB9" s="3"/>
+      <c r="AC9" s="3"/>
+      <c r="AD9" s="3"/>
+      <c r="AE9" s="3"/>
+      <c r="AF9" s="3"/>
+      <c r="AG9" s="3"/>
+      <c r="AH9" s="3"/>
+      <c r="AI9" s="3"/>
+      <c r="AJ9" s="3"/>
+      <c r="AK9" s="3"/>
+      <c r="AL9" s="3"/>
+      <c r="AM9" s="3"/>
+      <c r="AN9" s="3"/>
+      <c r="AO9" s="3"/>
+      <c r="AP9" s="3"/>
+      <c r="AQ9" s="3"/>
+      <c r="AR9" s="3"/>
+      <c r="AS9" s="3"/>
+      <c r="AT9" s="3"/>
+      <c r="AU9" s="3"/>
+      <c r="AV9" s="3"/>
+      <c r="AW9" s="3"/>
+      <c r="AX9" s="3"/>
+      <c r="AY9" s="3"/>
+      <c r="AZ9" s="3"/>
+      <c r="BA9" s="3"/>
+      <c r="BB9" s="3"/>
+      <c r="BC9" s="3"/>
+      <c r="BD9" s="3"/>
+      <c r="BE9" s="3"/>
+      <c r="BF9" s="3"/>
+      <c r="BG9" s="3"/>
+      <c r="BH9" s="3"/>
+      <c r="BI9" s="3"/>
+      <c r="BJ9" s="3"/>
+      <c r="BK9" s="3"/>
+      <c r="BL9" s="3"/>
+      <c r="BM9" s="3"/>
+      <c r="BN9" s="3"/>
+      <c r="BO9" s="3"/>
+      <c r="BP9" s="3"/>
+      <c r="BQ9" s="3"/>
+      <c r="BR9" s="3"/>
+      <c r="BS9" s="3"/>
+      <c r="BT9" s="3"/>
+      <c r="BU9" s="3"/>
+      <c r="BV9" s="3"/>
+      <c r="BW9" s="3"/>
+      <c r="BX9" s="3"/>
+      <c r="BY9" s="3"/>
+      <c r="BZ9" s="3"/>
+      <c r="CA9" s="3"/>
+      <c r="CB9" s="3"/>
+      <c r="CC9" s="3"/>
+      <c r="CD9" s="3"/>
+      <c r="CE9" s="3"/>
+      <c r="CF9" s="3"/>
+      <c r="CG9" s="3"/>
+      <c r="CH9" s="3"/>
+      <c r="CI9" s="3"/>
+      <c r="CJ9" s="3"/>
+      <c r="CK9" s="3"/>
+      <c r="CL9" s="3"/>
+      <c r="CM9" s="3"/>
+      <c r="CN9" s="3"/>
+      <c r="CO9" s="3"/>
+      <c r="CP9" s="3"/>
+      <c r="CQ9" s="3"/>
+      <c r="CR9" s="3"/>
+      <c r="CS9" s="3"/>
+      <c r="CT9" s="3"/>
+      <c r="CU9" s="3"/>
+      <c r="CV9" s="3"/>
+      <c r="CW9" s="3"/>
+      <c r="CX9" s="3"/>
+      <c r="CY9" s="3"/>
+      <c r="CZ9" s="3"/>
+      <c r="DA9" s="3"/>
+      <c r="DB9" s="3"/>
+      <c r="DC9" s="3"/>
+      <c r="DD9" s="3"/>
+      <c r="DE9" s="3"/>
+      <c r="DF9" s="3"/>
+      <c r="DG9" s="3"/>
+      <c r="DH9" s="3"/>
+      <c r="DI9" s="3"/>
+      <c r="DJ9" s="3"/>
+      <c r="DK9" s="3"/>
+      <c r="DL9" s="3"/>
+      <c r="DM9" s="3"/>
+      <c r="DN9" s="3"/>
+      <c r="DO9" s="3"/>
+      <c r="DP9" s="3"/>
+      <c r="DQ9" s="3"/>
+      <c r="DR9" s="3"/>
+      <c r="DS9" s="3"/>
+      <c r="DT9" s="3"/>
+      <c r="DU9" s="3"/>
+      <c r="DV9" s="3"/>
+      <c r="DW9" s="3"/>
+      <c r="DX9" s="3"/>
+      <c r="DY9" s="3"/>
+      <c r="DZ9" s="3"/>
+      <c r="EA9" s="3"/>
+      <c r="EB9" s="3"/>
+      <c r="EC9" s="3"/>
+      <c r="ED9" s="3"/>
+      <c r="EE9" s="3"/>
+      <c r="EF9" s="3"/>
+      <c r="EG9" s="3"/>
     </row>
-    <row r="10" spans="1:2">
+    <row r="10" spans="1:137">
       <c r="A10" t="s">
-        <v>3</v>
+        <v>138</v>
       </c>
       <c r="B10" t="s">
-        <v>13</v>
+        <v>149</v>
+      </c>
+      <c r="C10" t="s">
+        <v>149</v>
+      </c>
+      <c r="D10" t="s">
+        <v>149</v>
+      </c>
+      <c r="E10" t="s">
+        <v>149</v>
+      </c>
+      <c r="F10" t="s">
+        <v>149</v>
+      </c>
+      <c r="G10" t="s">
+        <v>149</v>
+      </c>
+      <c r="H10" t="s">
+        <v>149</v>
+      </c>
+      <c r="I10" t="s">
+        <v>149</v>
+      </c>
+      <c r="J10" t="s">
+        <v>149</v>
+      </c>
+      <c r="K10" t="s">
+        <v>149</v>
+      </c>
+      <c r="L10" t="s">
+        <v>149</v>
+      </c>
+      <c r="M10" t="s">
+        <v>149</v>
+      </c>
+      <c r="N10" t="s">
+        <v>149</v>
+      </c>
+      <c r="O10" t="s">
+        <v>149</v>
+      </c>
+      <c r="P10" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>149</v>
+      </c>
+      <c r="R10" t="s">
+        <v>149</v>
+      </c>
+      <c r="S10" t="s">
+        <v>149</v>
+      </c>
+      <c r="T10" t="s">
+        <v>149</v>
+      </c>
+      <c r="U10" t="s">
+        <v>149</v>
+      </c>
+      <c r="V10" t="s">
+        <v>149</v>
+      </c>
+      <c r="W10" t="s">
+        <v>149</v>
+      </c>
+      <c r="X10" t="s">
+        <v>149</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>149</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BA10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BC10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BD10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BE10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BF10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BG10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BH10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BI10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BJ10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BK10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BM10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BN10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BO10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BP10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BQ10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BR10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BS10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BT10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BU10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BV10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BZ10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CC10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CD10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CJ10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CK10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CL10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CM10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CN10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CO10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CP10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CQ10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CR10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CS10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CT10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CU10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CV10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CW10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CX10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CY10" t="s">
+        <v>149</v>
+      </c>
+      <c r="CZ10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DA10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DB10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DC10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DD10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DE10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DF10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DG10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DH10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DI10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DJ10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DK10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DL10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DM10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DN10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DO10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DP10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DQ10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DR10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DS10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DT10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DU10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DV10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DW10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DX10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DY10" t="s">
+        <v>149</v>
+      </c>
+      <c r="DZ10" t="s">
+        <v>149</v>
+      </c>
+      <c r="EA10" t="s">
+        <v>149</v>
+      </c>
+      <c r="EB10" t="s">
+        <v>149</v>
+      </c>
+      <c r="EC10" t="s">
+        <v>149</v>
+      </c>
+      <c r="ED10" t="s">
+        <v>149</v>
+      </c>
+      <c r="EE10" t="s">
+        <v>149</v>
+      </c>
+      <c r="EF10" t="s">
+        <v>149</v>
+      </c>
+      <c r="EG10" t="s">
+        <v>149</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:137">
       <c r="A11" t="s">
-        <v>5</v>
+        <v>140</v>
       </c>
       <c r="B11" t="s">
-        <v>14</v>
+        <v>150</v>
+      </c>
+      <c r="C11" t="s">
+        <v>150</v>
+      </c>
+      <c r="D11" t="s">
+        <v>150</v>
+      </c>
+      <c r="E11" t="s">
+        <v>150</v>
+      </c>
+      <c r="F11" t="s">
+        <v>150</v>
+      </c>
+      <c r="G11" t="s">
+        <v>150</v>
+      </c>
+      <c r="H11" t="s">
+        <v>150</v>
+      </c>
+      <c r="I11" t="s">
+        <v>150</v>
+      </c>
+      <c r="J11" t="s">
+        <v>150</v>
+      </c>
+      <c r="K11" t="s">
+        <v>150</v>
+      </c>
+      <c r="L11" t="s">
+        <v>150</v>
+      </c>
+      <c r="M11" t="s">
+        <v>150</v>
+      </c>
+      <c r="N11" t="s">
+        <v>150</v>
+      </c>
+      <c r="O11" t="s">
+        <v>150</v>
+      </c>
+      <c r="P11" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>150</v>
+      </c>
+      <c r="R11" t="s">
+        <v>150</v>
+      </c>
+      <c r="S11" t="s">
+        <v>150</v>
+      </c>
+      <c r="T11" t="s">
+        <v>150</v>
+      </c>
+      <c r="U11" t="s">
+        <v>150</v>
+      </c>
+      <c r="V11" t="s">
+        <v>150</v>
+      </c>
+      <c r="W11" t="s">
+        <v>150</v>
+      </c>
+      <c r="X11" t="s">
+        <v>150</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>150</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BA11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BB11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BD11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BE11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BF11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BG11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BH11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BI11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BJ11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BK11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BL11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BQ11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BR11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BS11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BU11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BV11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CC11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CL11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CM11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CN11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CO11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CP11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CQ11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CR11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CS11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CT11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CU11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CV11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CW11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CX11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CY11" t="s">
+        <v>150</v>
+      </c>
+      <c r="CZ11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DA11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DB11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DC11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DD11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DE11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DF11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DG11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DH11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DI11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DJ11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DK11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DL11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DM11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DN11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DO11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DP11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DQ11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DR11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DS11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DT11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DU11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DV11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DW11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DX11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DY11" t="s">
+        <v>150</v>
+      </c>
+      <c r="DZ11" t="s">
+        <v>150</v>
+      </c>
+      <c r="EA11" t="s">
+        <v>150</v>
+      </c>
+      <c r="EB11" t="s">
+        <v>150</v>
+      </c>
+      <c r="EC11" t="s">
+        <v>150</v>
+      </c>
+      <c r="ED11" t="s">
+        <v>150</v>
+      </c>
+      <c r="EE11" t="s">
+        <v>150</v>
+      </c>
+      <c r="EF11" t="s">
+        <v>150</v>
+      </c>
+      <c r="EG11" t="s">
+        <v>150</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:137">
       <c r="A12" t="s">
-        <v>7</v>
+        <v>142</v>
       </c>
       <c r="B12" t="s">
-        <v>15</v>
+        <v>151</v>
+      </c>
+      <c r="C12" t="s">
+        <v>151</v>
+      </c>
+      <c r="D12" t="s">
+        <v>151</v>
+      </c>
+      <c r="E12" t="s">
+        <v>151</v>
+      </c>
+      <c r="F12" t="s">
+        <v>151</v>
+      </c>
+      <c r="G12" t="s">
+        <v>151</v>
+      </c>
+      <c r="H12" t="s">
+        <v>151</v>
+      </c>
+      <c r="I12" t="s">
+        <v>151</v>
+      </c>
+      <c r="J12" t="s">
+        <v>151</v>
+      </c>
+      <c r="K12" t="s">
+        <v>151</v>
+      </c>
+      <c r="L12" t="s">
+        <v>151</v>
+      </c>
+      <c r="M12" t="s">
+        <v>151</v>
+      </c>
+      <c r="N12" t="s">
+        <v>151</v>
+      </c>
+      <c r="O12" t="s">
+        <v>151</v>
+      </c>
+      <c r="P12" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>151</v>
+      </c>
+      <c r="R12" t="s">
+        <v>151</v>
+      </c>
+      <c r="S12" t="s">
+        <v>151</v>
+      </c>
+      <c r="T12" t="s">
+        <v>151</v>
+      </c>
+      <c r="U12" t="s">
+        <v>151</v>
+      </c>
+      <c r="V12" t="s">
+        <v>151</v>
+      </c>
+      <c r="W12" t="s">
+        <v>151</v>
+      </c>
+      <c r="X12" t="s">
+        <v>151</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>151</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AM12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AY12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BA12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BB12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BC12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BD12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BE12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BF12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BG12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BH12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BI12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BJ12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BK12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BL12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BM12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BO12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BP12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BQ12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BR12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BS12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BT12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BU12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BV12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BW12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BX12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BY12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BZ12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CD12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CG12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CL12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CM12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CN12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CO12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CP12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CQ12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CR12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CS12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CT12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CU12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CV12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CW12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CX12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CY12" t="s">
+        <v>151</v>
+      </c>
+      <c r="CZ12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DA12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DB12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DC12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DD12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DE12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DF12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DG12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DH12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DI12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DJ12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DK12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DL12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DM12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DN12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DO12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DP12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DQ12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DR12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DS12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DT12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DU12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DV12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DW12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DX12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DY12" t="s">
+        <v>151</v>
+      </c>
+      <c r="DZ12" t="s">
+        <v>151</v>
+      </c>
+      <c r="EA12" t="s">
+        <v>151</v>
+      </c>
+      <c r="EB12" t="s">
+        <v>151</v>
+      </c>
+      <c r="EC12" t="s">
+        <v>151</v>
+      </c>
+      <c r="ED12" t="s">
+        <v>151</v>
+      </c>
+      <c r="EE12" t="s">
+        <v>151</v>
+      </c>
+      <c r="EF12" t="s">
+        <v>151</v>
+      </c>
+      <c r="EG12" t="s">
+        <v>151</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:137">
       <c r="A13" t="s">
-        <v>9</v>
+        <v>144</v>
       </c>
       <c r="B13" t="s">
-        <v>16</v>
+        <v>152</v>
+      </c>
+      <c r="C13" t="s">
+        <v>152</v>
+      </c>
+      <c r="D13" t="s">
+        <v>152</v>
+      </c>
+      <c r="E13" t="s">
+        <v>152</v>
+      </c>
+      <c r="F13" t="s">
+        <v>152</v>
+      </c>
+      <c r="G13" t="s">
+        <v>152</v>
+      </c>
+      <c r="H13" t="s">
+        <v>152</v>
+      </c>
+      <c r="I13" t="s">
+        <v>152</v>
+      </c>
+      <c r="J13" t="s">
+        <v>152</v>
+      </c>
+      <c r="K13" t="s">
+        <v>152</v>
+      </c>
+      <c r="L13" t="s">
+        <v>152</v>
+      </c>
+      <c r="M13" t="s">
+        <v>152</v>
+      </c>
+      <c r="N13" t="s">
+        <v>152</v>
+      </c>
+      <c r="O13" t="s">
+        <v>152</v>
+      </c>
+      <c r="P13" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>152</v>
+      </c>
+      <c r="R13" t="s">
+        <v>152</v>
+      </c>
+      <c r="S13" t="s">
+        <v>152</v>
+      </c>
+      <c r="T13" t="s">
+        <v>152</v>
+      </c>
+      <c r="U13" t="s">
+        <v>152</v>
+      </c>
+      <c r="V13" t="s">
+        <v>152</v>
+      </c>
+      <c r="W13" t="s">
+        <v>152</v>
+      </c>
+      <c r="X13" t="s">
+        <v>152</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>152</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AY13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BA13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BB13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BC13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BD13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BE13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BF13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BG13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BH13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BI13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BJ13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BK13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BL13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BM13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BN13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BP13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BQ13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BR13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BS13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BT13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BU13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BV13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BW13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BX13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BY13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BZ13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CD13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CG13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CH13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CK13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CM13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CN13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CO13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CP13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CQ13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CR13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CS13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CT13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CU13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CV13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CW13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CX13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CY13" t="s">
+        <v>152</v>
+      </c>
+      <c r="CZ13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DA13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DB13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DC13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DD13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DE13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DF13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DG13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DH13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DI13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DJ13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DK13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DL13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DM13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DN13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DO13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DP13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DQ13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DR13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DS13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DT13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DU13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DV13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DW13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DX13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DY13" t="s">
+        <v>152</v>
+      </c>
+      <c r="DZ13" t="s">
+        <v>152</v>
+      </c>
+      <c r="EA13" t="s">
+        <v>152</v>
+      </c>
+      <c r="EB13" t="s">
+        <v>152</v>
+      </c>
+      <c r="EC13" t="s">
+        <v>152</v>
+      </c>
+      <c r="ED13" t="s">
+        <v>152</v>
+      </c>
+      <c r="EE13" t="s">
+        <v>152</v>
+      </c>
+      <c r="EF13" t="s">
+        <v>152</v>
+      </c>
+      <c r="EG13" t="s">
+        <v>152</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
+    <row r="14" spans="1:137">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>146</v>
       </c>
       <c r="B14" t="s">
-        <v>15</v>
+        <v>153</v>
+      </c>
+      <c r="C14" t="s">
+        <v>153</v>
+      </c>
+      <c r="D14" t="s">
+        <v>153</v>
+      </c>
+      <c r="E14" t="s">
+        <v>153</v>
+      </c>
+      <c r="F14" t="s">
+        <v>153</v>
+      </c>
+      <c r="G14" t="s">
+        <v>153</v>
+      </c>
+      <c r="H14" t="s">
+        <v>153</v>
+      </c>
+      <c r="I14" t="s">
+        <v>153</v>
+      </c>
+      <c r="J14" t="s">
+        <v>153</v>
+      </c>
+      <c r="K14" t="s">
+        <v>153</v>
+      </c>
+      <c r="L14" t="s">
+        <v>153</v>
+      </c>
+      <c r="M14" t="s">
+        <v>153</v>
+      </c>
+      <c r="N14" t="s">
+        <v>153</v>
+      </c>
+      <c r="O14" t="s">
+        <v>153</v>
+      </c>
+      <c r="P14" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>153</v>
+      </c>
+      <c r="R14" t="s">
+        <v>153</v>
+      </c>
+      <c r="S14" t="s">
+        <v>153</v>
+      </c>
+      <c r="T14" t="s">
+        <v>153</v>
+      </c>
+      <c r="U14" t="s">
+        <v>153</v>
+      </c>
+      <c r="V14" t="s">
+        <v>153</v>
+      </c>
+      <c r="W14" t="s">
+        <v>153</v>
+      </c>
+      <c r="X14" t="s">
+        <v>153</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>153</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BA14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BB14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BC14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BD14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BE14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BF14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BG14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BH14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BI14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BJ14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BK14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BL14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BM14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BN14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BO14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BQ14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BR14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BS14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BT14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BU14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BV14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BW14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BX14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BY14" t="s">
+        <v>153</v>
+      </c>
+      <c r="BZ14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CA14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CD14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CH14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CO14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CP14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CQ14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CR14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CS14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CT14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CU14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CV14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CW14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CX14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CY14" t="s">
+        <v>153</v>
+      </c>
+      <c r="CZ14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DA14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DB14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DC14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DD14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DE14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DF14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DG14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DH14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DI14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DJ14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DK14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DL14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DM14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DN14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DO14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DP14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DQ14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DR14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DS14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DT14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DU14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DV14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DW14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DX14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DY14" t="s">
+        <v>153</v>
+      </c>
+      <c r="DZ14" t="s">
+        <v>153</v>
+      </c>
+      <c r="EA14" t="s">
+        <v>153</v>
+      </c>
+      <c r="EB14" t="s">
+        <v>153</v>
+      </c>
+      <c r="EC14" t="s">
+        <v>153</v>
+      </c>
+      <c r="ED14" t="s">
+        <v>153</v>
+      </c>
+      <c r="EE14" t="s">
+        <v>153</v>
+      </c>
+      <c r="EF14" t="s">
+        <v>153</v>
+      </c>
+      <c r="EG14" t="s">
+        <v>153</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
+    <row r="15" spans="1:137">
       <c r="A15" s="4"/>
       <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="4"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+      <c r="K15" s="4"/>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4"/>
+      <c r="N15" s="4"/>
+      <c r="O15" s="4"/>
+      <c r="P15" s="4"/>
+      <c r="Q15" s="4"/>
+      <c r="R15" s="4"/>
+      <c r="S15" s="4"/>
+      <c r="T15" s="4"/>
+      <c r="U15" s="4"/>
+      <c r="V15" s="4"/>
+      <c r="W15" s="4"/>
+      <c r="X15" s="4"/>
+      <c r="Y15" s="4"/>
+      <c r="Z15" s="4"/>
+      <c r="AA15" s="4"/>
+      <c r="AB15" s="4"/>
+      <c r="AC15" s="4"/>
+      <c r="AD15" s="4"/>
+      <c r="AE15" s="4"/>
+      <c r="AF15" s="4"/>
+      <c r="AG15" s="4"/>
+      <c r="AH15" s="4"/>
+      <c r="AI15" s="4"/>
+      <c r="AJ15" s="4"/>
+      <c r="AK15" s="4"/>
+      <c r="AL15" s="4"/>
+      <c r="AM15" s="4"/>
+      <c r="AN15" s="4"/>
+      <c r="AO15" s="4"/>
+      <c r="AP15" s="4"/>
+      <c r="AQ15" s="4"/>
+      <c r="AR15" s="4"/>
+      <c r="AS15" s="4"/>
+      <c r="AT15" s="4"/>
+      <c r="AU15" s="4"/>
+      <c r="AV15" s="4"/>
+      <c r="AW15" s="4"/>
+      <c r="AX15" s="4"/>
+      <c r="AY15" s="4"/>
+      <c r="AZ15" s="4"/>
+      <c r="BA15" s="4"/>
+      <c r="BB15" s="4"/>
+      <c r="BC15" s="4"/>
+      <c r="BD15" s="4"/>
+      <c r="BE15" s="4"/>
+      <c r="BF15" s="4"/>
+      <c r="BG15" s="4"/>
+      <c r="BH15" s="4"/>
+      <c r="BI15" s="4"/>
+      <c r="BJ15" s="4"/>
+      <c r="BK15" s="4"/>
+      <c r="BL15" s="4"/>
+      <c r="BM15" s="4"/>
+      <c r="BN15" s="4"/>
+      <c r="BO15" s="4"/>
+      <c r="BP15" s="4"/>
+      <c r="BQ15" s="4"/>
+      <c r="BR15" s="4"/>
+      <c r="BS15" s="4"/>
+      <c r="BT15" s="4"/>
+      <c r="BU15" s="4"/>
+      <c r="BV15" s="4"/>
+      <c r="BW15" s="4"/>
+      <c r="BX15" s="4"/>
+      <c r="BY15" s="4"/>
+      <c r="BZ15" s="4"/>
+      <c r="CA15" s="4"/>
+      <c r="CB15" s="4"/>
+      <c r="CC15" s="4"/>
+      <c r="CD15" s="4"/>
+      <c r="CE15" s="4"/>
+      <c r="CF15" s="4"/>
+      <c r="CG15" s="4"/>
+      <c r="CH15" s="4"/>
+      <c r="CI15" s="4"/>
+      <c r="CJ15" s="4"/>
+      <c r="CK15" s="4"/>
+      <c r="CL15" s="4"/>
+      <c r="CM15" s="4"/>
+      <c r="CN15" s="4"/>
+      <c r="CO15" s="4"/>
+      <c r="CP15" s="4"/>
+      <c r="CQ15" s="4"/>
+      <c r="CR15" s="4"/>
+      <c r="CS15" s="4"/>
+      <c r="CT15" s="4"/>
+      <c r="CU15" s="4"/>
+      <c r="CV15" s="4"/>
+      <c r="CW15" s="4"/>
+      <c r="CX15" s="4"/>
+      <c r="CY15" s="4"/>
+      <c r="CZ15" s="4"/>
+      <c r="DA15" s="4"/>
+      <c r="DB15" s="4"/>
+      <c r="DC15" s="4"/>
+      <c r="DD15" s="4"/>
+      <c r="DE15" s="4"/>
+      <c r="DF15" s="4"/>
+      <c r="DG15" s="4"/>
+      <c r="DH15" s="4"/>
+      <c r="DI15" s="4"/>
+      <c r="DJ15" s="4"/>
+      <c r="DK15" s="4"/>
+      <c r="DL15" s="4"/>
+      <c r="DM15" s="4"/>
+      <c r="DN15" s="4"/>
+      <c r="DO15" s="4"/>
+      <c r="DP15" s="4"/>
+      <c r="DQ15" s="4"/>
+      <c r="DR15" s="4"/>
+      <c r="DS15" s="4"/>
+      <c r="DT15" s="4"/>
+      <c r="DU15" s="4"/>
+      <c r="DV15" s="4"/>
+      <c r="DW15" s="4"/>
+      <c r="DX15" s="4"/>
+      <c r="DY15" s="4"/>
+      <c r="DZ15" s="4"/>
+      <c r="EA15" s="4"/>
+      <c r="EB15" s="4"/>
+      <c r="EC15" s="4"/>
+      <c r="ED15" s="4"/>
+      <c r="EE15" s="4"/>
+      <c r="EF15" s="4"/>
+      <c r="EG15" s="4"/>
     </row>
-    <row r="16" spans="1:2">
+    <row r="16" spans="1:137">
       <c r="A16" s="2" t="s">
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+      <c r="L16" s="2"/>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2"/>
+      <c r="O16" s="2"/>
+      <c r="P16" s="2"/>
+      <c r="Q16" s="2"/>
+      <c r="R16" s="2"/>
+      <c r="S16" s="2"/>
+      <c r="T16" s="2"/>
+      <c r="U16" s="2"/>
+      <c r="V16" s="2"/>
+      <c r="W16" s="2"/>
+      <c r="X16" s="2"/>
+      <c r="Y16" s="2"/>
+      <c r="Z16" s="2"/>
+      <c r="AA16" s="2"/>
+      <c r="AB16" s="2"/>
+      <c r="AC16" s="2"/>
+      <c r="AD16" s="2"/>
+      <c r="AE16" s="2"/>
+      <c r="AF16" s="2"/>
+      <c r="AG16" s="2"/>
+      <c r="AH16" s="2"/>
+      <c r="AI16" s="2"/>
+      <c r="AJ16" s="2"/>
+      <c r="AK16" s="2"/>
+      <c r="AL16" s="2"/>
+      <c r="AM16" s="2"/>
+      <c r="AN16" s="2"/>
+      <c r="AO16" s="2"/>
+      <c r="AP16" s="2"/>
+      <c r="AQ16" s="2"/>
+      <c r="AR16" s="2"/>
+      <c r="AS16" s="2"/>
+      <c r="AT16" s="2"/>
+      <c r="AU16" s="2"/>
+      <c r="AV16" s="2"/>
+      <c r="AW16" s="2"/>
+      <c r="AX16" s="2"/>
+      <c r="AY16" s="2"/>
+      <c r="AZ16" s="2"/>
+      <c r="BA16" s="2"/>
+      <c r="BB16" s="2"/>
+      <c r="BC16" s="2"/>
+      <c r="BD16" s="2"/>
+      <c r="BE16" s="2"/>
+      <c r="BF16" s="2"/>
+      <c r="BG16" s="2"/>
+      <c r="BH16" s="2"/>
+      <c r="BI16" s="2"/>
+      <c r="BJ16" s="2"/>
+      <c r="BK16" s="2"/>
+      <c r="BL16" s="2"/>
+      <c r="BM16" s="2"/>
+      <c r="BN16" s="2"/>
+      <c r="BO16" s="2"/>
+      <c r="BP16" s="2"/>
+      <c r="BQ16" s="2"/>
+      <c r="BR16" s="2"/>
+      <c r="BS16" s="2"/>
+      <c r="BT16" s="2"/>
+      <c r="BU16" s="2"/>
+      <c r="BV16" s="2"/>
+      <c r="BW16" s="2"/>
+      <c r="BX16" s="2"/>
+      <c r="BY16" s="2"/>
+      <c r="BZ16" s="2"/>
+      <c r="CA16" s="2"/>
+      <c r="CB16" s="2"/>
+      <c r="CC16" s="2"/>
+      <c r="CD16" s="2"/>
+      <c r="CE16" s="2"/>
+      <c r="CF16" s="2"/>
+      <c r="CG16" s="2"/>
+      <c r="CH16" s="2"/>
+      <c r="CI16" s="2"/>
+      <c r="CJ16" s="2"/>
+      <c r="CK16" s="2"/>
+      <c r="CL16" s="2"/>
+      <c r="CM16" s="2"/>
+      <c r="CN16" s="2"/>
+      <c r="CO16" s="2"/>
+      <c r="CP16" s="2"/>
+      <c r="CQ16" s="2"/>
+      <c r="CR16" s="2"/>
+      <c r="CS16" s="2"/>
+      <c r="CT16" s="2"/>
+      <c r="CU16" s="2"/>
+      <c r="CV16" s="2"/>
+      <c r="CW16" s="2"/>
+      <c r="CX16" s="2"/>
+      <c r="CY16" s="2"/>
+      <c r="CZ16" s="2"/>
+      <c r="DA16" s="2"/>
+      <c r="DB16" s="2"/>
+      <c r="DC16" s="2"/>
+      <c r="DD16" s="2"/>
+      <c r="DE16" s="2"/>
+      <c r="DF16" s="2"/>
+      <c r="DG16" s="2"/>
+      <c r="DH16" s="2"/>
+      <c r="DI16" s="2"/>
+      <c r="DJ16" s="2"/>
+      <c r="DK16" s="2"/>
+      <c r="DL16" s="2"/>
+      <c r="DM16" s="2"/>
+      <c r="DN16" s="2"/>
+      <c r="DO16" s="2"/>
+      <c r="DP16" s="2"/>
+      <c r="DQ16" s="2"/>
+      <c r="DR16" s="2"/>
+      <c r="DS16" s="2"/>
+      <c r="DT16" s="2"/>
+      <c r="DU16" s="2"/>
+      <c r="DV16" s="2"/>
+      <c r="DW16" s="2"/>
+      <c r="DX16" s="2"/>
+      <c r="DY16" s="2"/>
+      <c r="DZ16" s="2"/>
+      <c r="EA16" s="2"/>
+      <c r="EB16" s="2"/>
+      <c r="EC16" s="2"/>
+      <c r="ED16" s="2"/>
+      <c r="EE16" s="2"/>
+      <c r="EF16" s="2"/>
+      <c r="EG16" s="2"/>
     </row>
-    <row r="17" spans="1:2">
+    <row r="17" spans="1:137">
       <c r="A17" s="3" t="s">
-        <v>2</v>
+        <v>137</v>
       </c>
       <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3"/>
+      <c r="K17" s="3"/>
+      <c r="L17" s="3"/>
+      <c r="M17" s="3"/>
+      <c r="N17" s="3"/>
+      <c r="O17" s="3"/>
+      <c r="P17" s="3"/>
+      <c r="Q17" s="3"/>
+      <c r="R17" s="3"/>
+      <c r="S17" s="3"/>
+      <c r="T17" s="3"/>
+      <c r="U17" s="3"/>
+      <c r="V17" s="3"/>
+      <c r="W17" s="3"/>
+      <c r="X17" s="3"/>
+      <c r="Y17" s="3"/>
+      <c r="Z17" s="3"/>
+      <c r="AA17" s="3"/>
+      <c r="AB17" s="3"/>
+      <c r="AC17" s="3"/>
+      <c r="AD17" s="3"/>
+      <c r="AE17" s="3"/>
+      <c r="AF17" s="3"/>
+      <c r="AG17" s="3"/>
+      <c r="AH17" s="3"/>
+      <c r="AI17" s="3"/>
+      <c r="AJ17" s="3"/>
+      <c r="AK17" s="3"/>
+      <c r="AL17" s="3"/>
+      <c r="AM17" s="3"/>
+      <c r="AN17" s="3"/>
+      <c r="AO17" s="3"/>
+      <c r="AP17" s="3"/>
+      <c r="AQ17" s="3"/>
+      <c r="AR17" s="3"/>
+      <c r="AS17" s="3"/>
+      <c r="AT17" s="3"/>
+      <c r="AU17" s="3"/>
+      <c r="AV17" s="3"/>
+      <c r="AW17" s="3"/>
+      <c r="AX17" s="3"/>
+      <c r="AY17" s="3"/>
+      <c r="AZ17" s="3"/>
+      <c r="BA17" s="3"/>
+      <c r="BB17" s="3"/>
+      <c r="BC17" s="3"/>
+      <c r="BD17" s="3"/>
+      <c r="BE17" s="3"/>
+      <c r="BF17" s="3"/>
+      <c r="BG17" s="3"/>
+      <c r="BH17" s="3"/>
+      <c r="BI17" s="3"/>
+      <c r="BJ17" s="3"/>
+      <c r="BK17" s="3"/>
+      <c r="BL17" s="3"/>
+      <c r="BM17" s="3"/>
+      <c r="BN17" s="3"/>
+      <c r="BO17" s="3"/>
+      <c r="BP17" s="3"/>
+      <c r="BQ17" s="3"/>
+      <c r="BR17" s="3"/>
+      <c r="BS17" s="3"/>
+      <c r="BT17" s="3"/>
+      <c r="BU17" s="3"/>
+      <c r="BV17" s="3"/>
+      <c r="BW17" s="3"/>
+      <c r="BX17" s="3"/>
+      <c r="BY17" s="3"/>
+      <c r="BZ17" s="3"/>
+      <c r="CA17" s="3"/>
+      <c r="CB17" s="3"/>
+      <c r="CC17" s="3"/>
+      <c r="CD17" s="3"/>
+      <c r="CE17" s="3"/>
+      <c r="CF17" s="3"/>
+      <c r="CG17" s="3"/>
+      <c r="CH17" s="3"/>
+      <c r="CI17" s="3"/>
+      <c r="CJ17" s="3"/>
+      <c r="CK17" s="3"/>
+      <c r="CL17" s="3"/>
+      <c r="CM17" s="3"/>
+      <c r="CN17" s="3"/>
+      <c r="CO17" s="3"/>
+      <c r="CP17" s="3"/>
+      <c r="CQ17" s="3"/>
+      <c r="CR17" s="3"/>
+      <c r="CS17" s="3"/>
+      <c r="CT17" s="3"/>
+      <c r="CU17" s="3"/>
+      <c r="CV17" s="3"/>
+      <c r="CW17" s="3"/>
+      <c r="CX17" s="3"/>
+      <c r="CY17" s="3"/>
+      <c r="CZ17" s="3"/>
+      <c r="DA17" s="3"/>
+      <c r="DB17" s="3"/>
+      <c r="DC17" s="3"/>
+      <c r="DD17" s="3"/>
+      <c r="DE17" s="3"/>
+      <c r="DF17" s="3"/>
+      <c r="DG17" s="3"/>
+      <c r="DH17" s="3"/>
+      <c r="DI17" s="3"/>
+      <c r="DJ17" s="3"/>
+      <c r="DK17" s="3"/>
+      <c r="DL17" s="3"/>
+      <c r="DM17" s="3"/>
+      <c r="DN17" s="3"/>
+      <c r="DO17" s="3"/>
+      <c r="DP17" s="3"/>
+      <c r="DQ17" s="3"/>
+      <c r="DR17" s="3"/>
+      <c r="DS17" s="3"/>
+      <c r="DT17" s="3"/>
+      <c r="DU17" s="3"/>
+      <c r="DV17" s="3"/>
+      <c r="DW17" s="3"/>
+      <c r="DX17" s="3"/>
+      <c r="DY17" s="3"/>
+      <c r="DZ17" s="3"/>
+      <c r="EA17" s="3"/>
+      <c r="EB17" s="3"/>
+      <c r="EC17" s="3"/>
+      <c r="ED17" s="3"/>
+      <c r="EE17" s="3"/>
+      <c r="EF17" s="3"/>
+      <c r="EG17" s="3"/>
     </row>
-    <row r="18" spans="1:2">
+    <row r="18" spans="1:137">
       <c r="A18" t="s">
-        <v>3</v>
+        <v>138</v>
       </c>
       <c r="B18" t="s">
-        <v>18</v>
+        <v>155</v>
+      </c>
+      <c r="C18" t="s">
+        <v>155</v>
+      </c>
+      <c r="D18" t="s">
+        <v>155</v>
+      </c>
+      <c r="E18" t="s">
+        <v>155</v>
+      </c>
+      <c r="F18" t="s">
+        <v>155</v>
+      </c>
+      <c r="G18" t="s">
+        <v>155</v>
+      </c>
+      <c r="H18" t="s">
+        <v>155</v>
+      </c>
+      <c r="I18" t="s">
+        <v>155</v>
+      </c>
+      <c r="J18" t="s">
+        <v>155</v>
+      </c>
+      <c r="K18" t="s">
+        <v>155</v>
+      </c>
+      <c r="L18" t="s">
+        <v>155</v>
+      </c>
+      <c r="M18" t="s">
+        <v>155</v>
+      </c>
+      <c r="N18" t="s">
+        <v>155</v>
+      </c>
+      <c r="O18" t="s">
+        <v>155</v>
+      </c>
+      <c r="P18" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>155</v>
+      </c>
+      <c r="R18" t="s">
+        <v>155</v>
+      </c>
+      <c r="S18" t="s">
+        <v>155</v>
+      </c>
+      <c r="T18" t="s">
+        <v>155</v>
+      </c>
+      <c r="U18" t="s">
+        <v>155</v>
+      </c>
+      <c r="V18" t="s">
+        <v>155</v>
+      </c>
+      <c r="W18" t="s">
+        <v>155</v>
+      </c>
+      <c r="X18" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>155</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AN18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AU18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AY18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AZ18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BA18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BB18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BC18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BD18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BE18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BF18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BG18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BH18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BI18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BJ18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BK18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BL18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BM18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BN18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BO18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BQ18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BR18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BS18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BU18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BV18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BW18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BX18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BY18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BZ18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CA18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CB18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CC18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CD18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CG18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CH18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CL18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CO18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CP18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CQ18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CR18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CS18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CT18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CU18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CV18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CW18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CX18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CY18" t="s">
+        <v>155</v>
+      </c>
+      <c r="CZ18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DA18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DB18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DC18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DD18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DE18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DF18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DG18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DH18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DI18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DJ18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DK18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DL18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DM18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DN18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DO18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DP18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DQ18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DR18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DS18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DT18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DU18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DV18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DW18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DX18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DY18" t="s">
+        <v>155</v>
+      </c>
+      <c r="DZ18" t="s">
+        <v>155</v>
+      </c>
+      <c r="EA18" t="s">
+        <v>155</v>
+      </c>
+      <c r="EB18" t="s">
+        <v>155</v>
+      </c>
+      <c r="EC18" t="s">
+        <v>155</v>
+      </c>
+      <c r="ED18" t="s">
+        <v>155</v>
+      </c>
+      <c r="EE18" t="s">
+        <v>155</v>
+      </c>
+      <c r="EF18" t="s">
+        <v>155</v>
+      </c>
+      <c r="EG18" t="s">
+        <v>155</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
+    <row r="19" spans="1:137">
       <c r="A19" t="s">
-        <v>5</v>
+        <v>140</v>
       </c>
       <c r="B19" t="s">
-        <v>19</v>
+        <v>156</v>
+      </c>
+      <c r="C19" t="s">
+        <v>156</v>
+      </c>
+      <c r="D19" t="s">
+        <v>156</v>
+      </c>
+      <c r="E19" t="s">
+        <v>156</v>
+      </c>
+      <c r="F19" t="s">
+        <v>156</v>
+      </c>
+      <c r="G19" t="s">
+        <v>156</v>
+      </c>
+      <c r="H19" t="s">
+        <v>156</v>
+      </c>
+      <c r="I19" t="s">
+        <v>156</v>
+      </c>
+      <c r="J19" t="s">
+        <v>156</v>
+      </c>
+      <c r="K19" t="s">
+        <v>156</v>
+      </c>
+      <c r="L19" t="s">
+        <v>156</v>
+      </c>
+      <c r="M19" t="s">
+        <v>156</v>
+      </c>
+      <c r="N19" t="s">
+        <v>156</v>
+      </c>
+      <c r="O19" t="s">
+        <v>156</v>
+      </c>
+      <c r="P19" t="s">
+        <v>156</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>156</v>
+      </c>
+      <c r="R19" t="s">
+        <v>156</v>
+      </c>
+      <c r="S19" t="s">
+        <v>156</v>
+      </c>
+      <c r="T19" t="s">
+        <v>156</v>
+      </c>
+      <c r="U19" t="s">
+        <v>156</v>
+      </c>
+      <c r="V19" t="s">
+        <v>156</v>
+      </c>
+      <c r="W19" t="s">
+        <v>156</v>
+      </c>
+      <c r="X19" t="s">
+        <v>156</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AK19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AM19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AN19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AP19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AS19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AU19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AW19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AX19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AY19" t="s">
+        <v>156</v>
+      </c>
+      <c r="AZ19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BA19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BB19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BC19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BD19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BE19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BF19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BG19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BH19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BI19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BJ19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BK19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BL19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BM19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BN19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BO19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BP19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BQ19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BR19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BS19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BT19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BV19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BW19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BX19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BY19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BZ19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CA19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CB19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CC19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CD19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CE19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CG19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CH19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CK19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CL19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CR19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CS19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CT19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CU19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CV19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CW19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CX19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CY19" t="s">
+        <v>156</v>
+      </c>
+      <c r="CZ19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DA19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DB19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DC19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DD19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DE19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DF19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DG19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DH19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DI19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DJ19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DK19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DL19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DM19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DN19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DO19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DP19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DQ19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DR19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DS19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DT19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DU19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DV19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DW19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DX19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DY19" t="s">
+        <v>156</v>
+      </c>
+      <c r="DZ19" t="s">
+        <v>156</v>
+      </c>
+      <c r="EA19" t="s">
+        <v>156</v>
+      </c>
+      <c r="EB19" t="s">
+        <v>156</v>
+      </c>
+      <c r="EC19" t="s">
+        <v>156</v>
+      </c>
+      <c r="ED19" t="s">
+        <v>156</v>
+      </c>
+      <c r="EE19" t="s">
+        <v>156</v>
+      </c>
+      <c r="EF19" t="s">
+        <v>156</v>
+      </c>
+      <c r="EG19" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
+    <row r="20" spans="1:137">
       <c r="A20" t="s">
-        <v>7</v>
+        <v>142</v>
       </c>
       <c r="B20" t="s">
-        <v>20</v>
+        <v>157</v>
+      </c>
+      <c r="C20" t="s">
+        <v>157</v>
+      </c>
+      <c r="D20" t="s">
+        <v>157</v>
+      </c>
+      <c r="E20" t="s">
+        <v>157</v>
+      </c>
+      <c r="F20" t="s">
+        <v>157</v>
+      </c>
+      <c r="G20" t="s">
+        <v>157</v>
+      </c>
+      <c r="H20" t="s">
+        <v>157</v>
+      </c>
+      <c r="I20" t="s">
+        <v>157</v>
+      </c>
+      <c r="J20" t="s">
+        <v>157</v>
+      </c>
+      <c r="K20" t="s">
+        <v>157</v>
+      </c>
+      <c r="L20" t="s">
+        <v>157</v>
+      </c>
+      <c r="M20" t="s">
+        <v>157</v>
+      </c>
+      <c r="N20" t="s">
+        <v>157</v>
+      </c>
+      <c r="O20" t="s">
+        <v>157</v>
+      </c>
+      <c r="P20" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>157</v>
+      </c>
+      <c r="R20" t="s">
+        <v>157</v>
+      </c>
+      <c r="S20" t="s">
+        <v>157</v>
+      </c>
+      <c r="T20" t="s">
+        <v>157</v>
+      </c>
+      <c r="U20" t="s">
+        <v>157</v>
+      </c>
+      <c r="V20" t="s">
+        <v>157</v>
+      </c>
+      <c r="W20" t="s">
+        <v>157</v>
+      </c>
+      <c r="X20" t="s">
+        <v>157</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>157</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AU20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AW20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AX20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AY20" t="s">
+        <v>157</v>
+      </c>
+      <c r="AZ20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BA20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BB20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BC20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BD20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BE20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BF20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BG20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BH20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BI20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BJ20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BK20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BL20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BM20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BN20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BO20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BP20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BQ20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BR20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BS20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BT20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BU20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BW20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BX20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BY20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BZ20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CA20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CB20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CC20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CD20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CE20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CF20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CG20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CH20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CL20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CO20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CP20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CS20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CT20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CU20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CV20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CW20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CX20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CY20" t="s">
+        <v>157</v>
+      </c>
+      <c r="CZ20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DA20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DB20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DC20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DD20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DE20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DF20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DG20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DH20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DI20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DJ20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DK20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DL20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DM20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DN20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DO20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DP20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DQ20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DR20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DS20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DT20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DU20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DV20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DW20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DX20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DY20" t="s">
+        <v>157</v>
+      </c>
+      <c r="DZ20" t="s">
+        <v>157</v>
+      </c>
+      <c r="EA20" t="s">
+        <v>157</v>
+      </c>
+      <c r="EB20" t="s">
+        <v>157</v>
+      </c>
+      <c r="EC20" t="s">
+        <v>157</v>
+      </c>
+      <c r="ED20" t="s">
+        <v>157</v>
+      </c>
+      <c r="EE20" t="s">
+        <v>157</v>
+      </c>
+      <c r="EF20" t="s">
+        <v>157</v>
+      </c>
+      <c r="EG20" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
+    <row r="21" spans="1:137">
       <c r="A21" t="s">
-        <v>9</v>
+        <v>144</v>
       </c>
       <c r="B21" t="s">
-        <v>21</v>
+        <v>158</v>
+      </c>
+      <c r="C21" t="s">
+        <v>158</v>
+      </c>
+      <c r="D21" t="s">
+        <v>158</v>
+      </c>
+      <c r="E21" t="s">
+        <v>158</v>
+      </c>
+      <c r="F21" t="s">
+        <v>158</v>
+      </c>
+      <c r="G21" t="s">
+        <v>158</v>
+      </c>
+      <c r="H21" t="s">
+        <v>158</v>
+      </c>
+      <c r="I21" t="s">
+        <v>158</v>
+      </c>
+      <c r="J21" t="s">
+        <v>158</v>
+      </c>
+      <c r="K21" t="s">
+        <v>158</v>
+      </c>
+      <c r="L21" t="s">
+        <v>158</v>
+      </c>
+      <c r="M21" t="s">
+        <v>158</v>
+      </c>
+      <c r="N21" t="s">
+        <v>158</v>
+      </c>
+      <c r="O21" t="s">
+        <v>158</v>
+      </c>
+      <c r="P21" t="s">
+        <v>158</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>158</v>
+      </c>
+      <c r="R21" t="s">
+        <v>158</v>
+      </c>
+      <c r="S21" t="s">
+        <v>158</v>
+      </c>
+      <c r="T21" t="s">
+        <v>158</v>
+      </c>
+      <c r="U21" t="s">
+        <v>158</v>
+      </c>
+      <c r="V21" t="s">
+        <v>158</v>
+      </c>
+      <c r="W21" t="s">
+        <v>158</v>
+      </c>
+      <c r="X21" t="s">
+        <v>158</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>158</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AK21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AL21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AM21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AN21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AU21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AW21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AX21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AY21" t="s">
+        <v>158</v>
+      </c>
+      <c r="AZ21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BA21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BB21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BC21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BD21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BE21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BF21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BG21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BH21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BI21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BJ21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BK21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BL21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BM21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BN21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BO21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BP21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BQ21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BR21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BS21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BT21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BU21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BV21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BX21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BY21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BZ21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CA21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CB21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CC21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CD21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CE21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CF21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CG21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CH21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CK21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CL21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CP21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CS21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CU21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CV21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CW21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CX21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CY21" t="s">
+        <v>158</v>
+      </c>
+      <c r="CZ21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DA21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DB21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DC21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DD21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DE21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DF21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DG21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DH21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DI21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DJ21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DK21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DL21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DM21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DN21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DO21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DP21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DQ21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DR21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DS21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DT21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DU21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DV21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DW21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DX21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DY21" t="s">
+        <v>158</v>
+      </c>
+      <c r="DZ21" t="s">
+        <v>158</v>
+      </c>
+      <c r="EA21" t="s">
+        <v>158</v>
+      </c>
+      <c r="EB21" t="s">
+        <v>158</v>
+      </c>
+      <c r="EC21" t="s">
+        <v>158</v>
+      </c>
+      <c r="ED21" t="s">
+        <v>158</v>
+      </c>
+      <c r="EE21" t="s">
+        <v>158</v>
+      </c>
+      <c r="EF21" t="s">
+        <v>158</v>
+      </c>
+      <c r="EG21" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="22" spans="1:2">
+    <row r="22" spans="1:137">
       <c r="A22" t="s">
-        <v>11</v>
+        <v>146</v>
       </c>
       <c r="B22" t="s">
-        <v>20</v>
+        <v>159</v>
+      </c>
+      <c r="C22" t="s">
+        <v>159</v>
+      </c>
+      <c r="D22" t="s">
+        <v>159</v>
+      </c>
+      <c r="E22" t="s">
+        <v>159</v>
+      </c>
+      <c r="F22" t="s">
+        <v>159</v>
+      </c>
+      <c r="G22" t="s">
+        <v>159</v>
+      </c>
+      <c r="H22" t="s">
+        <v>159</v>
+      </c>
+      <c r="I22" t="s">
+        <v>159</v>
+      </c>
+      <c r="J22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K22" t="s">
+        <v>159</v>
+      </c>
+      <c r="L22" t="s">
+        <v>159</v>
+      </c>
+      <c r="M22" t="s">
+        <v>159</v>
+      </c>
+      <c r="N22" t="s">
+        <v>159</v>
+      </c>
+      <c r="O22" t="s">
+        <v>159</v>
+      </c>
+      <c r="P22" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>159</v>
+      </c>
+      <c r="R22" t="s">
+        <v>159</v>
+      </c>
+      <c r="S22" t="s">
+        <v>159</v>
+      </c>
+      <c r="T22" t="s">
+        <v>159</v>
+      </c>
+      <c r="U22" t="s">
+        <v>159</v>
+      </c>
+      <c r="V22" t="s">
+        <v>159</v>
+      </c>
+      <c r="W22" t="s">
+        <v>159</v>
+      </c>
+      <c r="X22" t="s">
+        <v>159</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>159</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AK22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AL22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AM22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AN22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AQ22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AU22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AW22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AX22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AY22" t="s">
+        <v>159</v>
+      </c>
+      <c r="AZ22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BA22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BB22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BC22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BD22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BE22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BF22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BG22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BH22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BI22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BJ22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BK22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BL22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BM22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BN22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BO22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BP22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BQ22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BR22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BS22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BT22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BU22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BV22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BW22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BY22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BZ22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CA22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CB22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CC22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CD22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CE22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CF22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CG22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CH22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CI22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CK22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CL22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CO22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CP22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CS22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CT22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CU22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CV22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CW22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CX22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CY22" t="s">
+        <v>159</v>
+      </c>
+      <c r="CZ22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DA22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DB22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DC22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DD22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DE22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DF22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DG22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DH22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DI22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DJ22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DK22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DL22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DM22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DN22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DO22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DP22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DQ22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DR22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DS22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DT22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DU22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DV22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DW22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DX22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DY22" t="s">
+        <v>159</v>
+      </c>
+      <c r="DZ22" t="s">
+        <v>159</v>
+      </c>
+      <c r="EA22" t="s">
+        <v>159</v>
+      </c>
+      <c r="EB22" t="s">
+        <v>159</v>
+      </c>
+      <c r="EC22" t="s">
+        <v>159</v>
+      </c>
+      <c r="ED22" t="s">
+        <v>159</v>
+      </c>
+      <c r="EE22" t="s">
+        <v>159</v>
+      </c>
+      <c r="EF22" t="s">
+        <v>159</v>
+      </c>
+      <c r="EG22" t="s">
+        <v>159</v>
       </c>
     </row>
-    <row r="23" spans="1:2">
+    <row r="23" spans="1:137">
       <c r="A23" s="4"/>
       <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="4"/>
+      <c r="F23" s="4"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="4"/>
+      <c r="I23" s="4"/>
+      <c r="J23" s="4"/>
+      <c r="K23" s="4"/>
+      <c r="L23" s="4"/>
+      <c r="M23" s="4"/>
+      <c r="N23" s="4"/>
+      <c r="O23" s="4"/>
+      <c r="P23" s="4"/>
+      <c r="Q23" s="4"/>
+      <c r="R23" s="4"/>
+      <c r="S23" s="4"/>
+      <c r="T23" s="4"/>
+      <c r="U23" s="4"/>
+      <c r="V23" s="4"/>
+      <c r="W23" s="4"/>
+      <c r="X23" s="4"/>
+      <c r="Y23" s="4"/>
+      <c r="Z23" s="4"/>
+      <c r="AA23" s="4"/>
+      <c r="AB23" s="4"/>
+      <c r="AC23" s="4"/>
+      <c r="AD23" s="4"/>
+      <c r="AE23" s="4"/>
+      <c r="AF23" s="4"/>
+      <c r="AG23" s="4"/>
+      <c r="AH23" s="4"/>
+      <c r="AI23" s="4"/>
+      <c r="AJ23" s="4"/>
+      <c r="AK23" s="4"/>
+      <c r="AL23" s="4"/>
+      <c r="AM23" s="4"/>
+      <c r="AN23" s="4"/>
+      <c r="AO23" s="4"/>
+      <c r="AP23" s="4"/>
+      <c r="AQ23" s="4"/>
+      <c r="AR23" s="4"/>
+      <c r="AS23" s="4"/>
+      <c r="AT23" s="4"/>
+      <c r="AU23" s="4"/>
+      <c r="AV23" s="4"/>
+      <c r="AW23" s="4"/>
+      <c r="AX23" s="4"/>
+      <c r="AY23" s="4"/>
+      <c r="AZ23" s="4"/>
+      <c r="BA23" s="4"/>
+      <c r="BB23" s="4"/>
+      <c r="BC23" s="4"/>
+      <c r="BD23" s="4"/>
+      <c r="BE23" s="4"/>
+      <c r="BF23" s="4"/>
+      <c r="BG23" s="4"/>
+      <c r="BH23" s="4"/>
+      <c r="BI23" s="4"/>
+      <c r="BJ23" s="4"/>
+      <c r="BK23" s="4"/>
+      <c r="BL23" s="4"/>
+      <c r="BM23" s="4"/>
+      <c r="BN23" s="4"/>
+      <c r="BO23" s="4"/>
+      <c r="BP23" s="4"/>
+      <c r="BQ23" s="4"/>
+      <c r="BR23" s="4"/>
+      <c r="BS23" s="4"/>
+      <c r="BT23" s="4"/>
+      <c r="BU23" s="4"/>
+      <c r="BV23" s="4"/>
+      <c r="BW23" s="4"/>
+      <c r="BX23" s="4"/>
+      <c r="BY23" s="4"/>
+      <c r="BZ23" s="4"/>
+      <c r="CA23" s="4"/>
+      <c r="CB23" s="4"/>
+      <c r="CC23" s="4"/>
+      <c r="CD23" s="4"/>
+      <c r="CE23" s="4"/>
+      <c r="CF23" s="4"/>
+      <c r="CG23" s="4"/>
+      <c r="CH23" s="4"/>
+      <c r="CI23" s="4"/>
+      <c r="CJ23" s="4"/>
+      <c r="CK23" s="4"/>
+      <c r="CL23" s="4"/>
+      <c r="CM23" s="4"/>
+      <c r="CN23" s="4"/>
+      <c r="CO23" s="4"/>
+      <c r="CP23" s="4"/>
+      <c r="CQ23" s="4"/>
+      <c r="CR23" s="4"/>
+      <c r="CS23" s="4"/>
+      <c r="CT23" s="4"/>
+      <c r="CU23" s="4"/>
+      <c r="CV23" s="4"/>
+      <c r="CW23" s="4"/>
+      <c r="CX23" s="4"/>
+      <c r="CY23" s="4"/>
+      <c r="CZ23" s="4"/>
+      <c r="DA23" s="4"/>
+      <c r="DB23" s="4"/>
+      <c r="DC23" s="4"/>
+      <c r="DD23" s="4"/>
+      <c r="DE23" s="4"/>
+      <c r="DF23" s="4"/>
+      <c r="DG23" s="4"/>
+      <c r="DH23" s="4"/>
+      <c r="DI23" s="4"/>
+      <c r="DJ23" s="4"/>
+      <c r="DK23" s="4"/>
+      <c r="DL23" s="4"/>
+      <c r="DM23" s="4"/>
+      <c r="DN23" s="4"/>
+      <c r="DO23" s="4"/>
+      <c r="DP23" s="4"/>
+      <c r="DQ23" s="4"/>
+      <c r="DR23" s="4"/>
+      <c r="DS23" s="4"/>
+      <c r="DT23" s="4"/>
+      <c r="DU23" s="4"/>
+      <c r="DV23" s="4"/>
+      <c r="DW23" s="4"/>
+      <c r="DX23" s="4"/>
+      <c r="DY23" s="4"/>
+      <c r="DZ23" s="4"/>
+      <c r="EA23" s="4"/>
+      <c r="EB23" s="4"/>
+      <c r="EC23" s="4"/>
+      <c r="ED23" s="4"/>
+      <c r="EE23" s="4"/>
+      <c r="EF23" s="4"/>
+      <c r="EG23" s="4"/>
     </row>
-    <row r="24" spans="1:2">
+    <row r="24" spans="1:137">
       <c r="A24" s="2" t="s">
-        <v>22</v>
+        <v>160</v>
       </c>
       <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+      <c r="L24" s="2"/>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2"/>
+      <c r="O24" s="2"/>
+      <c r="P24" s="2"/>
+      <c r="Q24" s="2"/>
+      <c r="R24" s="2"/>
+      <c r="S24" s="2"/>
+      <c r="T24" s="2"/>
+      <c r="U24" s="2"/>
+      <c r="V24" s="2"/>
+      <c r="W24" s="2"/>
+      <c r="X24" s="2"/>
+      <c r="Y24" s="2"/>
+      <c r="Z24" s="2"/>
+      <c r="AA24" s="2"/>
+      <c r="AB24" s="2"/>
+      <c r="AC24" s="2"/>
+      <c r="AD24" s="2"/>
+      <c r="AE24" s="2"/>
+      <c r="AF24" s="2"/>
+      <c r="AG24" s="2"/>
+      <c r="AH24" s="2"/>
+      <c r="AI24" s="2"/>
+      <c r="AJ24" s="2"/>
+      <c r="AK24" s="2"/>
+      <c r="AL24" s="2"/>
+      <c r="AM24" s="2"/>
+      <c r="AN24" s="2"/>
+      <c r="AO24" s="2"/>
+      <c r="AP24" s="2"/>
+      <c r="AQ24" s="2"/>
+      <c r="AR24" s="2"/>
+      <c r="AS24" s="2"/>
+      <c r="AT24" s="2"/>
+      <c r="AU24" s="2"/>
+      <c r="AV24" s="2"/>
+      <c r="AW24" s="2"/>
+      <c r="AX24" s="2"/>
+      <c r="AY24" s="2"/>
+      <c r="AZ24" s="2"/>
+      <c r="BA24" s="2"/>
+      <c r="BB24" s="2"/>
+      <c r="BC24" s="2"/>
+      <c r="BD24" s="2"/>
+      <c r="BE24" s="2"/>
+      <c r="BF24" s="2"/>
+      <c r="BG24" s="2"/>
+      <c r="BH24" s="2"/>
+      <c r="BI24" s="2"/>
+      <c r="BJ24" s="2"/>
+      <c r="BK24" s="2"/>
+      <c r="BL24" s="2"/>
+      <c r="BM24" s="2"/>
+      <c r="BN24" s="2"/>
+      <c r="BO24" s="2"/>
+      <c r="BP24" s="2"/>
+      <c r="BQ24" s="2"/>
+      <c r="BR24" s="2"/>
+      <c r="BS24" s="2"/>
+      <c r="BT24" s="2"/>
+      <c r="BU24" s="2"/>
+      <c r="BV24" s="2"/>
+      <c r="BW24" s="2"/>
+      <c r="BX24" s="2"/>
+      <c r="BY24" s="2"/>
+      <c r="BZ24" s="2"/>
+      <c r="CA24" s="2"/>
+      <c r="CB24" s="2"/>
+      <c r="CC24" s="2"/>
+      <c r="CD24" s="2"/>
+      <c r="CE24" s="2"/>
+      <c r="CF24" s="2"/>
+      <c r="CG24" s="2"/>
+      <c r="CH24" s="2"/>
+      <c r="CI24" s="2"/>
+      <c r="CJ24" s="2"/>
+      <c r="CK24" s="2"/>
+      <c r="CL24" s="2"/>
+      <c r="CM24" s="2"/>
+      <c r="CN24" s="2"/>
+      <c r="CO24" s="2"/>
+      <c r="CP24" s="2"/>
+      <c r="CQ24" s="2"/>
+      <c r="CR24" s="2"/>
+      <c r="CS24" s="2"/>
+      <c r="CT24" s="2"/>
+      <c r="CU24" s="2"/>
+      <c r="CV24" s="2"/>
+      <c r="CW24" s="2"/>
+      <c r="CX24" s="2"/>
+      <c r="CY24" s="2"/>
+      <c r="CZ24" s="2"/>
+      <c r="DA24" s="2"/>
+      <c r="DB24" s="2"/>
+      <c r="DC24" s="2"/>
+      <c r="DD24" s="2"/>
+      <c r="DE24" s="2"/>
+      <c r="DF24" s="2"/>
+      <c r="DG24" s="2"/>
+      <c r="DH24" s="2"/>
+      <c r="DI24" s="2"/>
+      <c r="DJ24" s="2"/>
+      <c r="DK24" s="2"/>
+      <c r="DL24" s="2"/>
+      <c r="DM24" s="2"/>
+      <c r="DN24" s="2"/>
+      <c r="DO24" s="2"/>
+      <c r="DP24" s="2"/>
+      <c r="DQ24" s="2"/>
+      <c r="DR24" s="2"/>
+      <c r="DS24" s="2"/>
+      <c r="DT24" s="2"/>
+      <c r="DU24" s="2"/>
+      <c r="DV24" s="2"/>
+      <c r="DW24" s="2"/>
+      <c r="DX24" s="2"/>
+      <c r="DY24" s="2"/>
+      <c r="DZ24" s="2"/>
+      <c r="EA24" s="2"/>
+      <c r="EB24" s="2"/>
+      <c r="EC24" s="2"/>
+      <c r="ED24" s="2"/>
+      <c r="EE24" s="2"/>
+      <c r="EF24" s="2"/>
+      <c r="EG24" s="2"/>
     </row>
-    <row r="25" spans="1:2">
+    <row r="25" spans="1:137">
       <c r="A25" s="3" t="s">
-        <v>23</v>
+        <v>161</v>
       </c>
       <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
+      <c r="J25" s="3"/>
+      <c r="K25" s="3"/>
+      <c r="L25" s="3"/>
+      <c r="M25" s="3"/>
+      <c r="N25" s="3"/>
+      <c r="O25" s="3"/>
+      <c r="P25" s="3"/>
+      <c r="Q25" s="3"/>
+      <c r="R25" s="3"/>
+      <c r="S25" s="3"/>
+      <c r="T25" s="3"/>
+      <c r="U25" s="3"/>
+      <c r="V25" s="3"/>
+      <c r="W25" s="3"/>
+      <c r="X25" s="3"/>
+      <c r="Y25" s="3"/>
+      <c r="Z25" s="3"/>
+      <c r="AA25" s="3"/>
+      <c r="AB25" s="3"/>
+      <c r="AC25" s="3"/>
+      <c r="AD25" s="3"/>
+      <c r="AE25" s="3"/>
+      <c r="AF25" s="3"/>
+      <c r="AG25" s="3"/>
+      <c r="AH25" s="3"/>
+      <c r="AI25" s="3"/>
+      <c r="AJ25" s="3"/>
+      <c r="AK25" s="3"/>
+      <c r="AL25" s="3"/>
+      <c r="AM25" s="3"/>
+      <c r="AN25" s="3"/>
+      <c r="AO25" s="3"/>
+      <c r="AP25" s="3"/>
+      <c r="AQ25" s="3"/>
+      <c r="AR25" s="3"/>
+      <c r="AS25" s="3"/>
+      <c r="AT25" s="3"/>
+      <c r="AU25" s="3"/>
+      <c r="AV25" s="3"/>
+      <c r="AW25" s="3"/>
+      <c r="AX25" s="3"/>
+      <c r="AY25" s="3"/>
+      <c r="AZ25" s="3"/>
+      <c r="BA25" s="3"/>
+      <c r="BB25" s="3"/>
+      <c r="BC25" s="3"/>
+      <c r="BD25" s="3"/>
+      <c r="BE25" s="3"/>
+      <c r="BF25" s="3"/>
+      <c r="BG25" s="3"/>
+      <c r="BH25" s="3"/>
+      <c r="BI25" s="3"/>
+      <c r="BJ25" s="3"/>
+      <c r="BK25" s="3"/>
+      <c r="BL25" s="3"/>
+      <c r="BM25" s="3"/>
+      <c r="BN25" s="3"/>
+      <c r="BO25" s="3"/>
+      <c r="BP25" s="3"/>
+      <c r="BQ25" s="3"/>
+      <c r="BR25" s="3"/>
+      <c r="BS25" s="3"/>
+      <c r="BT25" s="3"/>
+      <c r="BU25" s="3"/>
+      <c r="BV25" s="3"/>
+      <c r="BW25" s="3"/>
+      <c r="BX25" s="3"/>
+      <c r="BY25" s="3"/>
+      <c r="BZ25" s="3"/>
+      <c r="CA25" s="3"/>
+      <c r="CB25" s="3"/>
+      <c r="CC25" s="3"/>
+      <c r="CD25" s="3"/>
+      <c r="CE25" s="3"/>
+      <c r="CF25" s="3"/>
+      <c r="CG25" s="3"/>
+      <c r="CH25" s="3"/>
+      <c r="CI25" s="3"/>
+      <c r="CJ25" s="3"/>
+      <c r="CK25" s="3"/>
+      <c r="CL25" s="3"/>
+      <c r="CM25" s="3"/>
+      <c r="CN25" s="3"/>
+      <c r="CO25" s="3"/>
+      <c r="CP25" s="3"/>
+      <c r="CQ25" s="3"/>
+      <c r="CR25" s="3"/>
+      <c r="CS25" s="3"/>
+      <c r="CT25" s="3"/>
+      <c r="CU25" s="3"/>
+      <c r="CV25" s="3"/>
+      <c r="CW25" s="3"/>
+      <c r="CX25" s="3"/>
+      <c r="CY25" s="3"/>
+      <c r="CZ25" s="3"/>
+      <c r="DA25" s="3"/>
+      <c r="DB25" s="3"/>
+      <c r="DC25" s="3"/>
+      <c r="DD25" s="3"/>
+      <c r="DE25" s="3"/>
+      <c r="DF25" s="3"/>
+      <c r="DG25" s="3"/>
+      <c r="DH25" s="3"/>
+      <c r="DI25" s="3"/>
+      <c r="DJ25" s="3"/>
+      <c r="DK25" s="3"/>
+      <c r="DL25" s="3"/>
+      <c r="DM25" s="3"/>
+      <c r="DN25" s="3"/>
+      <c r="DO25" s="3"/>
+      <c r="DP25" s="3"/>
+      <c r="DQ25" s="3"/>
+      <c r="DR25" s="3"/>
+      <c r="DS25" s="3"/>
+      <c r="DT25" s="3"/>
+      <c r="DU25" s="3"/>
+      <c r="DV25" s="3"/>
+      <c r="DW25" s="3"/>
+      <c r="DX25" s="3"/>
+      <c r="DY25" s="3"/>
+      <c r="DZ25" s="3"/>
+      <c r="EA25" s="3"/>
+      <c r="EB25" s="3"/>
+      <c r="EC25" s="3"/>
+      <c r="ED25" s="3"/>
+      <c r="EE25" s="3"/>
+      <c r="EF25" s="3"/>
+      <c r="EG25" s="3"/>
     </row>
-    <row r="26" spans="1:2">
+    <row r="26" spans="1:137">
       <c r="A26" t="s">
-        <v>3</v>
+        <v>138</v>
       </c>
       <c r="B26" t="s">
-        <v>24</v>
+        <v>162</v>
+      </c>
+      <c r="C26" t="s">
+        <v>162</v>
+      </c>
+      <c r="D26" t="s">
+        <v>162</v>
+      </c>
+      <c r="E26" t="s">
+        <v>162</v>
+      </c>
+      <c r="F26" t="s">
+        <v>162</v>
+      </c>
+      <c r="G26" t="s">
+        <v>162</v>
+      </c>
+      <c r="H26" t="s">
+        <v>162</v>
+      </c>
+      <c r="I26" t="s">
+        <v>162</v>
+      </c>
+      <c r="J26" t="s">
+        <v>162</v>
+      </c>
+      <c r="K26" t="s">
+        <v>162</v>
+      </c>
+      <c r="L26" t="s">
+        <v>162</v>
+      </c>
+      <c r="M26" t="s">
+        <v>162</v>
+      </c>
+      <c r="N26" t="s">
+        <v>162</v>
+      </c>
+      <c r="O26" t="s">
+        <v>162</v>
+      </c>
+      <c r="P26" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>162</v>
+      </c>
+      <c r="R26" t="s">
+        <v>162</v>
+      </c>
+      <c r="S26" t="s">
+        <v>162</v>
+      </c>
+      <c r="T26" t="s">
+        <v>162</v>
+      </c>
+      <c r="U26" t="s">
+        <v>162</v>
+      </c>
+      <c r="V26" t="s">
+        <v>162</v>
+      </c>
+      <c r="W26" t="s">
+        <v>162</v>
+      </c>
+      <c r="X26" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AL26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AM26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AN26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AQ26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AU26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AV26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AW26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AX26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AY26" t="s">
+        <v>162</v>
+      </c>
+      <c r="AZ26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BA26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BB26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BC26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BD26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BE26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BF26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BG26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BH26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BI26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BJ26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BK26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BL26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BM26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BN26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BO26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BP26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BQ26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BR26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BS26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BT26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BU26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BV26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BW26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BX26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BY26" t="s">
+        <v>162</v>
+      </c>
+      <c r="BZ26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CA26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CB26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CC26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CD26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CE26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CF26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CG26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CH26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CI26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CJ26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CK26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CL26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CM26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CO26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CP26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CS26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CT26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CW26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CX26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY26" t="s">
+        <v>162</v>
+      </c>
+      <c r="CZ26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DA26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DB26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DC26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DD26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DE26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DF26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DG26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DH26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DI26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DJ26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DK26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DL26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DM26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DN26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DO26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DP26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DQ26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DR26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DS26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DT26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DU26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DV26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DW26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DX26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DY26" t="s">
+        <v>162</v>
+      </c>
+      <c r="DZ26" t="s">
+        <v>162</v>
+      </c>
+      <c r="EA26" t="s">
+        <v>162</v>
+      </c>
+      <c r="EB26" t="s">
+        <v>162</v>
+      </c>
+      <c r="EC26" t="s">
+        <v>162</v>
+      </c>
+      <c r="ED26" t="s">
+        <v>162</v>
+      </c>
+      <c r="EE26" t="s">
+        <v>162</v>
+      </c>
+      <c r="EF26" t="s">
+        <v>162</v>
+      </c>
+      <c r="EG26" t="s">
+        <v>162</v>
       </c>
     </row>
-    <row r="27" spans="1:2">
+    <row r="27" spans="1:137">
       <c r="A27" t="s">
-        <v>5</v>
+        <v>140</v>
       </c>
       <c r="B27" t="s">
-        <v>25</v>
+        <v>163</v>
+      </c>
+      <c r="C27" t="s">
+        <v>163</v>
+      </c>
+      <c r="D27" t="s">
+        <v>163</v>
+      </c>
+      <c r="E27" t="s">
+        <v>163</v>
+      </c>
+      <c r="F27" t="s">
+        <v>163</v>
+      </c>
+      <c r="G27" t="s">
+        <v>163</v>
+      </c>
+      <c r="H27" t="s">
+        <v>163</v>
+      </c>
+      <c r="I27" t="s">
+        <v>163</v>
+      </c>
+      <c r="J27" t="s">
+        <v>163</v>
+      </c>
+      <c r="K27" t="s">
+        <v>163</v>
+      </c>
+      <c r="L27" t="s">
+        <v>163</v>
+      </c>
+      <c r="M27" t="s">
+        <v>163</v>
+      </c>
+      <c r="N27" t="s">
+        <v>163</v>
+      </c>
+      <c r="O27" t="s">
+        <v>163</v>
+      </c>
+      <c r="P27" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>163</v>
+      </c>
+      <c r="R27" t="s">
+        <v>163</v>
+      </c>
+      <c r="S27" t="s">
+        <v>163</v>
+      </c>
+      <c r="T27" t="s">
+        <v>163</v>
+      </c>
+      <c r="U27" t="s">
+        <v>163</v>
+      </c>
+      <c r="V27" t="s">
+        <v>163</v>
+      </c>
+      <c r="W27" t="s">
+        <v>163</v>
+      </c>
+      <c r="X27" t="s">
+        <v>163</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AG27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AK27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AL27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AM27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AN27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AO27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AP27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AQ27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AR27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AS27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AU27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AV27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AW27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AX27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AY27" t="s">
+        <v>163</v>
+      </c>
+      <c r="AZ27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BA27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BB27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BC27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BD27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BE27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BF27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BG27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BH27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BI27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BJ27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BK27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BL27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BM27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BN27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BO27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BP27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BQ27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BR27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BS27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BT27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BU27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BV27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BW27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BX27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BY27" t="s">
+        <v>163</v>
+      </c>
+      <c r="BZ27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CA27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CB27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CC27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CD27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CE27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CF27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CG27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CH27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CI27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CJ27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CK27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CL27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CM27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CN27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CO27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CP27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CT27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CW27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CX27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CY27" t="s">
+        <v>163</v>
+      </c>
+      <c r="CZ27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DA27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DB27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DC27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DD27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DE27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DF27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DG27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DH27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DI27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DJ27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DK27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DL27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DM27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DN27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DO27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DP27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DQ27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DR27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DS27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DT27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DU27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DV27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DW27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DX27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DY27" t="s">
+        <v>163</v>
+      </c>
+      <c r="DZ27" t="s">
+        <v>163</v>
+      </c>
+      <c r="EA27" t="s">
+        <v>163</v>
+      </c>
+      <c r="EB27" t="s">
+        <v>163</v>
+      </c>
+      <c r="EC27" t="s">
+        <v>163</v>
+      </c>
+      <c r="ED27" t="s">
+        <v>163</v>
+      </c>
+      <c r="EE27" t="s">
+        <v>163</v>
+      </c>
+      <c r="EF27" t="s">
+        <v>163</v>
+      </c>
+      <c r="EG27" t="s">
+        <v>163</v>
       </c>
     </row>
-    <row r="28" spans="1:2">
+    <row r="28" spans="1:137">
       <c r="A28" t="s">
-        <v>7</v>
+        <v>142</v>
       </c>
       <c r="B28" t="s">
-        <v>26</v>
+        <v>164</v>
+      </c>
+      <c r="C28" t="s">
+        <v>164</v>
+      </c>
+      <c r="D28" t="s">
+        <v>164</v>
+      </c>
+      <c r="E28" t="s">
+        <v>164</v>
+      </c>
+      <c r="F28" t="s">
+        <v>164</v>
+      </c>
+      <c r="G28" t="s">
+        <v>164</v>
+      </c>
+      <c r="H28" t="s">
+        <v>164</v>
+      </c>
+      <c r="I28" t="s">
+        <v>164</v>
+      </c>
+      <c r="J28" t="s">
+        <v>164</v>
+      </c>
+      <c r="K28" t="s">
+        <v>164</v>
+      </c>
+      <c r="L28" t="s">
+        <v>164</v>
+      </c>
+      <c r="M28" t="s">
+        <v>164</v>
+      </c>
+      <c r="N28" t="s">
+        <v>164</v>
+      </c>
+      <c r="O28" t="s">
+        <v>164</v>
+      </c>
+      <c r="P28" t="s">
+        <v>164</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>164</v>
+      </c>
+      <c r="R28" t="s">
+        <v>164</v>
+      </c>
+      <c r="S28" t="s">
+        <v>164</v>
+      </c>
+      <c r="T28" t="s">
+        <v>164</v>
+      </c>
+      <c r="U28" t="s">
+        <v>164</v>
+      </c>
+      <c r="V28" t="s">
+        <v>164</v>
+      </c>
+      <c r="W28" t="s">
+        <v>164</v>
+      </c>
+      <c r="X28" t="s">
+        <v>164</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>164</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AB28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AC28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AH28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AJ28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AK28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AL28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AM28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AN28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AO28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AP28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AQ28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AR28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AS28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AT28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AU28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AV28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AW28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AX28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AY28" t="s">
+        <v>164</v>
+      </c>
+      <c r="AZ28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BB28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BC28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BD28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BE28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BF28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BG28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BH28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BI28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BJ28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BK28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BL28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BM28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BN28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BO28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BP28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BQ28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BR28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BS28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BT28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BU28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BV28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BW28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BX28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BY28" t="s">
+        <v>164</v>
+      </c>
+      <c r="BZ28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CA28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CB28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CC28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CD28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CE28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CF28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CG28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CH28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CI28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CJ28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CK28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CL28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CM28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CN28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CO28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CP28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CT28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CW28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DA28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DB28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DC28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DD28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DE28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DF28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DG28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DH28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DJ28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DK28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DL28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DM28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DN28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DO28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DP28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DQ28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DR28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DS28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DT28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DU28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DV28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DW28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DX28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DY28" t="s">
+        <v>164</v>
+      </c>
+      <c r="DZ28" t="s">
+        <v>164</v>
+      </c>
+      <c r="EA28" t="s">
+        <v>164</v>
+      </c>
+      <c r="EB28" t="s">
+        <v>164</v>
+      </c>
+      <c r="EC28" t="s">
+        <v>164</v>
+      </c>
+      <c r="ED28" t="s">
+        <v>164</v>
+      </c>
+      <c r="EE28" t="s">
+        <v>164</v>
+      </c>
+      <c r="EF28" t="s">
+        <v>164</v>
+      </c>
+      <c r="EG28" t="s">
+        <v>164</v>
       </c>
     </row>
-    <row r="29" spans="1:2">
+    <row r="29" spans="1:137">
       <c r="A29" t="s">
-        <v>9</v>
+        <v>144</v>
       </c>
       <c r="B29" t="s">
-        <v>27</v>
+        <v>165</v>
+      </c>
+      <c r="C29" t="s">
+        <v>165</v>
+      </c>
+      <c r="D29" t="s">
+        <v>165</v>
+      </c>
+      <c r="E29" t="s">
+        <v>165</v>
+      </c>
+      <c r="F29" t="s">
+        <v>165</v>
+      </c>
+      <c r="G29" t="s">
+        <v>165</v>
+      </c>
+      <c r="H29" t="s">
+        <v>165</v>
+      </c>
+      <c r="I29" t="s">
+        <v>165</v>
+      </c>
+      <c r="J29" t="s">
+        <v>165</v>
+      </c>
+      <c r="K29" t="s">
+        <v>165</v>
+      </c>
+      <c r="L29" t="s">
+        <v>165</v>
+      </c>
+      <c r="M29" t="s">
+        <v>165</v>
+      </c>
+      <c r="N29" t="s">
+        <v>165</v>
+      </c>
+      <c r="O29" t="s">
+        <v>165</v>
+      </c>
+      <c r="P29" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>165</v>
+      </c>
+      <c r="R29" t="s">
+        <v>165</v>
+      </c>
+      <c r="S29" t="s">
+        <v>165</v>
+      </c>
+      <c r="T29" t="s">
+        <v>165</v>
+      </c>
+      <c r="U29" t="s">
+        <v>165</v>
+      </c>
+      <c r="V29" t="s">
+        <v>165</v>
+      </c>
+      <c r="W29" t="s">
+        <v>165</v>
+      </c>
+      <c r="X29" t="s">
+        <v>165</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>165</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AC29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AG29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AH29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AK29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AL29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AM29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AN29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AO29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AP29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AQ29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AR29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AS29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AT29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AU29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AV29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AW29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AX29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AY29" t="s">
+        <v>165</v>
+      </c>
+      <c r="AZ29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BA29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BB29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BC29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BD29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BE29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BF29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BG29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BH29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BI29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BJ29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BK29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BL29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BM29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BN29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BO29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BP29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BQ29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BR29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BS29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BT29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BU29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BV29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BW29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BX29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BY29" t="s">
+        <v>165</v>
+      </c>
+      <c r="BZ29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CA29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CB29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CC29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CD29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CE29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CF29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CG29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CH29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CI29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CJ29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CK29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CL29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CM29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CN29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CO29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CP29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CQ29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CT29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CW29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CX29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY29" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DA29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DB29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DC29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DD29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DE29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DF29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DG29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DH29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DI29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DJ29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DK29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DL29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DM29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DN29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DO29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DP29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DQ29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DR29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DS29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DT29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DU29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DV29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DW29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DX29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DY29" t="s">
+        <v>165</v>
+      </c>
+      <c r="DZ29" t="s">
+        <v>165</v>
+      </c>
+      <c r="EA29" t="s">
+        <v>165</v>
+      </c>
+      <c r="EB29" t="s">
+        <v>165</v>
+      </c>
+      <c r="EC29" t="s">
+        <v>165</v>
+      </c>
+      <c r="ED29" t="s">
+        <v>165</v>
+      </c>
+      <c r="EE29" t="s">
+        <v>165</v>
+      </c>
+      <c r="EF29" t="s">
+        <v>165</v>
+      </c>
+      <c r="EG29" t="s">
+        <v>165</v>
       </c>
     </row>
-    <row r="30" spans="1:2">
+    <row r="30" spans="1:137">
       <c r="A30" s="4"/>
       <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="4"/>
+      <c r="F30" s="4"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="4"/>
+      <c r="I30" s="4"/>
+      <c r="J30" s="4"/>
+      <c r="K30" s="4"/>
+      <c r="L30" s="4"/>
+      <c r="M30" s="4"/>
+      <c r="N30" s="4"/>
+      <c r="O30" s="4"/>
+      <c r="P30" s="4"/>
+      <c r="Q30" s="4"/>
+      <c r="R30" s="4"/>
+      <c r="S30" s="4"/>
+      <c r="T30" s="4"/>
+      <c r="U30" s="4"/>
+      <c r="V30" s="4"/>
+      <c r="W30" s="4"/>
+      <c r="X30" s="4"/>
+      <c r="Y30" s="4"/>
+      <c r="Z30" s="4"/>
+      <c r="AA30" s="4"/>
+      <c r="AB30" s="4"/>
+      <c r="AC30" s="4"/>
+      <c r="AD30" s="4"/>
+      <c r="AE30" s="4"/>
+      <c r="AF30" s="4"/>
+      <c r="AG30" s="4"/>
+      <c r="AH30" s="4"/>
+      <c r="AI30" s="4"/>
+      <c r="AJ30" s="4"/>
+      <c r="AK30" s="4"/>
+      <c r="AL30" s="4"/>
+      <c r="AM30" s="4"/>
+      <c r="AN30" s="4"/>
+      <c r="AO30" s="4"/>
+      <c r="AP30" s="4"/>
+      <c r="AQ30" s="4"/>
+      <c r="AR30" s="4"/>
+      <c r="AS30" s="4"/>
+      <c r="AT30" s="4"/>
+      <c r="AU30" s="4"/>
+      <c r="AV30" s="4"/>
+      <c r="AW30" s="4"/>
+      <c r="AX30" s="4"/>
+      <c r="AY30" s="4"/>
+      <c r="AZ30" s="4"/>
+      <c r="BA30" s="4"/>
+      <c r="BB30" s="4"/>
+      <c r="BC30" s="4"/>
+      <c r="BD30" s="4"/>
+      <c r="BE30" s="4"/>
+      <c r="BF30" s="4"/>
+      <c r="BG30" s="4"/>
+      <c r="BH30" s="4"/>
+      <c r="BI30" s="4"/>
+      <c r="BJ30" s="4"/>
+      <c r="BK30" s="4"/>
+      <c r="BL30" s="4"/>
+      <c r="BM30" s="4"/>
+      <c r="BN30" s="4"/>
+      <c r="BO30" s="4"/>
+      <c r="BP30" s="4"/>
+      <c r="BQ30" s="4"/>
+      <c r="BR30" s="4"/>
+      <c r="BS30" s="4"/>
+      <c r="BT30" s="4"/>
+      <c r="BU30" s="4"/>
+      <c r="BV30" s="4"/>
+      <c r="BW30" s="4"/>
+      <c r="BX30" s="4"/>
+      <c r="BY30" s="4"/>
+      <c r="BZ30" s="4"/>
+      <c r="CA30" s="4"/>
+      <c r="CB30" s="4"/>
+      <c r="CC30" s="4"/>
+      <c r="CD30" s="4"/>
+      <c r="CE30" s="4"/>
+      <c r="CF30" s="4"/>
+      <c r="CG30" s="4"/>
+      <c r="CH30" s="4"/>
+      <c r="CI30" s="4"/>
+      <c r="CJ30" s="4"/>
+      <c r="CK30" s="4"/>
+      <c r="CL30" s="4"/>
+      <c r="CM30" s="4"/>
+      <c r="CN30" s="4"/>
+      <c r="CO30" s="4"/>
+      <c r="CP30" s="4"/>
+      <c r="CQ30" s="4"/>
+      <c r="CR30" s="4"/>
+      <c r="CS30" s="4"/>
+      <c r="CT30" s="4"/>
+      <c r="CU30" s="4"/>
+      <c r="CV30" s="4"/>
+      <c r="CW30" s="4"/>
+      <c r="CX30" s="4"/>
+      <c r="CY30" s="4"/>
+      <c r="CZ30" s="4"/>
+      <c r="DA30" s="4"/>
+      <c r="DB30" s="4"/>
+      <c r="DC30" s="4"/>
+      <c r="DD30" s="4"/>
+      <c r="DE30" s="4"/>
+      <c r="DF30" s="4"/>
+      <c r="DG30" s="4"/>
+      <c r="DH30" s="4"/>
+      <c r="DI30" s="4"/>
+      <c r="DJ30" s="4"/>
+      <c r="DK30" s="4"/>
+      <c r="DL30" s="4"/>
+      <c r="DM30" s="4"/>
+      <c r="DN30" s="4"/>
+      <c r="DO30" s="4"/>
+      <c r="DP30" s="4"/>
+      <c r="DQ30" s="4"/>
+      <c r="DR30" s="4"/>
+      <c r="DS30" s="4"/>
+      <c r="DT30" s="4"/>
+      <c r="DU30" s="4"/>
+      <c r="DV30" s="4"/>
+      <c r="DW30" s="4"/>
+      <c r="DX30" s="4"/>
+      <c r="DY30" s="4"/>
+      <c r="DZ30" s="4"/>
+      <c r="EA30" s="4"/>
+      <c r="EB30" s="4"/>
+      <c r="EC30" s="4"/>
+      <c r="ED30" s="4"/>
+      <c r="EE30" s="4"/>
+      <c r="EF30" s="4"/>
+      <c r="EG30" s="4"/>
     </row>
-    <row r="31" spans="1:2">
+    <row r="31" spans="1:137">
       <c r="A31" s="2" t="s">
-        <v>28</v>
+        <v>166</v>
       </c>
       <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="2"/>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2"/>
+      <c r="O31" s="2"/>
+      <c r="P31" s="2"/>
+      <c r="Q31" s="2"/>
+      <c r="R31" s="2"/>
+      <c r="S31" s="2"/>
+      <c r="T31" s="2"/>
+      <c r="U31" s="2"/>
+      <c r="V31" s="2"/>
+      <c r="W31" s="2"/>
+      <c r="X31" s="2"/>
+      <c r="Y31" s="2"/>
+      <c r="Z31" s="2"/>
+      <c r="AA31" s="2"/>
+      <c r="AB31" s="2"/>
+      <c r="AC31" s="2"/>
+      <c r="AD31" s="2"/>
+      <c r="AE31" s="2"/>
+      <c r="AF31" s="2"/>
+      <c r="AG31" s="2"/>
+      <c r="AH31" s="2"/>
+      <c r="AI31" s="2"/>
+      <c r="AJ31" s="2"/>
+      <c r="AK31" s="2"/>
+      <c r="AL31" s="2"/>
+      <c r="AM31" s="2"/>
+      <c r="AN31" s="2"/>
+      <c r="AO31" s="2"/>
+      <c r="AP31" s="2"/>
+      <c r="AQ31" s="2"/>
+      <c r="AR31" s="2"/>
+      <c r="AS31" s="2"/>
+      <c r="AT31" s="2"/>
+      <c r="AU31" s="2"/>
+      <c r="AV31" s="2"/>
+      <c r="AW31" s="2"/>
+      <c r="AX31" s="2"/>
+      <c r="AY31" s="2"/>
+      <c r="AZ31" s="2"/>
+      <c r="BA31" s="2"/>
+      <c r="BB31" s="2"/>
+      <c r="BC31" s="2"/>
+      <c r="BD31" s="2"/>
+      <c r="BE31" s="2"/>
+      <c r="BF31" s="2"/>
+      <c r="BG31" s="2"/>
+      <c r="BH31" s="2"/>
+      <c r="BI31" s="2"/>
+      <c r="BJ31" s="2"/>
+      <c r="BK31" s="2"/>
+      <c r="BL31" s="2"/>
+      <c r="BM31" s="2"/>
+      <c r="BN31" s="2"/>
+      <c r="BO31" s="2"/>
+      <c r="BP31" s="2"/>
+      <c r="BQ31" s="2"/>
+      <c r="BR31" s="2"/>
+      <c r="BS31" s="2"/>
+      <c r="BT31" s="2"/>
+      <c r="BU31" s="2"/>
+      <c r="BV31" s="2"/>
+      <c r="BW31" s="2"/>
+      <c r="BX31" s="2"/>
+      <c r="BY31" s="2"/>
+      <c r="BZ31" s="2"/>
+      <c r="CA31" s="2"/>
+      <c r="CB31" s="2"/>
+      <c r="CC31" s="2"/>
+      <c r="CD31" s="2"/>
+      <c r="CE31" s="2"/>
+      <c r="CF31" s="2"/>
+      <c r="CG31" s="2"/>
+      <c r="CH31" s="2"/>
+      <c r="CI31" s="2"/>
+      <c r="CJ31" s="2"/>
+      <c r="CK31" s="2"/>
+      <c r="CL31" s="2"/>
+      <c r="CM31" s="2"/>
+      <c r="CN31" s="2"/>
+      <c r="CO31" s="2"/>
+      <c r="CP31" s="2"/>
+      <c r="CQ31" s="2"/>
+      <c r="CR31" s="2"/>
+      <c r="CS31" s="2"/>
+      <c r="CT31" s="2"/>
+      <c r="CU31" s="2"/>
+      <c r="CV31" s="2"/>
+      <c r="CW31" s="2"/>
+      <c r="CX31" s="2"/>
+      <c r="CY31" s="2"/>
+      <c r="CZ31" s="2"/>
+      <c r="DA31" s="2"/>
+      <c r="DB31" s="2"/>
+      <c r="DC31" s="2"/>
+      <c r="DD31" s="2"/>
+      <c r="DE31" s="2"/>
+      <c r="DF31" s="2"/>
+      <c r="DG31" s="2"/>
+      <c r="DH31" s="2"/>
+      <c r="DI31" s="2"/>
+      <c r="DJ31" s="2"/>
+      <c r="DK31" s="2"/>
+      <c r="DL31" s="2"/>
+      <c r="DM31" s="2"/>
+      <c r="DN31" s="2"/>
+      <c r="DO31" s="2"/>
+      <c r="DP31" s="2"/>
+      <c r="DQ31" s="2"/>
+      <c r="DR31" s="2"/>
+      <c r="DS31" s="2"/>
+      <c r="DT31" s="2"/>
+      <c r="DU31" s="2"/>
+      <c r="DV31" s="2"/>
+      <c r="DW31" s="2"/>
+      <c r="DX31" s="2"/>
+      <c r="DY31" s="2"/>
+      <c r="DZ31" s="2"/>
+      <c r="EA31" s="2"/>
+      <c r="EB31" s="2"/>
+      <c r="EC31" s="2"/>
+      <c r="ED31" s="2"/>
+      <c r="EE31" s="2"/>
+      <c r="EF31" s="2"/>
+      <c r="EG31" s="2"/>
     </row>
-    <row r="32" spans="1:2">
+    <row r="32" spans="1:137">
       <c r="A32" s="3" t="s">
-        <v>2</v>
+        <v>137</v>
       </c>
       <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3"/>
+      <c r="K32" s="3"/>
+      <c r="L32" s="3"/>
+      <c r="M32" s="3"/>
+      <c r="N32" s="3"/>
+      <c r="O32" s="3"/>
+      <c r="P32" s="3"/>
+      <c r="Q32" s="3"/>
+      <c r="R32" s="3"/>
+      <c r="S32" s="3"/>
+      <c r="T32" s="3"/>
+      <c r="U32" s="3"/>
+      <c r="V32" s="3"/>
+      <c r="W32" s="3"/>
+      <c r="X32" s="3"/>
+      <c r="Y32" s="3"/>
+      <c r="Z32" s="3"/>
+      <c r="AA32" s="3"/>
+      <c r="AB32" s="3"/>
+      <c r="AC32" s="3"/>
+      <c r="AD32" s="3"/>
+      <c r="AE32" s="3"/>
+      <c r="AF32" s="3"/>
+      <c r="AG32" s="3"/>
+      <c r="AH32" s="3"/>
+      <c r="AI32" s="3"/>
+      <c r="AJ32" s="3"/>
+      <c r="AK32" s="3"/>
+      <c r="AL32" s="3"/>
+      <c r="AM32" s="3"/>
+      <c r="AN32" s="3"/>
+      <c r="AO32" s="3"/>
+      <c r="AP32" s="3"/>
+      <c r="AQ32" s="3"/>
+      <c r="AR32" s="3"/>
+      <c r="AS32" s="3"/>
+      <c r="AT32" s="3"/>
+      <c r="AU32" s="3"/>
+      <c r="AV32" s="3"/>
+      <c r="AW32" s="3"/>
+      <c r="AX32" s="3"/>
+      <c r="AY32" s="3"/>
+      <c r="AZ32" s="3"/>
+      <c r="BA32" s="3"/>
+      <c r="BB32" s="3"/>
+      <c r="BC32" s="3"/>
+      <c r="BD32" s="3"/>
+      <c r="BE32" s="3"/>
+      <c r="BF32" s="3"/>
+      <c r="BG32" s="3"/>
+      <c r="BH32" s="3"/>
+      <c r="BI32" s="3"/>
+      <c r="BJ32" s="3"/>
+      <c r="BK32" s="3"/>
+      <c r="BL32" s="3"/>
+      <c r="BM32" s="3"/>
+      <c r="BN32" s="3"/>
+      <c r="BO32" s="3"/>
+      <c r="BP32" s="3"/>
+      <c r="BQ32" s="3"/>
+      <c r="BR32" s="3"/>
+      <c r="BS32" s="3"/>
+      <c r="BT32" s="3"/>
+      <c r="BU32" s="3"/>
+      <c r="BV32" s="3"/>
+      <c r="BW32" s="3"/>
+      <c r="BX32" s="3"/>
+      <c r="BY32" s="3"/>
+      <c r="BZ32" s="3"/>
+      <c r="CA32" s="3"/>
+      <c r="CB32" s="3"/>
+      <c r="CC32" s="3"/>
+      <c r="CD32" s="3"/>
+      <c r="CE32" s="3"/>
+      <c r="CF32" s="3"/>
+      <c r="CG32" s="3"/>
+      <c r="CH32" s="3"/>
+      <c r="CI32" s="3"/>
+      <c r="CJ32" s="3"/>
+      <c r="CK32" s="3"/>
+      <c r="CL32" s="3"/>
+      <c r="CM32" s="3"/>
+      <c r="CN32" s="3"/>
+      <c r="CO32" s="3"/>
+      <c r="CP32" s="3"/>
+      <c r="CQ32" s="3"/>
+      <c r="CR32" s="3"/>
+      <c r="CS32" s="3"/>
+      <c r="CT32" s="3"/>
+      <c r="CU32" s="3"/>
+      <c r="CV32" s="3"/>
+      <c r="CW32" s="3"/>
+      <c r="CX32" s="3"/>
+      <c r="CY32" s="3"/>
+      <c r="CZ32" s="3"/>
+      <c r="DA32" s="3"/>
+      <c r="DB32" s="3"/>
+      <c r="DC32" s="3"/>
+      <c r="DD32" s="3"/>
+      <c r="DE32" s="3"/>
+      <c r="DF32" s="3"/>
+      <c r="DG32" s="3"/>
+      <c r="DH32" s="3"/>
+      <c r="DI32" s="3"/>
+      <c r="DJ32" s="3"/>
+      <c r="DK32" s="3"/>
+      <c r="DL32" s="3"/>
+      <c r="DM32" s="3"/>
+      <c r="DN32" s="3"/>
+      <c r="DO32" s="3"/>
+      <c r="DP32" s="3"/>
+      <c r="DQ32" s="3"/>
+      <c r="DR32" s="3"/>
+      <c r="DS32" s="3"/>
+      <c r="DT32" s="3"/>
+      <c r="DU32" s="3"/>
+      <c r="DV32" s="3"/>
+      <c r="DW32" s="3"/>
+      <c r="DX32" s="3"/>
+      <c r="DY32" s="3"/>
+      <c r="DZ32" s="3"/>
+      <c r="EA32" s="3"/>
+      <c r="EB32" s="3"/>
+      <c r="EC32" s="3"/>
+      <c r="ED32" s="3"/>
+      <c r="EE32" s="3"/>
+      <c r="EF32" s="3"/>
+      <c r="EG32" s="3"/>
     </row>
-    <row r="33" spans="1:2">
+    <row r="33" spans="1:137">
       <c r="A33" t="s">
-        <v>3</v>
+        <v>138</v>
       </c>
       <c r="B33" t="s">
-        <v>24</v>
+        <v>162</v>
+      </c>
+      <c r="C33" t="s">
+        <v>162</v>
+      </c>
+      <c r="D33" t="s">
+        <v>162</v>
+      </c>
+      <c r="E33" t="s">
+        <v>162</v>
+      </c>
+      <c r="F33" t="s">
+        <v>162</v>
+      </c>
+      <c r="G33" t="s">
+        <v>162</v>
+      </c>
+      <c r="H33" t="s">
+        <v>162</v>
+      </c>
+      <c r="I33" t="s">
+        <v>162</v>
+      </c>
+      <c r="J33" t="s">
+        <v>162</v>
+      </c>
+      <c r="K33" t="s">
+        <v>162</v>
+      </c>
+      <c r="L33" t="s">
+        <v>162</v>
+      </c>
+      <c r="M33" t="s">
+        <v>162</v>
+      </c>
+      <c r="N33" t="s">
+        <v>162</v>
+      </c>
+      <c r="O33" t="s">
+        <v>162</v>
+      </c>
+      <c r="P33" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>162</v>
+      </c>
+      <c r="R33" t="s">
+        <v>162</v>
+      </c>
+      <c r="S33" t="s">
+        <v>162</v>
+      </c>
+      <c r="T33" t="s">
+        <v>162</v>
+      </c>
+      <c r="U33" t="s">
+        <v>162</v>
+      </c>
+      <c r="V33" t="s">
+        <v>162</v>
+      </c>
+      <c r="W33" t="s">
+        <v>162</v>
+      </c>
+      <c r="X33" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AJ33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AK33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AL33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AM33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AN33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AO33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AP33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AQ33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AR33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AS33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AT33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AU33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AV33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AW33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AX33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AY33" t="s">
+        <v>162</v>
+      </c>
+      <c r="AZ33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BA33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BB33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BC33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BD33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BE33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BF33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BG33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BH33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BI33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BJ33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BK33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BL33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BM33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BN33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BO33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BP33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BQ33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BR33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BS33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BT33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BU33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BV33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BW33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BX33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BY33" t="s">
+        <v>162</v>
+      </c>
+      <c r="BZ33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CA33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CB33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CC33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CD33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CE33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CF33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CG33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CH33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CI33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CJ33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CK33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CL33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CM33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CO33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CP33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CS33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CT33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CW33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CX33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY33" t="s">
+        <v>162</v>
+      </c>
+      <c r="CZ33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DA33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DB33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DC33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DD33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DE33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DF33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DG33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DH33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DI33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DJ33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DK33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DL33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DM33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DN33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DO33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DP33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DQ33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DR33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DS33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DT33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DU33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DV33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DW33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DX33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DY33" t="s">
+        <v>162</v>
+      </c>
+      <c r="DZ33" t="s">
+        <v>162</v>
+      </c>
+      <c r="EA33" t="s">
+        <v>162</v>
+      </c>
+      <c r="EB33" t="s">
+        <v>162</v>
+      </c>
+      <c r="EC33" t="s">
+        <v>162</v>
+      </c>
+      <c r="ED33" t="s">
+        <v>162</v>
+      </c>
+      <c r="EE33" t="s">
+        <v>162</v>
+      </c>
+      <c r="EF33" t="s">
+        <v>162</v>
+      </c>
+      <c r="EG33" t="s">
+        <v>162</v>
       </c>
     </row>
-    <row r="34" spans="1:2">
+    <row r="34" spans="1:137">
       <c r="A34" t="s">
-        <v>7</v>
+        <v>142</v>
       </c>
       <c r="B34" t="s">
-        <v>26</v>
+        <v>164</v>
+      </c>
+      <c r="C34" t="s">
+        <v>164</v>
+      </c>
+      <c r="D34" t="s">
+        <v>164</v>
+      </c>
+      <c r="E34" t="s">
+        <v>164</v>
+      </c>
+      <c r="F34" t="s">
+        <v>164</v>
+      </c>
+      <c r="G34" t="s">
+        <v>164</v>
+      </c>
+      <c r="H34" t="s">
+        <v>164</v>
+      </c>
+      <c r="I34" t="s">
+        <v>164</v>
+      </c>
+      <c r="J34" t="s">
+        <v>164</v>
+      </c>
+      <c r="K34" t="s">
+        <v>164</v>
+      </c>
+      <c r="L34" t="s">
+        <v>164</v>
+      </c>
+      <c r="M34" t="s">
+        <v>164</v>
+      </c>
+      <c r="N34" t="s">
+        <v>164</v>
+      </c>
+      <c r="O34" t="s">
+        <v>164</v>
+      </c>
+      <c r="P34" t="s">
+        <v>164</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>164</v>
+      </c>
+      <c r="R34" t="s">
+        <v>164</v>
+      </c>
+      <c r="S34" t="s">
+        <v>164</v>
+      </c>
+      <c r="T34" t="s">
+        <v>164</v>
+      </c>
+      <c r="U34" t="s">
+        <v>164</v>
+      </c>
+      <c r="V34" t="s">
+        <v>164</v>
+      </c>
+      <c r="W34" t="s">
+        <v>164</v>
+      </c>
+      <c r="X34" t="s">
+        <v>164</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>164</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AB34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AC34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AE34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AF34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AG34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AH34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AI34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AJ34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AK34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AL34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AM34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AN34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AO34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AP34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AQ34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AR34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AS34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AT34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AU34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AV34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AW34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AX34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AY34" t="s">
+        <v>164</v>
+      </c>
+      <c r="AZ34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BB34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BC34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BD34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BE34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BF34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BG34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BH34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BI34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BJ34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BK34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BL34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BM34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BN34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BO34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BP34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BQ34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BR34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BS34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BT34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BU34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BV34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BW34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BX34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BY34" t="s">
+        <v>164</v>
+      </c>
+      <c r="BZ34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CA34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CB34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CC34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CD34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CE34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CF34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CG34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CH34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CI34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CJ34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CK34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CL34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CM34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CN34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CO34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CP34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CT34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CW34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY34" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DA34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DB34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DC34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DD34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DE34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DF34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DG34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DH34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DJ34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DK34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DL34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DM34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DN34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DO34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DP34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DQ34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DR34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DS34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DT34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DU34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DV34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DW34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DX34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DY34" t="s">
+        <v>164</v>
+      </c>
+      <c r="DZ34" t="s">
+        <v>164</v>
+      </c>
+      <c r="EA34" t="s">
+        <v>164</v>
+      </c>
+      <c r="EB34" t="s">
+        <v>164</v>
+      </c>
+      <c r="EC34" t="s">
+        <v>164</v>
+      </c>
+      <c r="ED34" t="s">
+        <v>164</v>
+      </c>
+      <c r="EE34" t="s">
+        <v>164</v>
+      </c>
+      <c r="EF34" t="s">
+        <v>164</v>
+      </c>
+      <c r="EG34" t="s">
+        <v>164</v>
       </c>
     </row>
-    <row r="35" spans="1:2">
+    <row r="35" spans="1:137">
       <c r="A35" t="s">
-        <v>9</v>
+        <v>144</v>
       </c>
       <c r="B35" t="s">
-        <v>27</v>
+        <v>165</v>
+      </c>
+      <c r="C35" t="s">
+        <v>165</v>
+      </c>
+      <c r="D35" t="s">
+        <v>165</v>
+      </c>
+      <c r="E35" t="s">
+        <v>165</v>
+      </c>
+      <c r="F35" t="s">
+        <v>165</v>
+      </c>
+      <c r="G35" t="s">
+        <v>165</v>
+      </c>
+      <c r="H35" t="s">
+        <v>165</v>
+      </c>
+      <c r="I35" t="s">
+        <v>165</v>
+      </c>
+      <c r="J35" t="s">
+        <v>165</v>
+      </c>
+      <c r="K35" t="s">
+        <v>165</v>
+      </c>
+      <c r="L35" t="s">
+        <v>165</v>
+      </c>
+      <c r="M35" t="s">
+        <v>165</v>
+      </c>
+      <c r="N35" t="s">
+        <v>165</v>
+      </c>
+      <c r="O35" t="s">
+        <v>165</v>
+      </c>
+      <c r="P35" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>165</v>
+      </c>
+      <c r="R35" t="s">
+        <v>165</v>
+      </c>
+      <c r="S35" t="s">
+        <v>165</v>
+      </c>
+      <c r="T35" t="s">
+        <v>165</v>
+      </c>
+      <c r="U35" t="s">
+        <v>165</v>
+      </c>
+      <c r="V35" t="s">
+        <v>165</v>
+      </c>
+      <c r="W35" t="s">
+        <v>165</v>
+      </c>
+      <c r="X35" t="s">
+        <v>165</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>165</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AA35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AC35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AE35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AF35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AG35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AH35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AJ35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AK35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AL35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AM35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AN35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AO35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AP35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AQ35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AR35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AS35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AT35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AU35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AV35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AW35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AX35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AY35" t="s">
+        <v>165</v>
+      </c>
+      <c r="AZ35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BA35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BB35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BC35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BD35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BE35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BF35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BG35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BH35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BI35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BJ35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BK35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BL35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BM35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BN35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BO35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BP35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BQ35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BR35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BS35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BT35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BU35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BV35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BW35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BX35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BY35" t="s">
+        <v>165</v>
+      </c>
+      <c r="BZ35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CA35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CB35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CC35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CD35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CE35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CF35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CG35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CH35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CI35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CJ35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CK35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CL35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CM35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CN35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CO35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CP35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CQ35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CT35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CW35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CX35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY35" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DA35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DB35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DC35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DD35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DE35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DF35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DG35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DH35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DI35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DJ35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DK35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DL35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DM35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DN35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DO35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DP35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DQ35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DR35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DS35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DT35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DU35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DV35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DW35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DX35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DY35" t="s">
+        <v>165</v>
+      </c>
+      <c r="DZ35" t="s">
+        <v>165</v>
+      </c>
+      <c r="EA35" t="s">
+        <v>165</v>
+      </c>
+      <c r="EB35" t="s">
+        <v>165</v>
+      </c>
+      <c r="EC35" t="s">
+        <v>165</v>
+      </c>
+      <c r="ED35" t="s">
+        <v>165</v>
+      </c>
+      <c r="EE35" t="s">
+        <v>165</v>
+      </c>
+      <c r="EF35" t="s">
+        <v>165</v>
+      </c>
+      <c r="EG35" t="s">
+        <v>165</v>
       </c>
     </row>
-    <row r="36" spans="1:2">
+    <row r="36" spans="1:137">
       <c r="A36" s="3" t="s">
-        <v>29</v>
+        <v>167</v>
       </c>
       <c r="B36" s="3"/>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3"/>
+      <c r="K36" s="3"/>
+      <c r="L36" s="3"/>
+      <c r="M36" s="3"/>
+      <c r="N36" s="3"/>
+      <c r="O36" s="3"/>
+      <c r="P36" s="3"/>
+      <c r="Q36" s="3"/>
+      <c r="R36" s="3"/>
+      <c r="S36" s="3"/>
+      <c r="T36" s="3"/>
+      <c r="U36" s="3"/>
+      <c r="V36" s="3"/>
+      <c r="W36" s="3"/>
+      <c r="X36" s="3"/>
+      <c r="Y36" s="3"/>
+      <c r="Z36" s="3"/>
+      <c r="AA36" s="3"/>
+      <c r="AB36" s="3"/>
+      <c r="AC36" s="3"/>
+      <c r="AD36" s="3"/>
+      <c r="AE36" s="3"/>
+      <c r="AF36" s="3"/>
+      <c r="AG36" s="3"/>
+      <c r="AH36" s="3"/>
+      <c r="AI36" s="3"/>
+      <c r="AJ36" s="3"/>
+      <c r="AK36" s="3"/>
+      <c r="AL36" s="3"/>
+      <c r="AM36" s="3"/>
+      <c r="AN36" s="3"/>
+      <c r="AO36" s="3"/>
+      <c r="AP36" s="3"/>
+      <c r="AQ36" s="3"/>
+      <c r="AR36" s="3"/>
+      <c r="AS36" s="3"/>
+      <c r="AT36" s="3"/>
+      <c r="AU36" s="3"/>
+      <c r="AV36" s="3"/>
+      <c r="AW36" s="3"/>
+      <c r="AX36" s="3"/>
+      <c r="AY36" s="3"/>
+      <c r="AZ36" s="3"/>
+      <c r="BA36" s="3"/>
+      <c r="BB36" s="3"/>
+      <c r="BC36" s="3"/>
+      <c r="BD36" s="3"/>
+      <c r="BE36" s="3"/>
+      <c r="BF36" s="3"/>
+      <c r="BG36" s="3"/>
+      <c r="BH36" s="3"/>
+      <c r="BI36" s="3"/>
+      <c r="BJ36" s="3"/>
+      <c r="BK36" s="3"/>
+      <c r="BL36" s="3"/>
+      <c r="BM36" s="3"/>
+      <c r="BN36" s="3"/>
+      <c r="BO36" s="3"/>
+      <c r="BP36" s="3"/>
+      <c r="BQ36" s="3"/>
+      <c r="BR36" s="3"/>
+      <c r="BS36" s="3"/>
+      <c r="BT36" s="3"/>
+      <c r="BU36" s="3"/>
+      <c r="BV36" s="3"/>
+      <c r="BW36" s="3"/>
+      <c r="BX36" s="3"/>
+      <c r="BY36" s="3"/>
+      <c r="BZ36" s="3"/>
+      <c r="CA36" s="3"/>
+      <c r="CB36" s="3"/>
+      <c r="CC36" s="3"/>
+      <c r="CD36" s="3"/>
+      <c r="CE36" s="3"/>
+      <c r="CF36" s="3"/>
+      <c r="CG36" s="3"/>
+      <c r="CH36" s="3"/>
+      <c r="CI36" s="3"/>
+      <c r="CJ36" s="3"/>
+      <c r="CK36" s="3"/>
+      <c r="CL36" s="3"/>
+      <c r="CM36" s="3"/>
+      <c r="CN36" s="3"/>
+      <c r="CO36" s="3"/>
+      <c r="CP36" s="3"/>
+      <c r="CQ36" s="3"/>
+      <c r="CR36" s="3"/>
+      <c r="CS36" s="3"/>
+      <c r="CT36" s="3"/>
+      <c r="CU36" s="3"/>
+      <c r="CV36" s="3"/>
+      <c r="CW36" s="3"/>
+      <c r="CX36" s="3"/>
+      <c r="CY36" s="3"/>
+      <c r="CZ36" s="3"/>
+      <c r="DA36" s="3"/>
+      <c r="DB36" s="3"/>
+      <c r="DC36" s="3"/>
+      <c r="DD36" s="3"/>
+      <c r="DE36" s="3"/>
+      <c r="DF36" s="3"/>
+      <c r="DG36" s="3"/>
+      <c r="DH36" s="3"/>
+      <c r="DI36" s="3"/>
+      <c r="DJ36" s="3"/>
+      <c r="DK36" s="3"/>
+      <c r="DL36" s="3"/>
+      <c r="DM36" s="3"/>
+      <c r="DN36" s="3"/>
+      <c r="DO36" s="3"/>
+      <c r="DP36" s="3"/>
+      <c r="DQ36" s="3"/>
+      <c r="DR36" s="3"/>
+      <c r="DS36" s="3"/>
+      <c r="DT36" s="3"/>
+      <c r="DU36" s="3"/>
+      <c r="DV36" s="3"/>
+      <c r="DW36" s="3"/>
+      <c r="DX36" s="3"/>
+      <c r="DY36" s="3"/>
+      <c r="DZ36" s="3"/>
+      <c r="EA36" s="3"/>
+      <c r="EB36" s="3"/>
+      <c r="EC36" s="3"/>
+      <c r="ED36" s="3"/>
+      <c r="EE36" s="3"/>
+      <c r="EF36" s="3"/>
+      <c r="EG36" s="3"/>
     </row>
-    <row r="37" spans="1:2">
+    <row r="37" spans="1:137">
       <c r="A37" t="s">
-        <v>3</v>
+        <v>138</v>
       </c>
       <c r="B37" t="s">
-        <v>30</v>
+        <v>168</v>
+      </c>
+      <c r="C37" t="s">
+        <v>168</v>
+      </c>
+      <c r="D37" t="s">
+        <v>168</v>
+      </c>
+      <c r="E37" t="s">
+        <v>168</v>
+      </c>
+      <c r="F37" t="s">
+        <v>168</v>
+      </c>
+      <c r="G37" t="s">
+        <v>168</v>
+      </c>
+      <c r="H37" t="s">
+        <v>168</v>
+      </c>
+      <c r="I37" t="s">
+        <v>168</v>
+      </c>
+      <c r="J37" t="s">
+        <v>168</v>
+      </c>
+      <c r="K37" t="s">
+        <v>168</v>
+      </c>
+      <c r="L37" t="s">
+        <v>168</v>
+      </c>
+      <c r="M37" t="s">
+        <v>168</v>
+      </c>
+      <c r="N37" t="s">
+        <v>168</v>
+      </c>
+      <c r="O37" t="s">
+        <v>168</v>
+      </c>
+      <c r="P37" t="s">
+        <v>168</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>168</v>
+      </c>
+      <c r="R37" t="s">
+        <v>168</v>
+      </c>
+      <c r="S37" t="s">
+        <v>168</v>
+      </c>
+      <c r="T37" t="s">
+        <v>168</v>
+      </c>
+      <c r="U37" t="s">
+        <v>168</v>
+      </c>
+      <c r="V37" t="s">
+        <v>168</v>
+      </c>
+      <c r="W37" t="s">
+        <v>168</v>
+      </c>
+      <c r="X37" t="s">
+        <v>168</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>168</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AA37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AB37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AC37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AE37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AF37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AH37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AJ37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AK37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AL37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AM37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AN37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AO37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AP37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AQ37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AR37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AS37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AU37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AV37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AW37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AX37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AY37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AZ37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BA37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BB37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BC37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BD37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BE37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BF37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BG37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BH37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BI37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BJ37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BK37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BL37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BM37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BN37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BO37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BP37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BQ37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BR37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BS37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BT37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BU37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BV37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BW37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BX37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BY37" t="s">
+        <v>168</v>
+      </c>
+      <c r="BZ37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CA37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CB37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CC37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CD37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CE37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CF37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CG37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CH37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CI37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CJ37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CK37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CL37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CM37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CN37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CO37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CP37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CQ37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CR37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CS37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CT37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CU37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CW37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CX37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY37" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DA37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DB37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DD37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DE37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DF37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DG37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DH37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DI37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DJ37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DK37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DL37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DM37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DN37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DO37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DP37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DQ37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DR37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DS37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DT37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DU37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DV37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DW37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DX37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DY37" t="s">
+        <v>168</v>
+      </c>
+      <c r="DZ37" t="s">
+        <v>168</v>
+      </c>
+      <c r="EA37" t="s">
+        <v>168</v>
+      </c>
+      <c r="EB37" t="s">
+        <v>168</v>
+      </c>
+      <c r="EC37" t="s">
+        <v>168</v>
+      </c>
+      <c r="ED37" t="s">
+        <v>168</v>
+      </c>
+      <c r="EE37" t="s">
+        <v>168</v>
+      </c>
+      <c r="EF37" t="s">
+        <v>168</v>
+      </c>
+      <c r="EG37" t="s">
+        <v>168</v>
       </c>
     </row>
-    <row r="38" spans="1:2">
+    <row r="38" spans="1:137">
       <c r="A38" s="4"/>
       <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+      <c r="K38" s="4"/>
+      <c r="L38" s="4"/>
+      <c r="M38" s="4"/>
+      <c r="N38" s="4"/>
+      <c r="O38" s="4"/>
+      <c r="P38" s="4"/>
+      <c r="Q38" s="4"/>
+      <c r="R38" s="4"/>
+      <c r="S38" s="4"/>
+      <c r="T38" s="4"/>
+      <c r="U38" s="4"/>
+      <c r="V38" s="4"/>
+      <c r="W38" s="4"/>
+      <c r="X38" s="4"/>
+      <c r="Y38" s="4"/>
+      <c r="Z38" s="4"/>
+      <c r="AA38" s="4"/>
+      <c r="AB38" s="4"/>
+      <c r="AC38" s="4"/>
+      <c r="AD38" s="4"/>
+      <c r="AE38" s="4"/>
+      <c r="AF38" s="4"/>
+      <c r="AG38" s="4"/>
+      <c r="AH38" s="4"/>
+      <c r="AI38" s="4"/>
+      <c r="AJ38" s="4"/>
+      <c r="AK38" s="4"/>
+      <c r="AL38" s="4"/>
+      <c r="AM38" s="4"/>
+      <c r="AN38" s="4"/>
+      <c r="AO38" s="4"/>
+      <c r="AP38" s="4"/>
+      <c r="AQ38" s="4"/>
+      <c r="AR38" s="4"/>
+      <c r="AS38" s="4"/>
+      <c r="AT38" s="4"/>
+      <c r="AU38" s="4"/>
+      <c r="AV38" s="4"/>
+      <c r="AW38" s="4"/>
+      <c r="AX38" s="4"/>
+      <c r="AY38" s="4"/>
+      <c r="AZ38" s="4"/>
+      <c r="BA38" s="4"/>
+      <c r="BB38" s="4"/>
+      <c r="BC38" s="4"/>
+      <c r="BD38" s="4"/>
+      <c r="BE38" s="4"/>
+      <c r="BF38" s="4"/>
+      <c r="BG38" s="4"/>
+      <c r="BH38" s="4"/>
+      <c r="BI38" s="4"/>
+      <c r="BJ38" s="4"/>
+      <c r="BK38" s="4"/>
+      <c r="BL38" s="4"/>
+      <c r="BM38" s="4"/>
+      <c r="BN38" s="4"/>
+      <c r="BO38" s="4"/>
+      <c r="BP38" s="4"/>
+      <c r="BQ38" s="4"/>
+      <c r="BR38" s="4"/>
+      <c r="BS38" s="4"/>
+      <c r="BT38" s="4"/>
+      <c r="BU38" s="4"/>
+      <c r="BV38" s="4"/>
+      <c r="BW38" s="4"/>
+      <c r="BX38" s="4"/>
+      <c r="BY38" s="4"/>
+      <c r="BZ38" s="4"/>
+      <c r="CA38" s="4"/>
+      <c r="CB38" s="4"/>
+      <c r="CC38" s="4"/>
+      <c r="CD38" s="4"/>
+      <c r="CE38" s="4"/>
+      <c r="CF38" s="4"/>
+      <c r="CG38" s="4"/>
+      <c r="CH38" s="4"/>
+      <c r="CI38" s="4"/>
+      <c r="CJ38" s="4"/>
+      <c r="CK38" s="4"/>
+      <c r="CL38" s="4"/>
+      <c r="CM38" s="4"/>
+      <c r="CN38" s="4"/>
+      <c r="CO38" s="4"/>
+      <c r="CP38" s="4"/>
+      <c r="CQ38" s="4"/>
+      <c r="CR38" s="4"/>
+      <c r="CS38" s="4"/>
+      <c r="CT38" s="4"/>
+      <c r="CU38" s="4"/>
+      <c r="CV38" s="4"/>
+      <c r="CW38" s="4"/>
+      <c r="CX38" s="4"/>
+      <c r="CY38" s="4"/>
+      <c r="CZ38" s="4"/>
+      <c r="DA38" s="4"/>
+      <c r="DB38" s="4"/>
+      <c r="DC38" s="4"/>
+      <c r="DD38" s="4"/>
+      <c r="DE38" s="4"/>
+      <c r="DF38" s="4"/>
+      <c r="DG38" s="4"/>
+      <c r="DH38" s="4"/>
+      <c r="DI38" s="4"/>
+      <c r="DJ38" s="4"/>
+      <c r="DK38" s="4"/>
+      <c r="DL38" s="4"/>
+      <c r="DM38" s="4"/>
+      <c r="DN38" s="4"/>
+      <c r="DO38" s="4"/>
+      <c r="DP38" s="4"/>
+      <c r="DQ38" s="4"/>
+      <c r="DR38" s="4"/>
+      <c r="DS38" s="4"/>
+      <c r="DT38" s="4"/>
+      <c r="DU38" s="4"/>
+      <c r="DV38" s="4"/>
+      <c r="DW38" s="4"/>
+      <c r="DX38" s="4"/>
+      <c r="DY38" s="4"/>
+      <c r="DZ38" s="4"/>
+      <c r="EA38" s="4"/>
+      <c r="EB38" s="4"/>
+      <c r="EC38" s="4"/>
+      <c r="ED38" s="4"/>
+      <c r="EE38" s="4"/>
+      <c r="EF38" s="4"/>
+      <c r="EG38" s="4"/>
     </row>
-    <row r="39" spans="1:2">
+    <row r="39" spans="1:137">
       <c r="A39" s="2" t="s">
-        <v>31</v>
+        <v>169</v>
       </c>
       <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="2"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="2"/>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2"/>
+      <c r="O39" s="2"/>
+      <c r="P39" s="2"/>
+      <c r="Q39" s="2"/>
+      <c r="R39" s="2"/>
+      <c r="S39" s="2"/>
+      <c r="T39" s="2"/>
+      <c r="U39" s="2"/>
+      <c r="V39" s="2"/>
+      <c r="W39" s="2"/>
+      <c r="X39" s="2"/>
+      <c r="Y39" s="2"/>
+      <c r="Z39" s="2"/>
+      <c r="AA39" s="2"/>
+      <c r="AB39" s="2"/>
+      <c r="AC39" s="2"/>
+      <c r="AD39" s="2"/>
+      <c r="AE39" s="2"/>
+      <c r="AF39" s="2"/>
+      <c r="AG39" s="2"/>
+      <c r="AH39" s="2"/>
+      <c r="AI39" s="2"/>
+      <c r="AJ39" s="2"/>
+      <c r="AK39" s="2"/>
+      <c r="AL39" s="2"/>
+      <c r="AM39" s="2"/>
+      <c r="AN39" s="2"/>
+      <c r="AO39" s="2"/>
+      <c r="AP39" s="2"/>
+      <c r="AQ39" s="2"/>
+      <c r="AR39" s="2"/>
+      <c r="AS39" s="2"/>
+      <c r="AT39" s="2"/>
+      <c r="AU39" s="2"/>
+      <c r="AV39" s="2"/>
+      <c r="AW39" s="2"/>
+      <c r="AX39" s="2"/>
+      <c r="AY39" s="2"/>
+      <c r="AZ39" s="2"/>
+      <c r="BA39" s="2"/>
+      <c r="BB39" s="2"/>
+      <c r="BC39" s="2"/>
+      <c r="BD39" s="2"/>
+      <c r="BE39" s="2"/>
+      <c r="BF39" s="2"/>
+      <c r="BG39" s="2"/>
+      <c r="BH39" s="2"/>
+      <c r="BI39" s="2"/>
+      <c r="BJ39" s="2"/>
+      <c r="BK39" s="2"/>
+      <c r="BL39" s="2"/>
+      <c r="BM39" s="2"/>
+      <c r="BN39" s="2"/>
+      <c r="BO39" s="2"/>
+      <c r="BP39" s="2"/>
+      <c r="BQ39" s="2"/>
+      <c r="BR39" s="2"/>
+      <c r="BS39" s="2"/>
+      <c r="BT39" s="2"/>
+      <c r="BU39" s="2"/>
+      <c r="BV39" s="2"/>
+      <c r="BW39" s="2"/>
+      <c r="BX39" s="2"/>
+      <c r="BY39" s="2"/>
+      <c r="BZ39" s="2"/>
+      <c r="CA39" s="2"/>
+      <c r="CB39" s="2"/>
+      <c r="CC39" s="2"/>
+      <c r="CD39" s="2"/>
+      <c r="CE39" s="2"/>
+      <c r="CF39" s="2"/>
+      <c r="CG39" s="2"/>
+      <c r="CH39" s="2"/>
+      <c r="CI39" s="2"/>
+      <c r="CJ39" s="2"/>
+      <c r="CK39" s="2"/>
+      <c r="CL39" s="2"/>
+      <c r="CM39" s="2"/>
+      <c r="CN39" s="2"/>
+      <c r="CO39" s="2"/>
+      <c r="CP39" s="2"/>
+      <c r="CQ39" s="2"/>
+      <c r="CR39" s="2"/>
+      <c r="CS39" s="2"/>
+      <c r="CT39" s="2"/>
+      <c r="CU39" s="2"/>
+      <c r="CV39" s="2"/>
+      <c r="CW39" s="2"/>
+      <c r="CX39" s="2"/>
+      <c r="CY39" s="2"/>
+      <c r="CZ39" s="2"/>
+      <c r="DA39" s="2"/>
+      <c r="DB39" s="2"/>
+      <c r="DC39" s="2"/>
+      <c r="DD39" s="2"/>
+      <c r="DE39" s="2"/>
+      <c r="DF39" s="2"/>
+      <c r="DG39" s="2"/>
+      <c r="DH39" s="2"/>
+      <c r="DI39" s="2"/>
+      <c r="DJ39" s="2"/>
+      <c r="DK39" s="2"/>
+      <c r="DL39" s="2"/>
+      <c r="DM39" s="2"/>
+      <c r="DN39" s="2"/>
+      <c r="DO39" s="2"/>
+      <c r="DP39" s="2"/>
+      <c r="DQ39" s="2"/>
+      <c r="DR39" s="2"/>
+      <c r="DS39" s="2"/>
+      <c r="DT39" s="2"/>
+      <c r="DU39" s="2"/>
+      <c r="DV39" s="2"/>
+      <c r="DW39" s="2"/>
+      <c r="DX39" s="2"/>
+      <c r="DY39" s="2"/>
+      <c r="DZ39" s="2"/>
+      <c r="EA39" s="2"/>
+      <c r="EB39" s="2"/>
+      <c r="EC39" s="2"/>
+      <c r="ED39" s="2"/>
+      <c r="EE39" s="2"/>
+      <c r="EF39" s="2"/>
+      <c r="EG39" s="2"/>
     </row>
-    <row r="40" spans="1:2">
+    <row r="40" spans="1:137">
       <c r="A40" s="3" t="s">
-        <v>2</v>
+        <v>137</v>
       </c>
       <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+      <c r="O40" s="3"/>
+      <c r="P40" s="3"/>
+      <c r="Q40" s="3"/>
+      <c r="R40" s="3"/>
+      <c r="S40" s="3"/>
+      <c r="T40" s="3"/>
+      <c r="U40" s="3"/>
+      <c r="V40" s="3"/>
+      <c r="W40" s="3"/>
+      <c r="X40" s="3"/>
+      <c r="Y40" s="3"/>
+      <c r="Z40" s="3"/>
+      <c r="AA40" s="3"/>
+      <c r="AB40" s="3"/>
+      <c r="AC40" s="3"/>
+      <c r="AD40" s="3"/>
+      <c r="AE40" s="3"/>
+      <c r="AF40" s="3"/>
+      <c r="AG40" s="3"/>
+      <c r="AH40" s="3"/>
+      <c r="AI40" s="3"/>
+      <c r="AJ40" s="3"/>
+      <c r="AK40" s="3"/>
+      <c r="AL40" s="3"/>
+      <c r="AM40" s="3"/>
+      <c r="AN40" s="3"/>
+      <c r="AO40" s="3"/>
+      <c r="AP40" s="3"/>
+      <c r="AQ40" s="3"/>
+      <c r="AR40" s="3"/>
+      <c r="AS40" s="3"/>
+      <c r="AT40" s="3"/>
+      <c r="AU40" s="3"/>
+      <c r="AV40" s="3"/>
+      <c r="AW40" s="3"/>
+      <c r="AX40" s="3"/>
+      <c r="AY40" s="3"/>
+      <c r="AZ40" s="3"/>
+      <c r="BA40" s="3"/>
+      <c r="BB40" s="3"/>
+      <c r="BC40" s="3"/>
+      <c r="BD40" s="3"/>
+      <c r="BE40" s="3"/>
+      <c r="BF40" s="3"/>
+      <c r="BG40" s="3"/>
+      <c r="BH40" s="3"/>
+      <c r="BI40" s="3"/>
+      <c r="BJ40" s="3"/>
+      <c r="BK40" s="3"/>
+      <c r="BL40" s="3"/>
+      <c r="BM40" s="3"/>
+      <c r="BN40" s="3"/>
+      <c r="BO40" s="3"/>
+      <c r="BP40" s="3"/>
+      <c r="BQ40" s="3"/>
+      <c r="BR40" s="3"/>
+      <c r="BS40" s="3"/>
+      <c r="BT40" s="3"/>
+      <c r="BU40" s="3"/>
+      <c r="BV40" s="3"/>
+      <c r="BW40" s="3"/>
+      <c r="BX40" s="3"/>
+      <c r="BY40" s="3"/>
+      <c r="BZ40" s="3"/>
+      <c r="CA40" s="3"/>
+      <c r="CB40" s="3"/>
+      <c r="CC40" s="3"/>
+      <c r="CD40" s="3"/>
+      <c r="CE40" s="3"/>
+      <c r="CF40" s="3"/>
+      <c r="CG40" s="3"/>
+      <c r="CH40" s="3"/>
+      <c r="CI40" s="3"/>
+      <c r="CJ40" s="3"/>
+      <c r="CK40" s="3"/>
+      <c r="CL40" s="3"/>
+      <c r="CM40" s="3"/>
+      <c r="CN40" s="3"/>
+      <c r="CO40" s="3"/>
+      <c r="CP40" s="3"/>
+      <c r="CQ40" s="3"/>
+      <c r="CR40" s="3"/>
+      <c r="CS40" s="3"/>
+      <c r="CT40" s="3"/>
+      <c r="CU40" s="3"/>
+      <c r="CV40" s="3"/>
+      <c r="CW40" s="3"/>
+      <c r="CX40" s="3"/>
+      <c r="CY40" s="3"/>
+      <c r="CZ40" s="3"/>
+      <c r="DA40" s="3"/>
+      <c r="DB40" s="3"/>
+      <c r="DC40" s="3"/>
+      <c r="DD40" s="3"/>
+      <c r="DE40" s="3"/>
+      <c r="DF40" s="3"/>
+      <c r="DG40" s="3"/>
+      <c r="DH40" s="3"/>
+      <c r="DI40" s="3"/>
+      <c r="DJ40" s="3"/>
+      <c r="DK40" s="3"/>
+      <c r="DL40" s="3"/>
+      <c r="DM40" s="3"/>
+      <c r="DN40" s="3"/>
+      <c r="DO40" s="3"/>
+      <c r="DP40" s="3"/>
+      <c r="DQ40" s="3"/>
+      <c r="DR40" s="3"/>
+      <c r="DS40" s="3"/>
+      <c r="DT40" s="3"/>
+      <c r="DU40" s="3"/>
+      <c r="DV40" s="3"/>
+      <c r="DW40" s="3"/>
+      <c r="DX40" s="3"/>
+      <c r="DY40" s="3"/>
+      <c r="DZ40" s="3"/>
+      <c r="EA40" s="3"/>
+      <c r="EB40" s="3"/>
+      <c r="EC40" s="3"/>
+      <c r="ED40" s="3"/>
+      <c r="EE40" s="3"/>
+      <c r="EF40" s="3"/>
+      <c r="EG40" s="3"/>
     </row>
-    <row r="41" spans="1:2">
+    <row r="41" spans="1:137">
       <c r="A41" t="s">
-        <v>3</v>
+        <v>138</v>
       </c>
       <c r="B41" t="s">
-        <v>24</v>
+        <v>162</v>
+      </c>
+      <c r="C41" t="s">
+        <v>162</v>
+      </c>
+      <c r="D41" t="s">
+        <v>162</v>
+      </c>
+      <c r="E41" t="s">
+        <v>162</v>
+      </c>
+      <c r="F41" t="s">
+        <v>162</v>
+      </c>
+      <c r="G41" t="s">
+        <v>162</v>
+      </c>
+      <c r="H41" t="s">
+        <v>162</v>
+      </c>
+      <c r="I41" t="s">
+        <v>162</v>
+      </c>
+      <c r="J41" t="s">
+        <v>162</v>
+      </c>
+      <c r="K41" t="s">
+        <v>162</v>
+      </c>
+      <c r="L41" t="s">
+        <v>162</v>
+      </c>
+      <c r="M41" t="s">
+        <v>162</v>
+      </c>
+      <c r="N41" t="s">
+        <v>162</v>
+      </c>
+      <c r="O41" t="s">
+        <v>162</v>
+      </c>
+      <c r="P41" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>162</v>
+      </c>
+      <c r="R41" t="s">
+        <v>162</v>
+      </c>
+      <c r="S41" t="s">
+        <v>162</v>
+      </c>
+      <c r="T41" t="s">
+        <v>162</v>
+      </c>
+      <c r="U41" t="s">
+        <v>162</v>
+      </c>
+      <c r="V41" t="s">
+        <v>162</v>
+      </c>
+      <c r="W41" t="s">
+        <v>162</v>
+      </c>
+      <c r="X41" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AB41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AF41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AG41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AI41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AJ41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AK41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AL41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AM41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AN41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AO41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AP41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AQ41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AR41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AS41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AT41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AU41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AV41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AW41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AX41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AY41" t="s">
+        <v>162</v>
+      </c>
+      <c r="AZ41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BA41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BB41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BC41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BD41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BE41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BF41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BG41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BH41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BI41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BJ41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BK41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BL41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BM41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BN41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BO41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BP41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BQ41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BR41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BS41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BT41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BU41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BV41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BW41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BX41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BY41" t="s">
+        <v>162</v>
+      </c>
+      <c r="BZ41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CA41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CB41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CC41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CD41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CE41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CF41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CG41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CH41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CI41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CJ41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CK41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CL41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CM41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CO41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CP41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CS41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CT41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CW41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CX41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY41" t="s">
+        <v>162</v>
+      </c>
+      <c r="CZ41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DA41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DB41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DC41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DD41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DE41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DF41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DG41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DH41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DI41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DJ41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DK41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DL41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DM41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DN41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DO41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DP41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DQ41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DR41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DS41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DT41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DU41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DV41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DW41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DX41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DY41" t="s">
+        <v>162</v>
+      </c>
+      <c r="DZ41" t="s">
+        <v>162</v>
+      </c>
+      <c r="EA41" t="s">
+        <v>162</v>
+      </c>
+      <c r="EB41" t="s">
+        <v>162</v>
+      </c>
+      <c r="EC41" t="s">
+        <v>162</v>
+      </c>
+      <c r="ED41" t="s">
+        <v>162</v>
+      </c>
+      <c r="EE41" t="s">
+        <v>162</v>
+      </c>
+      <c r="EF41" t="s">
+        <v>162</v>
+      </c>
+      <c r="EG41" t="s">
+        <v>162</v>
       </c>
     </row>
-    <row r="42" spans="1:2">
+    <row r="42" spans="1:137">
       <c r="A42" t="s">
-        <v>7</v>
+        <v>142</v>
       </c>
       <c r="B42" t="s">
-        <v>26</v>
+        <v>164</v>
+      </c>
+      <c r="C42" t="s">
+        <v>164</v>
+      </c>
+      <c r="D42" t="s">
+        <v>164</v>
+      </c>
+      <c r="E42" t="s">
+        <v>164</v>
+      </c>
+      <c r="F42" t="s">
+        <v>164</v>
+      </c>
+      <c r="G42" t="s">
+        <v>164</v>
+      </c>
+      <c r="H42" t="s">
+        <v>164</v>
+      </c>
+      <c r="I42" t="s">
+        <v>164</v>
+      </c>
+      <c r="J42" t="s">
+        <v>164</v>
+      </c>
+      <c r="K42" t="s">
+        <v>164</v>
+      </c>
+      <c r="L42" t="s">
+        <v>164</v>
+      </c>
+      <c r="M42" t="s">
+        <v>164</v>
+      </c>
+      <c r="N42" t="s">
+        <v>164</v>
+      </c>
+      <c r="O42" t="s">
+        <v>164</v>
+      </c>
+      <c r="P42" t="s">
+        <v>164</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>164</v>
+      </c>
+      <c r="R42" t="s">
+        <v>164</v>
+      </c>
+      <c r="S42" t="s">
+        <v>164</v>
+      </c>
+      <c r="T42" t="s">
+        <v>164</v>
+      </c>
+      <c r="U42" t="s">
+        <v>164</v>
+      </c>
+      <c r="V42" t="s">
+        <v>164</v>
+      </c>
+      <c r="W42" t="s">
+        <v>164</v>
+      </c>
+      <c r="X42" t="s">
+        <v>164</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>164</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AB42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AC42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AE42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AF42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AG42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AH42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AI42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AJ42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AK42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AL42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AM42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AN42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AO42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AP42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AQ42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AR42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AS42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AT42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AU42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AV42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AW42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AX42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AY42" t="s">
+        <v>164</v>
+      </c>
+      <c r="AZ42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BA42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BB42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BC42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BD42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BE42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BF42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BG42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BH42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BI42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BJ42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BK42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BL42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BM42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BN42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BO42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BP42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BQ42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BR42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BS42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BT42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BU42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BV42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BW42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BX42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BY42" t="s">
+        <v>164</v>
+      </c>
+      <c r="BZ42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CA42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CB42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CC42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CD42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CE42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CF42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CG42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CH42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CI42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CJ42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CK42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CL42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CM42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CN42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CO42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CP42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CT42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CW42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CY42" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DA42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DB42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DC42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DD42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DE42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DF42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DG42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DH42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DI42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DJ42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DK42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DL42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DM42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DN42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DO42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DP42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DQ42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DR42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DS42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DT42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DU42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DV42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DW42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DX42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DY42" t="s">
+        <v>164</v>
+      </c>
+      <c r="DZ42" t="s">
+        <v>164</v>
+      </c>
+      <c r="EA42" t="s">
+        <v>164</v>
+      </c>
+      <c r="EB42" t="s">
+        <v>164</v>
+      </c>
+      <c r="EC42" t="s">
+        <v>164</v>
+      </c>
+      <c r="ED42" t="s">
+        <v>164</v>
+      </c>
+      <c r="EE42" t="s">
+        <v>164</v>
+      </c>
+      <c r="EF42" t="s">
+        <v>164</v>
+      </c>
+      <c r="EG42" t="s">
+        <v>164</v>
       </c>
     </row>
-    <row r="43" spans="1:2">
+    <row r="43" spans="1:137">
       <c r="A43" t="s">
-        <v>9</v>
+        <v>144</v>
       </c>
       <c r="B43" t="s">
-        <v>27</v>
+        <v>165</v>
+      </c>
+      <c r="C43" t="s">
+        <v>165</v>
+      </c>
+      <c r="D43" t="s">
+        <v>165</v>
+      </c>
+      <c r="E43" t="s">
+        <v>165</v>
+      </c>
+      <c r="F43" t="s">
+        <v>165</v>
+      </c>
+      <c r="G43" t="s">
+        <v>165</v>
+      </c>
+      <c r="H43" t="s">
+        <v>165</v>
+      </c>
+      <c r="I43" t="s">
+        <v>165</v>
+      </c>
+      <c r="J43" t="s">
+        <v>165</v>
+      </c>
+      <c r="K43" t="s">
+        <v>165</v>
+      </c>
+      <c r="L43" t="s">
+        <v>165</v>
+      </c>
+      <c r="M43" t="s">
+        <v>165</v>
+      </c>
+      <c r="N43" t="s">
+        <v>165</v>
+      </c>
+      <c r="O43" t="s">
+        <v>165</v>
+      </c>
+      <c r="P43" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>165</v>
+      </c>
+      <c r="R43" t="s">
+        <v>165</v>
+      </c>
+      <c r="S43" t="s">
+        <v>165</v>
+      </c>
+      <c r="T43" t="s">
+        <v>165</v>
+      </c>
+      <c r="U43" t="s">
+        <v>165</v>
+      </c>
+      <c r="V43" t="s">
+        <v>165</v>
+      </c>
+      <c r="W43" t="s">
+        <v>165</v>
+      </c>
+      <c r="X43" t="s">
+        <v>165</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>165</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AA43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AB43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AC43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AE43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AF43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AG43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AH43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AI43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AJ43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AK43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AL43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AM43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AN43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AO43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AP43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AQ43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AR43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AS43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AT43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AU43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AV43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AW43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AX43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AY43" t="s">
+        <v>165</v>
+      </c>
+      <c r="AZ43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BA43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BB43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BC43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BD43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BE43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BF43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BG43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BH43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BI43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BJ43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BK43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BL43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BM43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BN43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BO43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BP43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BQ43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BR43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BS43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BT43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BU43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BV43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BW43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BX43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BY43" t="s">
+        <v>165</v>
+      </c>
+      <c r="BZ43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CA43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CB43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CC43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CD43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CE43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CF43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CG43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CH43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CI43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CJ43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CK43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CL43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CM43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CN43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CO43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CP43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CQ43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CT43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CW43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CX43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY43" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DA43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DB43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DC43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DD43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DE43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DF43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DG43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DH43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DI43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DJ43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DK43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DL43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DM43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DN43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DO43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DP43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DQ43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DR43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DS43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DT43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DU43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DV43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DW43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DX43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DY43" t="s">
+        <v>165</v>
+      </c>
+      <c r="DZ43" t="s">
+        <v>165</v>
+      </c>
+      <c r="EA43" t="s">
+        <v>165</v>
+      </c>
+      <c r="EB43" t="s">
+        <v>165</v>
+      </c>
+      <c r="EC43" t="s">
+        <v>165</v>
+      </c>
+      <c r="ED43" t="s">
+        <v>165</v>
+      </c>
+      <c r="EE43" t="s">
+        <v>165</v>
+      </c>
+      <c r="EF43" t="s">
+        <v>165</v>
+      </c>
+      <c r="EG43" t="s">
+        <v>165</v>
       </c>
     </row>
-    <row r="44" spans="1:2">
+    <row r="44" spans="1:137">
       <c r="A44" s="3" t="s">
-        <v>29</v>
+        <v>167</v>
       </c>
       <c r="B44" s="3"/>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
+      <c r="J44" s="3"/>
+      <c r="K44" s="3"/>
+      <c r="L44" s="3"/>
+      <c r="M44" s="3"/>
+      <c r="N44" s="3"/>
+      <c r="O44" s="3"/>
+      <c r="P44" s="3"/>
+      <c r="Q44" s="3"/>
+      <c r="R44" s="3"/>
+      <c r="S44" s="3"/>
+      <c r="T44" s="3"/>
+      <c r="U44" s="3"/>
+      <c r="V44" s="3"/>
+      <c r="W44" s="3"/>
+      <c r="X44" s="3"/>
+      <c r="Y44" s="3"/>
+      <c r="Z44" s="3"/>
+      <c r="AA44" s="3"/>
+      <c r="AB44" s="3"/>
+      <c r="AC44" s="3"/>
+      <c r="AD44" s="3"/>
+      <c r="AE44" s="3"/>
+      <c r="AF44" s="3"/>
+      <c r="AG44" s="3"/>
+      <c r="AH44" s="3"/>
+      <c r="AI44" s="3"/>
+      <c r="AJ44" s="3"/>
+      <c r="AK44" s="3"/>
+      <c r="AL44" s="3"/>
+      <c r="AM44" s="3"/>
+      <c r="AN44" s="3"/>
+      <c r="AO44" s="3"/>
+      <c r="AP44" s="3"/>
+      <c r="AQ44" s="3"/>
+      <c r="AR44" s="3"/>
+      <c r="AS44" s="3"/>
+      <c r="AT44" s="3"/>
+      <c r="AU44" s="3"/>
+      <c r="AV44" s="3"/>
+      <c r="AW44" s="3"/>
+      <c r="AX44" s="3"/>
+      <c r="AY44" s="3"/>
+      <c r="AZ44" s="3"/>
+      <c r="BA44" s="3"/>
+      <c r="BB44" s="3"/>
+      <c r="BC44" s="3"/>
+      <c r="BD44" s="3"/>
+      <c r="BE44" s="3"/>
+      <c r="BF44" s="3"/>
+      <c r="BG44" s="3"/>
+      <c r="BH44" s="3"/>
+      <c r="BI44" s="3"/>
+      <c r="BJ44" s="3"/>
+      <c r="BK44" s="3"/>
+      <c r="BL44" s="3"/>
+      <c r="BM44" s="3"/>
+      <c r="BN44" s="3"/>
+      <c r="BO44" s="3"/>
+      <c r="BP44" s="3"/>
+      <c r="BQ44" s="3"/>
+      <c r="BR44" s="3"/>
+      <c r="BS44" s="3"/>
+      <c r="BT44" s="3"/>
+      <c r="BU44" s="3"/>
+      <c r="BV44" s="3"/>
+      <c r="BW44" s="3"/>
+      <c r="BX44" s="3"/>
+      <c r="BY44" s="3"/>
+      <c r="BZ44" s="3"/>
+      <c r="CA44" s="3"/>
+      <c r="CB44" s="3"/>
+      <c r="CC44" s="3"/>
+      <c r="CD44" s="3"/>
+      <c r="CE44" s="3"/>
+      <c r="CF44" s="3"/>
+      <c r="CG44" s="3"/>
+      <c r="CH44" s="3"/>
+      <c r="CI44" s="3"/>
+      <c r="CJ44" s="3"/>
+      <c r="CK44" s="3"/>
+      <c r="CL44" s="3"/>
+      <c r="CM44" s="3"/>
+      <c r="CN44" s="3"/>
+      <c r="CO44" s="3"/>
+      <c r="CP44" s="3"/>
+      <c r="CQ44" s="3"/>
+      <c r="CR44" s="3"/>
+      <c r="CS44" s="3"/>
+      <c r="CT44" s="3"/>
+      <c r="CU44" s="3"/>
+      <c r="CV44" s="3"/>
+      <c r="CW44" s="3"/>
+      <c r="CX44" s="3"/>
+      <c r="CY44" s="3"/>
+      <c r="CZ44" s="3"/>
+      <c r="DA44" s="3"/>
+      <c r="DB44" s="3"/>
+      <c r="DC44" s="3"/>
+      <c r="DD44" s="3"/>
+      <c r="DE44" s="3"/>
+      <c r="DF44" s="3"/>
+      <c r="DG44" s="3"/>
+      <c r="DH44" s="3"/>
+      <c r="DI44" s="3"/>
+      <c r="DJ44" s="3"/>
+      <c r="DK44" s="3"/>
+      <c r="DL44" s="3"/>
+      <c r="DM44" s="3"/>
+      <c r="DN44" s="3"/>
+      <c r="DO44" s="3"/>
+      <c r="DP44" s="3"/>
+      <c r="DQ44" s="3"/>
+      <c r="DR44" s="3"/>
+      <c r="DS44" s="3"/>
+      <c r="DT44" s="3"/>
+      <c r="DU44" s="3"/>
+      <c r="DV44" s="3"/>
+      <c r="DW44" s="3"/>
+      <c r="DX44" s="3"/>
+      <c r="DY44" s="3"/>
+      <c r="DZ44" s="3"/>
+      <c r="EA44" s="3"/>
+      <c r="EB44" s="3"/>
+      <c r="EC44" s="3"/>
+      <c r="ED44" s="3"/>
+      <c r="EE44" s="3"/>
+      <c r="EF44" s="3"/>
+      <c r="EG44" s="3"/>
     </row>
-    <row r="45" spans="1:2">
+    <row r="45" spans="1:137">
       <c r="A45" t="s">
-        <v>3</v>
+        <v>138</v>
       </c>
       <c r="B45" t="s">
-        <v>30</v>
+        <v>168</v>
+      </c>
+      <c r="C45" t="s">
+        <v>168</v>
+      </c>
+      <c r="D45" t="s">
+        <v>168</v>
+      </c>
+      <c r="E45" t="s">
+        <v>168</v>
+      </c>
+      <c r="F45" t="s">
+        <v>168</v>
+      </c>
+      <c r="G45" t="s">
+        <v>168</v>
+      </c>
+      <c r="H45" t="s">
+        <v>168</v>
+      </c>
+      <c r="I45" t="s">
+        <v>168</v>
+      </c>
+      <c r="J45" t="s">
+        <v>168</v>
+      </c>
+      <c r="K45" t="s">
+        <v>168</v>
+      </c>
+      <c r="L45" t="s">
+        <v>168</v>
+      </c>
+      <c r="M45" t="s">
+        <v>168</v>
+      </c>
+      <c r="N45" t="s">
+        <v>168</v>
+      </c>
+      <c r="O45" t="s">
+        <v>168</v>
+      </c>
+      <c r="P45" t="s">
+        <v>168</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>168</v>
+      </c>
+      <c r="R45" t="s">
+        <v>168</v>
+      </c>
+      <c r="S45" t="s">
+        <v>168</v>
+      </c>
+      <c r="T45" t="s">
+        <v>168</v>
+      </c>
+      <c r="U45" t="s">
+        <v>168</v>
+      </c>
+      <c r="V45" t="s">
+        <v>168</v>
+      </c>
+      <c r="W45" t="s">
+        <v>168</v>
+      </c>
+      <c r="X45" t="s">
+        <v>168</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>168</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AA45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AB45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AC45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AE45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AF45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AH45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AJ45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AK45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AL45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AM45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AN45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AO45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AP45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AQ45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AR45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AS45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AU45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AV45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AW45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AX45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AY45" t="s">
+        <v>168</v>
+      </c>
+      <c r="AZ45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BA45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BB45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BC45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BD45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BE45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BF45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BG45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BH45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BI45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BJ45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BK45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BL45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BM45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BN45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BO45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BP45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BQ45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BR45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BS45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BT45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BU45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BV45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BW45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BX45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BY45" t="s">
+        <v>168</v>
+      </c>
+      <c r="BZ45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CA45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CB45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CC45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CD45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CE45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CF45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CG45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CH45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CI45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CJ45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CK45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CL45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CM45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CN45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CO45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CP45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CQ45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CR45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CS45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CT45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CU45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CW45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CX45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY45" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DA45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DB45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DD45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DE45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DF45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DG45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DH45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DI45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DJ45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DK45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DL45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DM45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DN45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DO45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DP45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DQ45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DR45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DS45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DT45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DU45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DV45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DW45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DX45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DY45" t="s">
+        <v>168</v>
+      </c>
+      <c r="DZ45" t="s">
+        <v>168</v>
+      </c>
+      <c r="EA45" t="s">
+        <v>168</v>
+      </c>
+      <c r="EB45" t="s">
+        <v>168</v>
+      </c>
+      <c r="EC45" t="s">
+        <v>168</v>
+      </c>
+      <c r="ED45" t="s">
+        <v>168</v>
+      </c>
+      <c r="EE45" t="s">
+        <v>168</v>
+      </c>
+      <c r="EF45" t="s">
+        <v>168</v>
+      </c>
+      <c r="EG45" t="s">
+        <v>168</v>
       </c>
     </row>
-    <row r="46" spans="1:2">
+    <row r="46" spans="1:137">
       <c r="A46" s="4"/>
       <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="D46" s="4"/>
+      <c r="E46" s="4"/>
+      <c r="F46" s="4"/>
+      <c r="G46" s="4"/>
+      <c r="H46" s="4"/>
+      <c r="I46" s="4"/>
+      <c r="J46" s="4"/>
+      <c r="K46" s="4"/>
+      <c r="L46" s="4"/>
+      <c r="M46" s="4"/>
+      <c r="N46" s="4"/>
+      <c r="O46" s="4"/>
+      <c r="P46" s="4"/>
+      <c r="Q46" s="4"/>
+      <c r="R46" s="4"/>
+      <c r="S46" s="4"/>
+      <c r="T46" s="4"/>
+      <c r="U46" s="4"/>
+      <c r="V46" s="4"/>
+      <c r="W46" s="4"/>
+      <c r="X46" s="4"/>
+      <c r="Y46" s="4"/>
+      <c r="Z46" s="4"/>
+      <c r="AA46" s="4"/>
+      <c r="AB46" s="4"/>
+      <c r="AC46" s="4"/>
+      <c r="AD46" s="4"/>
+      <c r="AE46" s="4"/>
+      <c r="AF46" s="4"/>
+      <c r="AG46" s="4"/>
+      <c r="AH46" s="4"/>
+      <c r="AI46" s="4"/>
+      <c r="AJ46" s="4"/>
+      <c r="AK46" s="4"/>
+      <c r="AL46" s="4"/>
+      <c r="AM46" s="4"/>
+      <c r="AN46" s="4"/>
+      <c r="AO46" s="4"/>
+      <c r="AP46" s="4"/>
+      <c r="AQ46" s="4"/>
+      <c r="AR46" s="4"/>
+      <c r="AS46" s="4"/>
+      <c r="AT46" s="4"/>
+      <c r="AU46" s="4"/>
+      <c r="AV46" s="4"/>
+      <c r="AW46" s="4"/>
+      <c r="AX46" s="4"/>
+      <c r="AY46" s="4"/>
+      <c r="AZ46" s="4"/>
+      <c r="BA46" s="4"/>
+      <c r="BB46" s="4"/>
+      <c r="BC46" s="4"/>
+      <c r="BD46" s="4"/>
+      <c r="BE46" s="4"/>
+      <c r="BF46" s="4"/>
+      <c r="BG46" s="4"/>
+      <c r="BH46" s="4"/>
+      <c r="BI46" s="4"/>
+      <c r="BJ46" s="4"/>
+      <c r="BK46" s="4"/>
+      <c r="BL46" s="4"/>
+      <c r="BM46" s="4"/>
+      <c r="BN46" s="4"/>
+      <c r="BO46" s="4"/>
+      <c r="BP46" s="4"/>
+      <c r="BQ46" s="4"/>
+      <c r="BR46" s="4"/>
+      <c r="BS46" s="4"/>
+      <c r="BT46" s="4"/>
+      <c r="BU46" s="4"/>
+      <c r="BV46" s="4"/>
+      <c r="BW46" s="4"/>
+      <c r="BX46" s="4"/>
+      <c r="BY46" s="4"/>
+      <c r="BZ46" s="4"/>
+      <c r="CA46" s="4"/>
+      <c r="CB46" s="4"/>
+      <c r="CC46" s="4"/>
+      <c r="CD46" s="4"/>
+      <c r="CE46" s="4"/>
+      <c r="CF46" s="4"/>
+      <c r="CG46" s="4"/>
+      <c r="CH46" s="4"/>
+      <c r="CI46" s="4"/>
+      <c r="CJ46" s="4"/>
+      <c r="CK46" s="4"/>
+      <c r="CL46" s="4"/>
+      <c r="CM46" s="4"/>
+      <c r="CN46" s="4"/>
+      <c r="CO46" s="4"/>
+      <c r="CP46" s="4"/>
+      <c r="CQ46" s="4"/>
+      <c r="CR46" s="4"/>
+      <c r="CS46" s="4"/>
+      <c r="CT46" s="4"/>
+      <c r="CU46" s="4"/>
+      <c r="CV46" s="4"/>
+      <c r="CW46" s="4"/>
+      <c r="CX46" s="4"/>
+      <c r="CY46" s="4"/>
+      <c r="CZ46" s="4"/>
+      <c r="DA46" s="4"/>
+      <c r="DB46" s="4"/>
+      <c r="DC46" s="4"/>
+      <c r="DD46" s="4"/>
+      <c r="DE46" s="4"/>
+      <c r="DF46" s="4"/>
+      <c r="DG46" s="4"/>
+      <c r="DH46" s="4"/>
+      <c r="DI46" s="4"/>
+      <c r="DJ46" s="4"/>
+      <c r="DK46" s="4"/>
+      <c r="DL46" s="4"/>
+      <c r="DM46" s="4"/>
+      <c r="DN46" s="4"/>
+      <c r="DO46" s="4"/>
+      <c r="DP46" s="4"/>
+      <c r="DQ46" s="4"/>
+      <c r="DR46" s="4"/>
+      <c r="DS46" s="4"/>
+      <c r="DT46" s="4"/>
+      <c r="DU46" s="4"/>
+      <c r="DV46" s="4"/>
+      <c r="DW46" s="4"/>
+      <c r="DX46" s="4"/>
+      <c r="DY46" s="4"/>
+      <c r="DZ46" s="4"/>
+      <c r="EA46" s="4"/>
+      <c r="EB46" s="4"/>
+      <c r="EC46" s="4"/>
+      <c r="ED46" s="4"/>
+      <c r="EE46" s="4"/>
+      <c r="EF46" s="4"/>
+      <c r="EG46" s="4"/>
     </row>
-    <row r="47" spans="1:2">
+    <row r="47" spans="1:137">
       <c r="A47" s="2" t="s">
-        <v>32</v>
+        <v>170</v>
       </c>
       <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+      <c r="E47" s="2"/>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="2"/>
+      <c r="M47" s="2"/>
+      <c r="N47" s="2"/>
+      <c r="O47" s="2"/>
+      <c r="P47" s="2"/>
+      <c r="Q47" s="2"/>
+      <c r="R47" s="2"/>
+      <c r="S47" s="2"/>
+      <c r="T47" s="2"/>
+      <c r="U47" s="2"/>
+      <c r="V47" s="2"/>
+      <c r="W47" s="2"/>
+      <c r="X47" s="2"/>
+      <c r="Y47" s="2"/>
+      <c r="Z47" s="2"/>
+      <c r="AA47" s="2"/>
+      <c r="AB47" s="2"/>
+      <c r="AC47" s="2"/>
+      <c r="AD47" s="2"/>
+      <c r="AE47" s="2"/>
+      <c r="AF47" s="2"/>
+      <c r="AG47" s="2"/>
+      <c r="AH47" s="2"/>
+      <c r="AI47" s="2"/>
+      <c r="AJ47" s="2"/>
+      <c r="AK47" s="2"/>
+      <c r="AL47" s="2"/>
+      <c r="AM47" s="2"/>
+      <c r="AN47" s="2"/>
+      <c r="AO47" s="2"/>
+      <c r="AP47" s="2"/>
+      <c r="AQ47" s="2"/>
+      <c r="AR47" s="2"/>
+      <c r="AS47" s="2"/>
+      <c r="AT47" s="2"/>
+      <c r="AU47" s="2"/>
+      <c r="AV47" s="2"/>
+      <c r="AW47" s="2"/>
+      <c r="AX47" s="2"/>
+      <c r="AY47" s="2"/>
+      <c r="AZ47" s="2"/>
+      <c r="BA47" s="2"/>
+      <c r="BB47" s="2"/>
+      <c r="BC47" s="2"/>
+      <c r="BD47" s="2"/>
+      <c r="BE47" s="2"/>
+      <c r="BF47" s="2"/>
+      <c r="BG47" s="2"/>
+      <c r="BH47" s="2"/>
+      <c r="BI47" s="2"/>
+      <c r="BJ47" s="2"/>
+      <c r="BK47" s="2"/>
+      <c r="BL47" s="2"/>
+      <c r="BM47" s="2"/>
+      <c r="BN47" s="2"/>
+      <c r="BO47" s="2"/>
+      <c r="BP47" s="2"/>
+      <c r="BQ47" s="2"/>
+      <c r="BR47" s="2"/>
+      <c r="BS47" s="2"/>
+      <c r="BT47" s="2"/>
+      <c r="BU47" s="2"/>
+      <c r="BV47" s="2"/>
+      <c r="BW47" s="2"/>
+      <c r="BX47" s="2"/>
+      <c r="BY47" s="2"/>
+      <c r="BZ47" s="2"/>
+      <c r="CA47" s="2"/>
+      <c r="CB47" s="2"/>
+      <c r="CC47" s="2"/>
+      <c r="CD47" s="2"/>
+      <c r="CE47" s="2"/>
+      <c r="CF47" s="2"/>
+      <c r="CG47" s="2"/>
+      <c r="CH47" s="2"/>
+      <c r="CI47" s="2"/>
+      <c r="CJ47" s="2"/>
+      <c r="CK47" s="2"/>
+      <c r="CL47" s="2"/>
+      <c r="CM47" s="2"/>
+      <c r="CN47" s="2"/>
+      <c r="CO47" s="2"/>
+      <c r="CP47" s="2"/>
+      <c r="CQ47" s="2"/>
+      <c r="CR47" s="2"/>
+      <c r="CS47" s="2"/>
+      <c r="CT47" s="2"/>
+      <c r="CU47" s="2"/>
+      <c r="CV47" s="2"/>
+      <c r="CW47" s="2"/>
+      <c r="CX47" s="2"/>
+      <c r="CY47" s="2"/>
+      <c r="CZ47" s="2"/>
+      <c r="DA47" s="2"/>
+      <c r="DB47" s="2"/>
+      <c r="DC47" s="2"/>
+      <c r="DD47" s="2"/>
+      <c r="DE47" s="2"/>
+      <c r="DF47" s="2"/>
+      <c r="DG47" s="2"/>
+      <c r="DH47" s="2"/>
+      <c r="DI47" s="2"/>
+      <c r="DJ47" s="2"/>
+      <c r="DK47" s="2"/>
+      <c r="DL47" s="2"/>
+      <c r="DM47" s="2"/>
+      <c r="DN47" s="2"/>
+      <c r="DO47" s="2"/>
+      <c r="DP47" s="2"/>
+      <c r="DQ47" s="2"/>
+      <c r="DR47" s="2"/>
+      <c r="DS47" s="2"/>
+      <c r="DT47" s="2"/>
+      <c r="DU47" s="2"/>
+      <c r="DV47" s="2"/>
+      <c r="DW47" s="2"/>
+      <c r="DX47" s="2"/>
+      <c r="DY47" s="2"/>
+      <c r="DZ47" s="2"/>
+      <c r="EA47" s="2"/>
+      <c r="EB47" s="2"/>
+      <c r="EC47" s="2"/>
+      <c r="ED47" s="2"/>
+      <c r="EE47" s="2"/>
+      <c r="EF47" s="2"/>
+      <c r="EG47" s="2"/>
     </row>
-    <row r="48" spans="1:2">
+    <row r="48" spans="1:137">
       <c r="A48" s="3" t="s">
-        <v>2</v>
+        <v>137</v>
       </c>
       <c r="B48" s="3"/>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
+      <c r="J48" s="3"/>
+      <c r="K48" s="3"/>
+      <c r="L48" s="3"/>
+      <c r="M48" s="3"/>
+      <c r="N48" s="3"/>
+      <c r="O48" s="3"/>
+      <c r="P48" s="3"/>
+      <c r="Q48" s="3"/>
+      <c r="R48" s="3"/>
+      <c r="S48" s="3"/>
+      <c r="T48" s="3"/>
+      <c r="U48" s="3"/>
+      <c r="V48" s="3"/>
+      <c r="W48" s="3"/>
+      <c r="X48" s="3"/>
+      <c r="Y48" s="3"/>
+      <c r="Z48" s="3"/>
+      <c r="AA48" s="3"/>
+      <c r="AB48" s="3"/>
+      <c r="AC48" s="3"/>
+      <c r="AD48" s="3"/>
+      <c r="AE48" s="3"/>
+      <c r="AF48" s="3"/>
+      <c r="AG48" s="3"/>
+      <c r="AH48" s="3"/>
+      <c r="AI48" s="3"/>
+      <c r="AJ48" s="3"/>
+      <c r="AK48" s="3"/>
+      <c r="AL48" s="3"/>
+      <c r="AM48" s="3"/>
+      <c r="AN48" s="3"/>
+      <c r="AO48" s="3"/>
+      <c r="AP48" s="3"/>
+      <c r="AQ48" s="3"/>
+      <c r="AR48" s="3"/>
+      <c r="AS48" s="3"/>
+      <c r="AT48" s="3"/>
+      <c r="AU48" s="3"/>
+      <c r="AV48" s="3"/>
+      <c r="AW48" s="3"/>
+      <c r="AX48" s="3"/>
+      <c r="AY48" s="3"/>
+      <c r="AZ48" s="3"/>
+      <c r="BA48" s="3"/>
+      <c r="BB48" s="3"/>
+      <c r="BC48" s="3"/>
+      <c r="BD48" s="3"/>
+      <c r="BE48" s="3"/>
+      <c r="BF48" s="3"/>
+      <c r="BG48" s="3"/>
+      <c r="BH48" s="3"/>
+      <c r="BI48" s="3"/>
+      <c r="BJ48" s="3"/>
+      <c r="BK48" s="3"/>
+      <c r="BL48" s="3"/>
+      <c r="BM48" s="3"/>
+      <c r="BN48" s="3"/>
+      <c r="BO48" s="3"/>
+      <c r="BP48" s="3"/>
+      <c r="BQ48" s="3"/>
+      <c r="BR48" s="3"/>
+      <c r="BS48" s="3"/>
+      <c r="BT48" s="3"/>
+      <c r="BU48" s="3"/>
+      <c r="BV48" s="3"/>
+      <c r="BW48" s="3"/>
+      <c r="BX48" s="3"/>
+      <c r="BY48" s="3"/>
+      <c r="BZ48" s="3"/>
+      <c r="CA48" s="3"/>
+      <c r="CB48" s="3"/>
+      <c r="CC48" s="3"/>
+      <c r="CD48" s="3"/>
+      <c r="CE48" s="3"/>
+      <c r="CF48" s="3"/>
+      <c r="CG48" s="3"/>
+      <c r="CH48" s="3"/>
+      <c r="CI48" s="3"/>
+      <c r="CJ48" s="3"/>
+      <c r="CK48" s="3"/>
+      <c r="CL48" s="3"/>
+      <c r="CM48" s="3"/>
+      <c r="CN48" s="3"/>
+      <c r="CO48" s="3"/>
+      <c r="CP48" s="3"/>
+      <c r="CQ48" s="3"/>
+      <c r="CR48" s="3"/>
+      <c r="CS48" s="3"/>
+      <c r="CT48" s="3"/>
+      <c r="CU48" s="3"/>
+      <c r="CV48" s="3"/>
+      <c r="CW48" s="3"/>
+      <c r="CX48" s="3"/>
+      <c r="CY48" s="3"/>
+      <c r="CZ48" s="3"/>
+      <c r="DA48" s="3"/>
+      <c r="DB48" s="3"/>
+      <c r="DC48" s="3"/>
+      <c r="DD48" s="3"/>
+      <c r="DE48" s="3"/>
+      <c r="DF48" s="3"/>
+      <c r="DG48" s="3"/>
+      <c r="DH48" s="3"/>
+      <c r="DI48" s="3"/>
+      <c r="DJ48" s="3"/>
+      <c r="DK48" s="3"/>
+      <c r="DL48" s="3"/>
+      <c r="DM48" s="3"/>
+      <c r="DN48" s="3"/>
+      <c r="DO48" s="3"/>
+      <c r="DP48" s="3"/>
+      <c r="DQ48" s="3"/>
+      <c r="DR48" s="3"/>
+      <c r="DS48" s="3"/>
+      <c r="DT48" s="3"/>
+      <c r="DU48" s="3"/>
+      <c r="DV48" s="3"/>
+      <c r="DW48" s="3"/>
+      <c r="DX48" s="3"/>
+      <c r="DY48" s="3"/>
+      <c r="DZ48" s="3"/>
+      <c r="EA48" s="3"/>
+      <c r="EB48" s="3"/>
+      <c r="EC48" s="3"/>
+      <c r="ED48" s="3"/>
+      <c r="EE48" s="3"/>
+      <c r="EF48" s="3"/>
+      <c r="EG48" s="3"/>
     </row>
-    <row r="49" spans="1:2">
+    <row r="49" spans="1:137">
       <c r="A49" t="s">
-        <v>3</v>
+        <v>138</v>
       </c>
       <c r="B49" t="s">
-        <v>33</v>
+        <v>171</v>
+      </c>
+      <c r="C49" t="s">
+        <v>171</v>
+      </c>
+      <c r="D49" t="s">
+        <v>171</v>
+      </c>
+      <c r="E49" t="s">
+        <v>171</v>
+      </c>
+      <c r="F49" t="s">
+        <v>171</v>
+      </c>
+      <c r="G49" t="s">
+        <v>171</v>
+      </c>
+      <c r="H49" t="s">
+        <v>171</v>
+      </c>
+      <c r="I49" t="s">
+        <v>171</v>
+      </c>
+      <c r="J49" t="s">
+        <v>171</v>
+      </c>
+      <c r="K49" t="s">
+        <v>171</v>
+      </c>
+      <c r="L49" t="s">
+        <v>171</v>
+      </c>
+      <c r="M49" t="s">
+        <v>171</v>
+      </c>
+      <c r="N49" t="s">
+        <v>171</v>
+      </c>
+      <c r="O49" t="s">
+        <v>171</v>
+      </c>
+      <c r="P49" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>171</v>
+      </c>
+      <c r="R49" t="s">
+        <v>171</v>
+      </c>
+      <c r="S49" t="s">
+        <v>171</v>
+      </c>
+      <c r="T49" t="s">
+        <v>171</v>
+      </c>
+      <c r="U49" t="s">
+        <v>171</v>
+      </c>
+      <c r="V49" t="s">
+        <v>171</v>
+      </c>
+      <c r="W49" t="s">
+        <v>171</v>
+      </c>
+      <c r="X49" t="s">
+        <v>171</v>
+      </c>
+      <c r="Y49" t="s">
+        <v>171</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AA49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AB49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AC49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AD49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AE49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AF49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AG49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AL49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AM49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AN49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AO49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AP49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AQ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AR49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AS49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AT49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AU49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AV49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AW49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AX49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AY49" t="s">
+        <v>171</v>
+      </c>
+      <c r="AZ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BA49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BB49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BC49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BD49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BE49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BF49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BG49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BH49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BI49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BJ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BK49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BL49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BM49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BN49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BO49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BP49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BQ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BR49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BS49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BT49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BU49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BV49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BW49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BX49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BY49" t="s">
+        <v>171</v>
+      </c>
+      <c r="BZ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CA49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CB49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CC49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CD49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CE49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CF49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CG49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CH49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CI49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CJ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CK49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CL49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CM49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CN49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CO49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CP49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CQ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CR49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CS49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CT49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CU49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CV49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CW49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CX49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CY49" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DA49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DB49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DE49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DF49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DH49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DI49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DJ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DK49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DL49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DM49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DN49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DO49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DP49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DQ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DR49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DS49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DT49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DU49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DV49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DW49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DX49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DY49" t="s">
+        <v>171</v>
+      </c>
+      <c r="DZ49" t="s">
+        <v>171</v>
+      </c>
+      <c r="EA49" t="s">
+        <v>171</v>
+      </c>
+      <c r="EB49" t="s">
+        <v>171</v>
+      </c>
+      <c r="EC49" t="s">
+        <v>171</v>
+      </c>
+      <c r="ED49" t="s">
+        <v>171</v>
+      </c>
+      <c r="EE49" t="s">
+        <v>171</v>
+      </c>
+      <c r="EF49" t="s">
+        <v>171</v>
+      </c>
+      <c r="EG49" t="s">
+        <v>171</v>
       </c>
     </row>
-    <row r="50" spans="1:2">
+    <row r="50" spans="1:137">
       <c r="A50" t="s">
-        <v>5</v>
+        <v>140</v>
       </c>
       <c r="B50" t="s">
-        <v>34</v>
+        <v>172</v>
+      </c>
+      <c r="C50" t="s">
+        <v>172</v>
+      </c>
+      <c r="D50" t="s">
+        <v>172</v>
+      </c>
+      <c r="E50" t="s">
+        <v>172</v>
+      </c>
+      <c r="F50" t="s">
+        <v>172</v>
+      </c>
+      <c r="G50" t="s">
+        <v>172</v>
+      </c>
+      <c r="H50" t="s">
+        <v>172</v>
+      </c>
+      <c r="I50" t="s">
+        <v>172</v>
+      </c>
+      <c r="J50" t="s">
+        <v>172</v>
+      </c>
+      <c r="K50" t="s">
+        <v>172</v>
+      </c>
+      <c r="L50" t="s">
+        <v>172</v>
+      </c>
+      <c r="M50" t="s">
+        <v>172</v>
+      </c>
+      <c r="N50" t="s">
+        <v>172</v>
+      </c>
+      <c r="O50" t="s">
+        <v>172</v>
+      </c>
+      <c r="P50" t="s">
+        <v>172</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>172</v>
+      </c>
+      <c r="R50" t="s">
+        <v>172</v>
+      </c>
+      <c r="S50" t="s">
+        <v>172</v>
+      </c>
+      <c r="T50" t="s">
+        <v>172</v>
+      </c>
+      <c r="U50" t="s">
+        <v>172</v>
+      </c>
+      <c r="V50" t="s">
+        <v>172</v>
+      </c>
+      <c r="W50" t="s">
+        <v>172</v>
+      </c>
+      <c r="X50" t="s">
+        <v>172</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AA50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AB50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AC50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AE50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AG50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AI50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AK50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AM50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AO50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AQ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AS50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AT50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AU50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AV50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AW50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AY50" t="s">
+        <v>172</v>
+      </c>
+      <c r="AZ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BA50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BB50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BC50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BD50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BE50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BF50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BG50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BH50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BI50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BJ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BK50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BL50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BM50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BO50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BP50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BQ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BR50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BS50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BT50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BU50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BV50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BW50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BX50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BY50" t="s">
+        <v>172</v>
+      </c>
+      <c r="BZ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CA50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CB50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CC50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CE50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CF50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CG50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CH50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CI50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CK50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CL50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CM50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CN50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CO50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CP50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CQ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CR50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CS50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CT50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CU50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CW50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CX50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CY50" t="s">
+        <v>172</v>
+      </c>
+      <c r="CZ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DA50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DB50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DI50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DJ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DK50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DL50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DM50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DN50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DO50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DP50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DQ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DR50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DS50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DT50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DU50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DV50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DW50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DX50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DY50" t="s">
+        <v>172</v>
+      </c>
+      <c r="DZ50" t="s">
+        <v>172</v>
+      </c>
+      <c r="EA50" t="s">
+        <v>172</v>
+      </c>
+      <c r="EB50" t="s">
+        <v>172</v>
+      </c>
+      <c r="EC50" t="s">
+        <v>172</v>
+      </c>
+      <c r="ED50" t="s">
+        <v>172</v>
+      </c>
+      <c r="EE50" t="s">
+        <v>172</v>
+      </c>
+      <c r="EF50" t="s">
+        <v>172</v>
+      </c>
+      <c r="EG50" t="s">
+        <v>172</v>
       </c>
     </row>
-    <row r="51" spans="1:2">
+    <row r="51" spans="1:137">
       <c r="A51" t="s">
-        <v>7</v>
+        <v>142</v>
       </c>
       <c r="B51" t="s">
-        <v>35</v>
+        <v>173</v>
+      </c>
+      <c r="C51" t="s">
+        <v>173</v>
+      </c>
+      <c r="D51" t="s">
+        <v>173</v>
+      </c>
+      <c r="E51" t="s">
+        <v>173</v>
+      </c>
+      <c r="F51" t="s">
+        <v>173</v>
+      </c>
+      <c r="G51" t="s">
+        <v>173</v>
+      </c>
+      <c r="H51" t="s">
+        <v>173</v>
+      </c>
+      <c r="I51" t="s">
+        <v>173</v>
+      </c>
+      <c r="J51" t="s">
+        <v>173</v>
+      </c>
+      <c r="K51" t="s">
+        <v>173</v>
+      </c>
+      <c r="L51" t="s">
+        <v>173</v>
+      </c>
+      <c r="M51" t="s">
+        <v>173</v>
+      </c>
+      <c r="N51" t="s">
+        <v>173</v>
+      </c>
+      <c r="O51" t="s">
+        <v>173</v>
+      </c>
+      <c r="P51" t="s">
+        <v>173</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>173</v>
+      </c>
+      <c r="R51" t="s">
+        <v>173</v>
+      </c>
+      <c r="S51" t="s">
+        <v>173</v>
+      </c>
+      <c r="T51" t="s">
+        <v>173</v>
+      </c>
+      <c r="U51" t="s">
+        <v>173</v>
+      </c>
+      <c r="V51" t="s">
+        <v>173</v>
+      </c>
+      <c r="W51" t="s">
+        <v>173</v>
+      </c>
+      <c r="X51" t="s">
+        <v>173</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AA51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AC51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AE51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AG51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AI51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AK51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AM51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AN51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AO51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AQ51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AS51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AU51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AW51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AY51" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BA51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BB51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BC51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BD51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BE51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BF51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BG51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BH51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BI51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BK51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BM51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BN51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BO51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BQ51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BS51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BU51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BW51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BY51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CA51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CC51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CE51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CG51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CI51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CK51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CM51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CO51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CQ51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CS51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CU51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CW51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CY51" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DA51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DI51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DK51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DM51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DO51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DP51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DQ51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DR51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DS51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DT51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DU51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DV51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DW51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DX51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DY51" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ51" t="s">
+        <v>173</v>
+      </c>
+      <c r="EA51" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB51" t="s">
+        <v>173</v>
+      </c>
+      <c r="EC51" t="s">
+        <v>173</v>
+      </c>
+      <c r="ED51" t="s">
+        <v>173</v>
+      </c>
+      <c r="EE51" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF51" t="s">
+        <v>173</v>
+      </c>
+      <c r="EG51" t="s">
+        <v>173</v>
       </c>
     </row>
-    <row r="52" spans="1:2">
-[...5 lines deleted...]
-      </c>
+    <row r="52" spans="1:137">
+      <c r="A52" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B52" s="3"/>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3"/>
+      <c r="E52" s="3"/>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
+      <c r="H52" s="3"/>
+      <c r="I52" s="3"/>
+      <c r="J52" s="3"/>
+      <c r="K52" s="3"/>
+      <c r="L52" s="3"/>
+      <c r="M52" s="3"/>
+      <c r="N52" s="3"/>
+      <c r="O52" s="3"/>
+      <c r="P52" s="3"/>
+      <c r="Q52" s="3"/>
+      <c r="R52" s="3"/>
+      <c r="S52" s="3"/>
+      <c r="T52" s="3"/>
+      <c r="U52" s="3"/>
+      <c r="V52" s="3"/>
+      <c r="W52" s="3"/>
+      <c r="X52" s="3"/>
+      <c r="Y52" s="3"/>
+      <c r="Z52" s="3"/>
+      <c r="AA52" s="3"/>
+      <c r="AB52" s="3"/>
+      <c r="AC52" s="3"/>
+      <c r="AD52" s="3"/>
+      <c r="AE52" s="3"/>
+      <c r="AF52" s="3"/>
+      <c r="AG52" s="3"/>
+      <c r="AH52" s="3"/>
+      <c r="AI52" s="3"/>
+      <c r="AJ52" s="3"/>
+      <c r="AK52" s="3"/>
+      <c r="AL52" s="3"/>
+      <c r="AM52" s="3"/>
+      <c r="AN52" s="3"/>
+      <c r="AO52" s="3"/>
+      <c r="AP52" s="3"/>
+      <c r="AQ52" s="3"/>
+      <c r="AR52" s="3"/>
+      <c r="AS52" s="3"/>
+      <c r="AT52" s="3"/>
+      <c r="AU52" s="3"/>
+      <c r="AV52" s="3"/>
+      <c r="AW52" s="3"/>
+      <c r="AX52" s="3"/>
+      <c r="AY52" s="3"/>
+      <c r="AZ52" s="3"/>
+      <c r="BA52" s="3"/>
+      <c r="BB52" s="3"/>
+      <c r="BC52" s="3"/>
+      <c r="BD52" s="3"/>
+      <c r="BE52" s="3"/>
+      <c r="BF52" s="3"/>
+      <c r="BG52" s="3"/>
+      <c r="BH52" s="3"/>
+      <c r="BI52" s="3"/>
+      <c r="BJ52" s="3"/>
+      <c r="BK52" s="3"/>
+      <c r="BL52" s="3"/>
+      <c r="BM52" s="3"/>
+      <c r="BN52" s="3"/>
+      <c r="BO52" s="3"/>
+      <c r="BP52" s="3"/>
+      <c r="BQ52" s="3"/>
+      <c r="BR52" s="3"/>
+      <c r="BS52" s="3"/>
+      <c r="BT52" s="3"/>
+      <c r="BU52" s="3"/>
+      <c r="BV52" s="3"/>
+      <c r="BW52" s="3"/>
+      <c r="BX52" s="3"/>
+      <c r="BY52" s="3"/>
+      <c r="BZ52" s="3"/>
+      <c r="CA52" s="3"/>
+      <c r="CB52" s="3"/>
+      <c r="CC52" s="3"/>
+      <c r="CD52" s="3"/>
+      <c r="CE52" s="3"/>
+      <c r="CF52" s="3"/>
+      <c r="CG52" s="3"/>
+      <c r="CH52" s="3"/>
+      <c r="CI52" s="3"/>
+      <c r="CJ52" s="3"/>
+      <c r="CK52" s="3"/>
+      <c r="CL52" s="3"/>
+      <c r="CM52" s="3"/>
+      <c r="CN52" s="3"/>
+      <c r="CO52" s="3"/>
+      <c r="CP52" s="3"/>
+      <c r="CQ52" s="3"/>
+      <c r="CR52" s="3"/>
+      <c r="CS52" s="3"/>
+      <c r="CT52" s="3"/>
+      <c r="CU52" s="3"/>
+      <c r="CV52" s="3"/>
+      <c r="CW52" s="3"/>
+      <c r="CX52" s="3"/>
+      <c r="CY52" s="3"/>
+      <c r="CZ52" s="3"/>
+      <c r="DA52" s="3"/>
+      <c r="DB52" s="3"/>
+      <c r="DC52" s="3"/>
+      <c r="DD52" s="3"/>
+      <c r="DE52" s="3"/>
+      <c r="DF52" s="3"/>
+      <c r="DG52" s="3"/>
+      <c r="DH52" s="3"/>
+      <c r="DI52" s="3"/>
+      <c r="DJ52" s="3"/>
+      <c r="DK52" s="3"/>
+      <c r="DL52" s="3"/>
+      <c r="DM52" s="3"/>
+      <c r="DN52" s="3"/>
+      <c r="DO52" s="3"/>
+      <c r="DP52" s="3"/>
+      <c r="DQ52" s="3"/>
+      <c r="DR52" s="3"/>
+      <c r="DS52" s="3"/>
+      <c r="DT52" s="3"/>
+      <c r="DU52" s="3"/>
+      <c r="DV52" s="3"/>
+      <c r="DW52" s="3"/>
+      <c r="DX52" s="3"/>
+      <c r="DY52" s="3"/>
+      <c r="DZ52" s="3"/>
+      <c r="EA52" s="3"/>
+      <c r="EB52" s="3"/>
+      <c r="EC52" s="3"/>
+      <c r="ED52" s="3"/>
+      <c r="EE52" s="3"/>
+      <c r="EF52" s="3"/>
+      <c r="EG52" s="3"/>
     </row>
-    <row r="53" spans="1:2">
-[...3 lines deleted...]
-      <c r="B53" s="3"/>
+    <row r="53" spans="1:137">
+      <c r="A53" t="s">
+        <v>138</v>
+      </c>
+      <c r="B53" t="s">
+        <v>171</v>
+      </c>
+      <c r="C53" t="s">
+        <v>171</v>
+      </c>
+      <c r="D53" t="s">
+        <v>171</v>
+      </c>
+      <c r="E53" t="s">
+        <v>171</v>
+      </c>
+      <c r="F53" t="s">
+        <v>171</v>
+      </c>
+      <c r="G53" t="s">
+        <v>171</v>
+      </c>
+      <c r="H53" t="s">
+        <v>171</v>
+      </c>
+      <c r="I53" t="s">
+        <v>171</v>
+      </c>
+      <c r="J53" t="s">
+        <v>171</v>
+      </c>
+      <c r="K53" t="s">
+        <v>171</v>
+      </c>
+      <c r="L53" t="s">
+        <v>171</v>
+      </c>
+      <c r="M53" t="s">
+        <v>171</v>
+      </c>
+      <c r="N53" t="s">
+        <v>171</v>
+      </c>
+      <c r="O53" t="s">
+        <v>171</v>
+      </c>
+      <c r="P53" t="s">
+        <v>171</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>171</v>
+      </c>
+      <c r="R53" t="s">
+        <v>171</v>
+      </c>
+      <c r="S53" t="s">
+        <v>171</v>
+      </c>
+      <c r="T53" t="s">
+        <v>171</v>
+      </c>
+      <c r="U53" t="s">
+        <v>171</v>
+      </c>
+      <c r="V53" t="s">
+        <v>171</v>
+      </c>
+      <c r="W53" t="s">
+        <v>171</v>
+      </c>
+      <c r="X53" t="s">
+        <v>171</v>
+      </c>
+      <c r="Y53" t="s">
+        <v>171</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AA53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AB53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AC53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AD53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AE53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AF53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AG53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AJ53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AL53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AM53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AN53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AO53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AP53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AQ53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AR53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AS53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AT53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AU53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AV53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AW53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AX53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AY53" t="s">
+        <v>171</v>
+      </c>
+      <c r="AZ53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BA53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BB53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BC53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BD53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BE53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BF53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BG53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BH53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BI53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BJ53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BK53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BL53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BM53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BN53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BO53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BP53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BQ53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BR53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BS53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BT53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BU53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BV53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BW53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BX53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BY53" t="s">
+        <v>171</v>
+      </c>
+      <c r="BZ53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CA53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CB53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CC53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CD53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CE53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CF53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CG53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CH53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CI53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CJ53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CK53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CL53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CM53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CN53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CO53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CP53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CQ53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CR53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CS53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CT53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CU53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CV53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CW53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CX53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CY53" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DA53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DB53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DE53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DF53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DH53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DI53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DJ53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DK53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DL53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DM53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DN53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DO53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DP53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DQ53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DR53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DS53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DT53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DU53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DV53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DW53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DX53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DY53" t="s">
+        <v>171</v>
+      </c>
+      <c r="DZ53" t="s">
+        <v>171</v>
+      </c>
+      <c r="EA53" t="s">
+        <v>171</v>
+      </c>
+      <c r="EB53" t="s">
+        <v>171</v>
+      </c>
+      <c r="EC53" t="s">
+        <v>171</v>
+      </c>
+      <c r="ED53" t="s">
+        <v>171</v>
+      </c>
+      <c r="EE53" t="s">
+        <v>171</v>
+      </c>
+      <c r="EF53" t="s">
+        <v>171</v>
+      </c>
+      <c r="EG53" t="s">
+        <v>171</v>
+      </c>
     </row>
-    <row r="54" spans="1:2">
+    <row r="54" spans="1:137">
       <c r="A54" t="s">
-        <v>3</v>
+        <v>142</v>
       </c>
       <c r="B54" t="s">
-        <v>33</v>
+        <v>173</v>
+      </c>
+      <c r="C54" t="s">
+        <v>173</v>
+      </c>
+      <c r="D54" t="s">
+        <v>173</v>
+      </c>
+      <c r="E54" t="s">
+        <v>173</v>
+      </c>
+      <c r="F54" t="s">
+        <v>173</v>
+      </c>
+      <c r="G54" t="s">
+        <v>173</v>
+      </c>
+      <c r="H54" t="s">
+        <v>173</v>
+      </c>
+      <c r="I54" t="s">
+        <v>173</v>
+      </c>
+      <c r="J54" t="s">
+        <v>173</v>
+      </c>
+      <c r="K54" t="s">
+        <v>173</v>
+      </c>
+      <c r="L54" t="s">
+        <v>173</v>
+      </c>
+      <c r="M54" t="s">
+        <v>173</v>
+      </c>
+      <c r="N54" t="s">
+        <v>173</v>
+      </c>
+      <c r="O54" t="s">
+        <v>173</v>
+      </c>
+      <c r="P54" t="s">
+        <v>173</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>173</v>
+      </c>
+      <c r="R54" t="s">
+        <v>173</v>
+      </c>
+      <c r="S54" t="s">
+        <v>173</v>
+      </c>
+      <c r="T54" t="s">
+        <v>173</v>
+      </c>
+      <c r="U54" t="s">
+        <v>173</v>
+      </c>
+      <c r="V54" t="s">
+        <v>173</v>
+      </c>
+      <c r="W54" t="s">
+        <v>173</v>
+      </c>
+      <c r="X54" t="s">
+        <v>173</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AA54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AC54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AE54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AG54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AI54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AK54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AM54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AN54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AO54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AQ54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AS54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AU54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AW54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AY54" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BA54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BB54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BC54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BD54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BE54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BF54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BG54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BH54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BI54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BK54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BM54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BN54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BO54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BQ54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BS54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BU54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BW54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BY54" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CA54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CC54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CE54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CG54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CI54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CK54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CM54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CO54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CQ54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CS54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CU54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CW54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CY54" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DA54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DI54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DK54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DM54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DO54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DP54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DQ54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DR54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DS54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DT54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DU54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DV54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DW54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DX54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DY54" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ54" t="s">
+        <v>173</v>
+      </c>
+      <c r="EA54" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB54" t="s">
+        <v>173</v>
+      </c>
+      <c r="EC54" t="s">
+        <v>173</v>
+      </c>
+      <c r="ED54" t="s">
+        <v>173</v>
+      </c>
+      <c r="EE54" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF54" t="s">
+        <v>173</v>
+      </c>
+      <c r="EG54" t="s">
+        <v>173</v>
       </c>
     </row>
-    <row r="55" spans="1:2">
+    <row r="55" spans="1:137">
       <c r="A55" t="s">
-        <v>7</v>
+        <v>144</v>
       </c>
       <c r="B55" t="s">
-        <v>35</v>
+        <v>175</v>
+      </c>
+      <c r="C55" t="s">
+        <v>175</v>
+      </c>
+      <c r="D55" t="s">
+        <v>175</v>
+      </c>
+      <c r="E55" t="s">
+        <v>175</v>
+      </c>
+      <c r="F55" t="s">
+        <v>175</v>
+      </c>
+      <c r="G55" t="s">
+        <v>175</v>
+      </c>
+      <c r="H55" t="s">
+        <v>175</v>
+      </c>
+      <c r="I55" t="s">
+        <v>175</v>
+      </c>
+      <c r="J55" t="s">
+        <v>175</v>
+      </c>
+      <c r="K55" t="s">
+        <v>175</v>
+      </c>
+      <c r="L55" t="s">
+        <v>175</v>
+      </c>
+      <c r="M55" t="s">
+        <v>175</v>
+      </c>
+      <c r="N55" t="s">
+        <v>175</v>
+      </c>
+      <c r="O55" t="s">
+        <v>175</v>
+      </c>
+      <c r="P55" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>175</v>
+      </c>
+      <c r="R55" t="s">
+        <v>175</v>
+      </c>
+      <c r="S55" t="s">
+        <v>175</v>
+      </c>
+      <c r="T55" t="s">
+        <v>175</v>
+      </c>
+      <c r="U55" t="s">
+        <v>175</v>
+      </c>
+      <c r="V55" t="s">
+        <v>175</v>
+      </c>
+      <c r="W55" t="s">
+        <v>175</v>
+      </c>
+      <c r="X55" t="s">
+        <v>175</v>
+      </c>
+      <c r="Y55" t="s">
+        <v>175</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AA55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AB55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AC55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AD55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AF55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AG55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AH55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AI55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AJ55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AK55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AL55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AM55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AN55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AO55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AP55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AQ55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AR55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AS55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AT55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AU55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AV55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AW55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AX55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AY55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AZ55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BA55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BB55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BC55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BD55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BE55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BF55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BG55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BH55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BI55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BJ55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BK55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BL55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BM55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BN55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BO55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BP55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BQ55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BR55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BS55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BT55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BU55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BV55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BW55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BX55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BY55" t="s">
+        <v>175</v>
+      </c>
+      <c r="BZ55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CA55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CB55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CC55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CD55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CE55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CF55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CG55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CH55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CI55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CJ55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CK55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CL55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CM55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CN55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CO55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CP55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CQ55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CR55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CS55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CT55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CU55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CV55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CW55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CX55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CY55" t="s">
+        <v>175</v>
+      </c>
+      <c r="CZ55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DA55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DB55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DC55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DD55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DE55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DF55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DJ55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DK55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DL55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DM55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DN55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DO55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DP55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DQ55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DR55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DS55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DT55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DU55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DV55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DW55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DX55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DY55" t="s">
+        <v>175</v>
+      </c>
+      <c r="DZ55" t="s">
+        <v>175</v>
+      </c>
+      <c r="EA55" t="s">
+        <v>175</v>
+      </c>
+      <c r="EB55" t="s">
+        <v>175</v>
+      </c>
+      <c r="EC55" t="s">
+        <v>175</v>
+      </c>
+      <c r="ED55" t="s">
+        <v>175</v>
+      </c>
+      <c r="EE55" t="s">
+        <v>175</v>
+      </c>
+      <c r="EF55" t="s">
+        <v>175</v>
+      </c>
+      <c r="EG55" t="s">
+        <v>175</v>
       </c>
     </row>
-    <row r="56" spans="1:2">
+    <row r="56" spans="1:137">
       <c r="A56" t="s">
-        <v>9</v>
+        <v>176</v>
       </c>
       <c r="B56" t="s">
-        <v>39</v>
+        <v>173</v>
+      </c>
+      <c r="C56" t="s">
+        <v>173</v>
+      </c>
+      <c r="D56" t="s">
+        <v>173</v>
+      </c>
+      <c r="E56" t="s">
+        <v>173</v>
+      </c>
+      <c r="F56" t="s">
+        <v>173</v>
+      </c>
+      <c r="G56" t="s">
+        <v>173</v>
+      </c>
+      <c r="H56" t="s">
+        <v>173</v>
+      </c>
+      <c r="I56" t="s">
+        <v>173</v>
+      </c>
+      <c r="J56" t="s">
+        <v>173</v>
+      </c>
+      <c r="K56" t="s">
+        <v>173</v>
+      </c>
+      <c r="L56" t="s">
+        <v>173</v>
+      </c>
+      <c r="M56" t="s">
+        <v>173</v>
+      </c>
+      <c r="N56" t="s">
+        <v>173</v>
+      </c>
+      <c r="O56" t="s">
+        <v>173</v>
+      </c>
+      <c r="P56" t="s">
+        <v>173</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>173</v>
+      </c>
+      <c r="R56" t="s">
+        <v>173</v>
+      </c>
+      <c r="S56" t="s">
+        <v>173</v>
+      </c>
+      <c r="T56" t="s">
+        <v>173</v>
+      </c>
+      <c r="U56" t="s">
+        <v>173</v>
+      </c>
+      <c r="V56" t="s">
+        <v>173</v>
+      </c>
+      <c r="W56" t="s">
+        <v>173</v>
+      </c>
+      <c r="X56" t="s">
+        <v>173</v>
+      </c>
+      <c r="Y56" t="s">
+        <v>173</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AA56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AC56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AE56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AG56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AH56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AI56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AK56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AL56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AM56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AN56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AO56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AP56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AQ56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AR56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AS56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AT56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AU56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AV56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AW56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AX56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AY56" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BA56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BB56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BC56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BD56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BE56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BF56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BG56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BH56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BI56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BK56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BL56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BM56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BN56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BO56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BP56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BQ56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BR56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BS56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BT56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BU56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BV56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BW56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BX56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BY56" t="s">
+        <v>173</v>
+      </c>
+      <c r="BZ56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CA56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CB56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CC56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CD56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CE56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CF56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CG56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CH56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CI56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CJ56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CK56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CL56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CM56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CN56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CO56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CP56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CQ56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CS56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CU56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CV56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CW56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CX56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CY56" t="s">
+        <v>173</v>
+      </c>
+      <c r="CZ56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DA56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DI56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DK56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DL56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DM56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DN56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DO56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DP56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DQ56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DR56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DS56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DT56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DU56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DV56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DW56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DX56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DY56" t="s">
+        <v>173</v>
+      </c>
+      <c r="DZ56" t="s">
+        <v>173</v>
+      </c>
+      <c r="EA56" t="s">
+        <v>173</v>
+      </c>
+      <c r="EB56" t="s">
+        <v>173</v>
+      </c>
+      <c r="EC56" t="s">
+        <v>173</v>
+      </c>
+      <c r="ED56" t="s">
+        <v>173</v>
+      </c>
+      <c r="EE56" t="s">
+        <v>173</v>
+      </c>
+      <c r="EF56" t="s">
+        <v>173</v>
+      </c>
+      <c r="EG56" t="s">
+        <v>173</v>
       </c>
     </row>
-    <row r="57" spans="1:2">
-[...5 lines deleted...]
-      </c>
+    <row r="57" spans="1:137">
+      <c r="A57" s="4"/>
+      <c r="B57" s="4"/>
+      <c r="C57" s="4"/>
+      <c r="D57" s="4"/>
+      <c r="E57" s="4"/>
+      <c r="F57" s="4"/>
+      <c r="G57" s="4"/>
+      <c r="H57" s="4"/>
+      <c r="I57" s="4"/>
+      <c r="J57" s="4"/>
+      <c r="K57" s="4"/>
+      <c r="L57" s="4"/>
+      <c r="M57" s="4"/>
+      <c r="N57" s="4"/>
+      <c r="O57" s="4"/>
+      <c r="P57" s="4"/>
+      <c r="Q57" s="4"/>
+      <c r="R57" s="4"/>
+      <c r="S57" s="4"/>
+      <c r="T57" s="4"/>
+      <c r="U57" s="4"/>
+      <c r="V57" s="4"/>
+      <c r="W57" s="4"/>
+      <c r="X57" s="4"/>
+      <c r="Y57" s="4"/>
+      <c r="Z57" s="4"/>
+      <c r="AA57" s="4"/>
+      <c r="AB57" s="4"/>
+      <c r="AC57" s="4"/>
+      <c r="AD57" s="4"/>
+      <c r="AE57" s="4"/>
+      <c r="AF57" s="4"/>
+      <c r="AG57" s="4"/>
+      <c r="AH57" s="4"/>
+      <c r="AI57" s="4"/>
+      <c r="AJ57" s="4"/>
+      <c r="AK57" s="4"/>
+      <c r="AL57" s="4"/>
+      <c r="AM57" s="4"/>
+      <c r="AN57" s="4"/>
+      <c r="AO57" s="4"/>
+      <c r="AP57" s="4"/>
+      <c r="AQ57" s="4"/>
+      <c r="AR57" s="4"/>
+      <c r="AS57" s="4"/>
+      <c r="AT57" s="4"/>
+      <c r="AU57" s="4"/>
+      <c r="AV57" s="4"/>
+      <c r="AW57" s="4"/>
+      <c r="AX57" s="4"/>
+      <c r="AY57" s="4"/>
+      <c r="AZ57" s="4"/>
+      <c r="BA57" s="4"/>
+      <c r="BB57" s="4"/>
+      <c r="BC57" s="4"/>
+      <c r="BD57" s="4"/>
+      <c r="BE57" s="4"/>
+      <c r="BF57" s="4"/>
+      <c r="BG57" s="4"/>
+      <c r="BH57" s="4"/>
+      <c r="BI57" s="4"/>
+      <c r="BJ57" s="4"/>
+      <c r="BK57" s="4"/>
+      <c r="BL57" s="4"/>
+      <c r="BM57" s="4"/>
+      <c r="BN57" s="4"/>
+      <c r="BO57" s="4"/>
+      <c r="BP57" s="4"/>
+      <c r="BQ57" s="4"/>
+      <c r="BR57" s="4"/>
+      <c r="BS57" s="4"/>
+      <c r="BT57" s="4"/>
+      <c r="BU57" s="4"/>
+      <c r="BV57" s="4"/>
+      <c r="BW57" s="4"/>
+      <c r="BX57" s="4"/>
+      <c r="BY57" s="4"/>
+      <c r="BZ57" s="4"/>
+      <c r="CA57" s="4"/>
+      <c r="CB57" s="4"/>
+      <c r="CC57" s="4"/>
+      <c r="CD57" s="4"/>
+      <c r="CE57" s="4"/>
+      <c r="CF57" s="4"/>
+      <c r="CG57" s="4"/>
+      <c r="CH57" s="4"/>
+      <c r="CI57" s="4"/>
+      <c r="CJ57" s="4"/>
+      <c r="CK57" s="4"/>
+      <c r="CL57" s="4"/>
+      <c r="CM57" s="4"/>
+      <c r="CN57" s="4"/>
+      <c r="CO57" s="4"/>
+      <c r="CP57" s="4"/>
+      <c r="CQ57" s="4"/>
+      <c r="CR57" s="4"/>
+      <c r="CS57" s="4"/>
+      <c r="CT57" s="4"/>
+      <c r="CU57" s="4"/>
+      <c r="CV57" s="4"/>
+      <c r="CW57" s="4"/>
+      <c r="CX57" s="4"/>
+      <c r="CY57" s="4"/>
+      <c r="CZ57" s="4"/>
+      <c r="DA57" s="4"/>
+      <c r="DB57" s="4"/>
+      <c r="DC57" s="4"/>
+      <c r="DD57" s="4"/>
+      <c r="DE57" s="4"/>
+      <c r="DF57" s="4"/>
+      <c r="DG57" s="4"/>
+      <c r="DH57" s="4"/>
+      <c r="DI57" s="4"/>
+      <c r="DJ57" s="4"/>
+      <c r="DK57" s="4"/>
+      <c r="DL57" s="4"/>
+      <c r="DM57" s="4"/>
+      <c r="DN57" s="4"/>
+      <c r="DO57" s="4"/>
+      <c r="DP57" s="4"/>
+      <c r="DQ57" s="4"/>
+      <c r="DR57" s="4"/>
+      <c r="DS57" s="4"/>
+      <c r="DT57" s="4"/>
+      <c r="DU57" s="4"/>
+      <c r="DV57" s="4"/>
+      <c r="DW57" s="4"/>
+      <c r="DX57" s="4"/>
+      <c r="DY57" s="4"/>
+      <c r="DZ57" s="4"/>
+      <c r="EA57" s="4"/>
+      <c r="EB57" s="4"/>
+      <c r="EC57" s="4"/>
+      <c r="ED57" s="4"/>
+      <c r="EE57" s="4"/>
+      <c r="EF57" s="4"/>
+      <c r="EG57" s="4"/>
     </row>
-    <row r="58" spans="1:2">
-[...1 lines deleted...]
-      <c r="B58" s="4"/>
+    <row r="58" spans="1:137">
+      <c r="A58" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="B58" s="2"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+      <c r="M58" s="2"/>
+      <c r="N58" s="2"/>
+      <c r="O58" s="2"/>
+      <c r="P58" s="2"/>
+      <c r="Q58" s="2"/>
+      <c r="R58" s="2"/>
+      <c r="S58" s="2"/>
+      <c r="T58" s="2"/>
+      <c r="U58" s="2"/>
+      <c r="V58" s="2"/>
+      <c r="W58" s="2"/>
+      <c r="X58" s="2"/>
+      <c r="Y58" s="2"/>
+      <c r="Z58" s="2"/>
+      <c r="AA58" s="2"/>
+      <c r="AB58" s="2"/>
+      <c r="AC58" s="2"/>
+      <c r="AD58" s="2"/>
+      <c r="AE58" s="2"/>
+      <c r="AF58" s="2"/>
+      <c r="AG58" s="2"/>
+      <c r="AH58" s="2"/>
+      <c r="AI58" s="2"/>
+      <c r="AJ58" s="2"/>
+      <c r="AK58" s="2"/>
+      <c r="AL58" s="2"/>
+      <c r="AM58" s="2"/>
+      <c r="AN58" s="2"/>
+      <c r="AO58" s="2"/>
+      <c r="AP58" s="2"/>
+      <c r="AQ58" s="2"/>
+      <c r="AR58" s="2"/>
+      <c r="AS58" s="2"/>
+      <c r="AT58" s="2"/>
+      <c r="AU58" s="2"/>
+      <c r="AV58" s="2"/>
+      <c r="AW58" s="2"/>
+      <c r="AX58" s="2"/>
+      <c r="AY58" s="2"/>
+      <c r="AZ58" s="2"/>
+      <c r="BA58" s="2"/>
+      <c r="BB58" s="2"/>
+      <c r="BC58" s="2"/>
+      <c r="BD58" s="2"/>
+      <c r="BE58" s="2"/>
+      <c r="BF58" s="2"/>
+      <c r="BG58" s="2"/>
+      <c r="BH58" s="2"/>
+      <c r="BI58" s="2"/>
+      <c r="BJ58" s="2"/>
+      <c r="BK58" s="2"/>
+      <c r="BL58" s="2"/>
+      <c r="BM58" s="2"/>
+      <c r="BN58" s="2"/>
+      <c r="BO58" s="2"/>
+      <c r="BP58" s="2"/>
+      <c r="BQ58" s="2"/>
+      <c r="BR58" s="2"/>
+      <c r="BS58" s="2"/>
+      <c r="BT58" s="2"/>
+      <c r="BU58" s="2"/>
+      <c r="BV58" s="2"/>
+      <c r="BW58" s="2"/>
+      <c r="BX58" s="2"/>
+      <c r="BY58" s="2"/>
+      <c r="BZ58" s="2"/>
+      <c r="CA58" s="2"/>
+      <c r="CB58" s="2"/>
+      <c r="CC58" s="2"/>
+      <c r="CD58" s="2"/>
+      <c r="CE58" s="2"/>
+      <c r="CF58" s="2"/>
+      <c r="CG58" s="2"/>
+      <c r="CH58" s="2"/>
+      <c r="CI58" s="2"/>
+      <c r="CJ58" s="2"/>
+      <c r="CK58" s="2"/>
+      <c r="CL58" s="2"/>
+      <c r="CM58" s="2"/>
+      <c r="CN58" s="2"/>
+      <c r="CO58" s="2"/>
+      <c r="CP58" s="2"/>
+      <c r="CQ58" s="2"/>
+      <c r="CR58" s="2"/>
+      <c r="CS58" s="2"/>
+      <c r="CT58" s="2"/>
+      <c r="CU58" s="2"/>
+      <c r="CV58" s="2"/>
+      <c r="CW58" s="2"/>
+      <c r="CX58" s="2"/>
+      <c r="CY58" s="2"/>
+      <c r="CZ58" s="2"/>
+      <c r="DA58" s="2"/>
+      <c r="DB58" s="2"/>
+      <c r="DC58" s="2"/>
+      <c r="DD58" s="2"/>
+      <c r="DE58" s="2"/>
+      <c r="DF58" s="2"/>
+      <c r="DG58" s="2"/>
+      <c r="DH58" s="2"/>
+      <c r="DI58" s="2"/>
+      <c r="DJ58" s="2"/>
+      <c r="DK58" s="2"/>
+      <c r="DL58" s="2"/>
+      <c r="DM58" s="2"/>
+      <c r="DN58" s="2"/>
+      <c r="DO58" s="2"/>
+      <c r="DP58" s="2"/>
+      <c r="DQ58" s="2"/>
+      <c r="DR58" s="2"/>
+      <c r="DS58" s="2"/>
+      <c r="DT58" s="2"/>
+      <c r="DU58" s="2"/>
+      <c r="DV58" s="2"/>
+      <c r="DW58" s="2"/>
+      <c r="DX58" s="2"/>
+      <c r="DY58" s="2"/>
+      <c r="DZ58" s="2"/>
+      <c r="EA58" s="2"/>
+      <c r="EB58" s="2"/>
+      <c r="EC58" s="2"/>
+      <c r="ED58" s="2"/>
+      <c r="EE58" s="2"/>
+      <c r="EF58" s="2"/>
+      <c r="EG58" s="2"/>
     </row>
-    <row r="59" spans="1:2">
-[...3 lines deleted...]
-      <c r="B59" s="2"/>
+    <row r="59" spans="1:137">
+      <c r="A59" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B59" s="3"/>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="3"/>
+      <c r="I59" s="3"/>
+      <c r="J59" s="3"/>
+      <c r="K59" s="3"/>
+      <c r="L59" s="3"/>
+      <c r="M59" s="3"/>
+      <c r="N59" s="3"/>
+      <c r="O59" s="3"/>
+      <c r="P59" s="3"/>
+      <c r="Q59" s="3"/>
+      <c r="R59" s="3"/>
+      <c r="S59" s="3"/>
+      <c r="T59" s="3"/>
+      <c r="U59" s="3"/>
+      <c r="V59" s="3"/>
+      <c r="W59" s="3"/>
+      <c r="X59" s="3"/>
+      <c r="Y59" s="3"/>
+      <c r="Z59" s="3"/>
+      <c r="AA59" s="3"/>
+      <c r="AB59" s="3"/>
+      <c r="AC59" s="3"/>
+      <c r="AD59" s="3"/>
+      <c r="AE59" s="3"/>
+      <c r="AF59" s="3"/>
+      <c r="AG59" s="3"/>
+      <c r="AH59" s="3"/>
+      <c r="AI59" s="3"/>
+      <c r="AJ59" s="3"/>
+      <c r="AK59" s="3"/>
+      <c r="AL59" s="3"/>
+      <c r="AM59" s="3"/>
+      <c r="AN59" s="3"/>
+      <c r="AO59" s="3"/>
+      <c r="AP59" s="3"/>
+      <c r="AQ59" s="3"/>
+      <c r="AR59" s="3"/>
+      <c r="AS59" s="3"/>
+      <c r="AT59" s="3"/>
+      <c r="AU59" s="3"/>
+      <c r="AV59" s="3"/>
+      <c r="AW59" s="3"/>
+      <c r="AX59" s="3"/>
+      <c r="AY59" s="3"/>
+      <c r="AZ59" s="3"/>
+      <c r="BA59" s="3"/>
+      <c r="BB59" s="3"/>
+      <c r="BC59" s="3"/>
+      <c r="BD59" s="3"/>
+      <c r="BE59" s="3"/>
+      <c r="BF59" s="3"/>
+      <c r="BG59" s="3"/>
+      <c r="BH59" s="3"/>
+      <c r="BI59" s="3"/>
+      <c r="BJ59" s="3"/>
+      <c r="BK59" s="3"/>
+      <c r="BL59" s="3"/>
+      <c r="BM59" s="3"/>
+      <c r="BN59" s="3"/>
+      <c r="BO59" s="3"/>
+      <c r="BP59" s="3"/>
+      <c r="BQ59" s="3"/>
+      <c r="BR59" s="3"/>
+      <c r="BS59" s="3"/>
+      <c r="BT59" s="3"/>
+      <c r="BU59" s="3"/>
+      <c r="BV59" s="3"/>
+      <c r="BW59" s="3"/>
+      <c r="BX59" s="3"/>
+      <c r="BY59" s="3"/>
+      <c r="BZ59" s="3"/>
+      <c r="CA59" s="3"/>
+      <c r="CB59" s="3"/>
+      <c r="CC59" s="3"/>
+      <c r="CD59" s="3"/>
+      <c r="CE59" s="3"/>
+      <c r="CF59" s="3"/>
+      <c r="CG59" s="3"/>
+      <c r="CH59" s="3"/>
+      <c r="CI59" s="3"/>
+      <c r="CJ59" s="3"/>
+      <c r="CK59" s="3"/>
+      <c r="CL59" s="3"/>
+      <c r="CM59" s="3"/>
+      <c r="CN59" s="3"/>
+      <c r="CO59" s="3"/>
+      <c r="CP59" s="3"/>
+      <c r="CQ59" s="3"/>
+      <c r="CR59" s="3"/>
+      <c r="CS59" s="3"/>
+      <c r="CT59" s="3"/>
+      <c r="CU59" s="3"/>
+      <c r="CV59" s="3"/>
+      <c r="CW59" s="3"/>
+      <c r="CX59" s="3"/>
+      <c r="CY59" s="3"/>
+      <c r="CZ59" s="3"/>
+      <c r="DA59" s="3"/>
+      <c r="DB59" s="3"/>
+      <c r="DC59" s="3"/>
+      <c r="DD59" s="3"/>
+      <c r="DE59" s="3"/>
+      <c r="DF59" s="3"/>
+      <c r="DG59" s="3"/>
+      <c r="DH59" s="3"/>
+      <c r="DI59" s="3"/>
+      <c r="DJ59" s="3"/>
+      <c r="DK59" s="3"/>
+      <c r="DL59" s="3"/>
+      <c r="DM59" s="3"/>
+      <c r="DN59" s="3"/>
+      <c r="DO59" s="3"/>
+      <c r="DP59" s="3"/>
+      <c r="DQ59" s="3"/>
+      <c r="DR59" s="3"/>
+      <c r="DS59" s="3"/>
+      <c r="DT59" s="3"/>
+      <c r="DU59" s="3"/>
+      <c r="DV59" s="3"/>
+      <c r="DW59" s="3"/>
+      <c r="DX59" s="3"/>
+      <c r="DY59" s="3"/>
+      <c r="DZ59" s="3"/>
+      <c r="EA59" s="3"/>
+      <c r="EB59" s="3"/>
+      <c r="EC59" s="3"/>
+      <c r="ED59" s="3"/>
+      <c r="EE59" s="3"/>
+      <c r="EF59" s="3"/>
+      <c r="EG59" s="3"/>
     </row>
-    <row r="60" spans="1:2">
-[...3 lines deleted...]
-      <c r="B60" s="3"/>
+    <row r="60" spans="1:137">
+      <c r="A60" t="s">
+        <v>138</v>
+      </c>
+      <c r="B60" t="s">
+        <v>179</v>
+      </c>
+      <c r="C60" t="s">
+        <v>179</v>
+      </c>
+      <c r="D60" t="s">
+        <v>179</v>
+      </c>
+      <c r="E60" t="s">
+        <v>179</v>
+      </c>
+      <c r="F60" t="s">
+        <v>179</v>
+      </c>
+      <c r="G60" t="s">
+        <v>179</v>
+      </c>
+      <c r="H60" t="s">
+        <v>179</v>
+      </c>
+      <c r="I60" t="s">
+        <v>179</v>
+      </c>
+      <c r="J60" t="s">
+        <v>179</v>
+      </c>
+      <c r="K60" t="s">
+        <v>179</v>
+      </c>
+      <c r="L60" t="s">
+        <v>179</v>
+      </c>
+      <c r="M60" t="s">
+        <v>179</v>
+      </c>
+      <c r="N60" t="s">
+        <v>179</v>
+      </c>
+      <c r="O60" t="s">
+        <v>179</v>
+      </c>
+      <c r="P60" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>179</v>
+      </c>
+      <c r="R60" t="s">
+        <v>179</v>
+      </c>
+      <c r="S60" t="s">
+        <v>179</v>
+      </c>
+      <c r="T60" t="s">
+        <v>179</v>
+      </c>
+      <c r="U60" t="s">
+        <v>179</v>
+      </c>
+      <c r="V60" t="s">
+        <v>179</v>
+      </c>
+      <c r="W60" t="s">
+        <v>179</v>
+      </c>
+      <c r="X60" t="s">
+        <v>179</v>
+      </c>
+      <c r="Y60" t="s">
+        <v>179</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AA60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AB60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AC60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AD60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AF60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AG60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AH60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AI60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AJ60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AK60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AL60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AM60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AN60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AO60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AP60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AQ60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AR60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AS60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AT60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AU60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AV60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AW60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AX60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AY60" t="s">
+        <v>179</v>
+      </c>
+      <c r="AZ60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BA60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BB60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BC60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BD60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BE60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BF60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BG60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BH60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BJ60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BK60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BL60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BM60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BN60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BO60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BP60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BQ60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BR60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BS60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BT60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BU60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BV60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BW60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BX60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BY60" t="s">
+        <v>179</v>
+      </c>
+      <c r="BZ60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CA60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CB60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CC60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CD60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CE60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CF60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CG60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CH60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CI60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CJ60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CK60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CL60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CM60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CN60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CO60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CP60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CQ60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CR60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CS60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CT60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CU60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CV60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CW60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CX60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CY60" t="s">
+        <v>179</v>
+      </c>
+      <c r="CZ60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DA60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DB60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DC60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DD60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DE60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DF60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DG60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DH60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DI60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DJ60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DM60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DN60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DP60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DQ60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DR60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DS60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DT60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DU60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DV60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DW60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DX60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DY60" t="s">
+        <v>179</v>
+      </c>
+      <c r="DZ60" t="s">
+        <v>179</v>
+      </c>
+      <c r="EA60" t="s">
+        <v>179</v>
+      </c>
+      <c r="EB60" t="s">
+        <v>179</v>
+      </c>
+      <c r="EC60" t="s">
+        <v>179</v>
+      </c>
+      <c r="ED60" t="s">
+        <v>179</v>
+      </c>
+      <c r="EE60" t="s">
+        <v>179</v>
+      </c>
+      <c r="EF60" t="s">
+        <v>179</v>
+      </c>
+      <c r="EG60" t="s">
+        <v>179</v>
+      </c>
     </row>
-    <row r="61" spans="1:2">
+    <row r="61" spans="1:137">
       <c r="A61" t="s">
-        <v>3</v>
+        <v>180</v>
       </c>
       <c r="B61" t="s">
-        <v>43</v>
+        <v>179</v>
+      </c>
+      <c r="C61" t="s">
+        <v>179</v>
+      </c>
+      <c r="D61" t="s">
+        <v>179</v>
+      </c>
+      <c r="E61" t="s">
+        <v>179</v>
+      </c>
+      <c r="F61" t="s">
+        <v>179</v>
+      </c>
+      <c r="G61" t="s">
+        <v>179</v>
+      </c>
+      <c r="H61" t="s">
+        <v>179</v>
+      </c>
+      <c r="I61" t="s">
+        <v>179</v>
+      </c>
+      <c r="J61" t="s">
+        <v>179</v>
+      </c>
+      <c r="K61" t="s">
+        <v>179</v>
+      </c>
+      <c r="L61" t="s">
+        <v>179</v>
+      </c>
+      <c r="M61" t="s">
+        <v>179</v>
+      </c>
+      <c r="N61" t="s">
+        <v>179</v>
+      </c>
+      <c r="O61" t="s">
+        <v>179</v>
+      </c>
+      <c r="P61" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>179</v>
+      </c>
+      <c r="R61" t="s">
+        <v>179</v>
+      </c>
+      <c r="S61" t="s">
+        <v>179</v>
+      </c>
+      <c r="T61" t="s">
+        <v>179</v>
+      </c>
+      <c r="U61" t="s">
+        <v>179</v>
+      </c>
+      <c r="V61" t="s">
+        <v>179</v>
+      </c>
+      <c r="W61" t="s">
+        <v>179</v>
+      </c>
+      <c r="X61" t="s">
+        <v>179</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>179</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AA61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AB61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AC61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AD61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AF61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AG61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AH61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AI61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AJ61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AK61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AL61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AM61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AN61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AO61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AP61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AQ61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AR61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AS61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AT61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AU61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AV61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AW61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AX61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AY61" t="s">
+        <v>179</v>
+      </c>
+      <c r="AZ61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BA61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BB61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BC61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BD61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BE61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BF61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BG61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BH61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BJ61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BK61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BL61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BM61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BN61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BO61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BP61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BQ61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BR61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BS61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BT61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BU61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BV61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BW61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BX61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BY61" t="s">
+        <v>179</v>
+      </c>
+      <c r="BZ61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CA61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CB61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CC61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CD61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CE61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CF61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CG61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CH61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CI61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CJ61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CK61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CL61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CM61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CN61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CO61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CP61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CQ61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CR61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CS61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CT61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CU61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CV61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CW61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CX61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CY61" t="s">
+        <v>179</v>
+      </c>
+      <c r="CZ61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DA61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DB61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DC61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DD61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DE61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DF61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DG61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DH61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DI61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DJ61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DM61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DN61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DP61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DQ61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DR61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DS61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DT61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DU61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DV61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DW61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DX61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DY61" t="s">
+        <v>179</v>
+      </c>
+      <c r="DZ61" t="s">
+        <v>179</v>
+      </c>
+      <c r="EA61" t="s">
+        <v>179</v>
+      </c>
+      <c r="EB61" t="s">
+        <v>179</v>
+      </c>
+      <c r="EC61" t="s">
+        <v>179</v>
+      </c>
+      <c r="ED61" t="s">
+        <v>179</v>
+      </c>
+      <c r="EE61" t="s">
+        <v>179</v>
+      </c>
+      <c r="EF61" t="s">
+        <v>179</v>
+      </c>
+      <c r="EG61" t="s">
+        <v>179</v>
       </c>
     </row>
-    <row r="62" spans="1:2">
+    <row r="62" spans="1:137">
       <c r="A62" t="s">
-        <v>44</v>
+        <v>140</v>
       </c>
       <c r="B62" t="s">
-        <v>39</v>
+        <v>181</v>
+      </c>
+      <c r="C62" t="s">
+        <v>181</v>
+      </c>
+      <c r="D62" t="s">
+        <v>181</v>
+      </c>
+      <c r="E62" t="s">
+        <v>181</v>
+      </c>
+      <c r="F62" t="s">
+        <v>181</v>
+      </c>
+      <c r="G62" t="s">
+        <v>181</v>
+      </c>
+      <c r="H62" t="s">
+        <v>181</v>
+      </c>
+      <c r="I62" t="s">
+        <v>181</v>
+      </c>
+      <c r="J62" t="s">
+        <v>181</v>
+      </c>
+      <c r="K62" t="s">
+        <v>181</v>
+      </c>
+      <c r="L62" t="s">
+        <v>181</v>
+      </c>
+      <c r="M62" t="s">
+        <v>181</v>
+      </c>
+      <c r="N62" t="s">
+        <v>181</v>
+      </c>
+      <c r="O62" t="s">
+        <v>181</v>
+      </c>
+      <c r="P62" t="s">
+        <v>181</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>181</v>
+      </c>
+      <c r="R62" t="s">
+        <v>181</v>
+      </c>
+      <c r="S62" t="s">
+        <v>181</v>
+      </c>
+      <c r="T62" t="s">
+        <v>181</v>
+      </c>
+      <c r="U62" t="s">
+        <v>181</v>
+      </c>
+      <c r="V62" t="s">
+        <v>181</v>
+      </c>
+      <c r="W62" t="s">
+        <v>181</v>
+      </c>
+      <c r="X62" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>181</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AA62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AB62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AC62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AD62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AE62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AF62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AI62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AJ62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AK62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AL62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AM62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AN62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AO62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AP62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AQ62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AR62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AS62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AT62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AU62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AV62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AW62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AX62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AY62" t="s">
+        <v>181</v>
+      </c>
+      <c r="AZ62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BA62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BB62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BC62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BD62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BE62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BF62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BG62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BH62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BI62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BJ62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BK62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BL62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BM62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BN62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BO62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BP62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BQ62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BR62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BS62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BT62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BU62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BV62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BW62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BX62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BY62" t="s">
+        <v>181</v>
+      </c>
+      <c r="BZ62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CA62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CB62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CC62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CD62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CE62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CF62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CG62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CH62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CI62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CJ62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CK62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CL62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CM62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CN62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CO62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CP62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CQ62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CR62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CS62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CT62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CU62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CV62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CW62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CX62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CY62" t="s">
+        <v>181</v>
+      </c>
+      <c r="CZ62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DA62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DB62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DC62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DD62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DE62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DF62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DG62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DH62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DI62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DJ62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DK62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DL62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DM62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DN62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DQ62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DR62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DS62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DT62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DU62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DV62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DW62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DX62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DY62" t="s">
+        <v>181</v>
+      </c>
+      <c r="DZ62" t="s">
+        <v>181</v>
+      </c>
+      <c r="EA62" t="s">
+        <v>181</v>
+      </c>
+      <c r="EB62" t="s">
+        <v>181</v>
+      </c>
+      <c r="EC62" t="s">
+        <v>181</v>
+      </c>
+      <c r="ED62" t="s">
+        <v>181</v>
+      </c>
+      <c r="EE62" t="s">
+        <v>181</v>
+      </c>
+      <c r="EF62" t="s">
+        <v>181</v>
+      </c>
+      <c r="EG62" t="s">
+        <v>181</v>
       </c>
     </row>
-    <row r="63" spans="1:2">
+    <row r="63" spans="1:137">
       <c r="A63" t="s">
-        <v>5</v>
+        <v>142</v>
       </c>
       <c r="B63" t="s">
-        <v>45</v>
+        <v>182</v>
+      </c>
+      <c r="C63" t="s">
+        <v>182</v>
+      </c>
+      <c r="D63" t="s">
+        <v>182</v>
+      </c>
+      <c r="E63" t="s">
+        <v>182</v>
+      </c>
+      <c r="F63" t="s">
+        <v>182</v>
+      </c>
+      <c r="G63" t="s">
+        <v>182</v>
+      </c>
+      <c r="H63" t="s">
+        <v>182</v>
+      </c>
+      <c r="I63" t="s">
+        <v>182</v>
+      </c>
+      <c r="J63" t="s">
+        <v>182</v>
+      </c>
+      <c r="K63" t="s">
+        <v>182</v>
+      </c>
+      <c r="L63" t="s">
+        <v>182</v>
+      </c>
+      <c r="M63" t="s">
+        <v>182</v>
+      </c>
+      <c r="N63" t="s">
+        <v>182</v>
+      </c>
+      <c r="O63" t="s">
+        <v>182</v>
+      </c>
+      <c r="P63" t="s">
+        <v>182</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>182</v>
+      </c>
+      <c r="R63" t="s">
+        <v>182</v>
+      </c>
+      <c r="S63" t="s">
+        <v>182</v>
+      </c>
+      <c r="T63" t="s">
+        <v>182</v>
+      </c>
+      <c r="U63" t="s">
+        <v>182</v>
+      </c>
+      <c r="V63" t="s">
+        <v>182</v>
+      </c>
+      <c r="W63" t="s">
+        <v>182</v>
+      </c>
+      <c r="X63" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>182</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AA63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AB63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AC63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AD63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AE63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AF63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AG63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AH63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AI63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AJ63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AK63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AL63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AM63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AN63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AO63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AP63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AQ63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AR63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AS63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AT63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AU63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AV63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AW63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AX63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AY63" t="s">
+        <v>182</v>
+      </c>
+      <c r="AZ63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BA63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BB63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BC63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BD63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BE63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BF63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BG63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BH63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BI63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BJ63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BK63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BL63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BM63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BN63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BO63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BP63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BQ63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BR63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BS63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BT63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BU63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BV63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BW63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BX63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BY63" t="s">
+        <v>182</v>
+      </c>
+      <c r="BZ63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CA63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CB63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CC63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CD63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CE63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CF63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CG63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CH63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CI63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CJ63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CK63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CL63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CM63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CN63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CO63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CP63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CQ63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CR63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CS63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CT63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CU63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CV63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CW63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CX63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CY63" t="s">
+        <v>182</v>
+      </c>
+      <c r="CZ63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DA63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DB63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DC63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DD63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DE63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DF63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DG63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DH63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DI63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DJ63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DK63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DL63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DM63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DN63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DQ63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DR63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DS63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DT63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DU63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DV63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DW63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DX63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DY63" t="s">
+        <v>182</v>
+      </c>
+      <c r="DZ63" t="s">
+        <v>182</v>
+      </c>
+      <c r="EA63" t="s">
+        <v>182</v>
+      </c>
+      <c r="EB63" t="s">
+        <v>182</v>
+      </c>
+      <c r="EC63" t="s">
+        <v>182</v>
+      </c>
+      <c r="ED63" t="s">
+        <v>182</v>
+      </c>
+      <c r="EE63" t="s">
+        <v>182</v>
+      </c>
+      <c r="EF63" t="s">
+        <v>182</v>
+      </c>
+      <c r="EG63" t="s">
+        <v>182</v>
       </c>
     </row>
-    <row r="64" spans="1:2">
+    <row r="64" spans="1:137">
       <c r="A64" t="s">
-        <v>7</v>
+        <v>144</v>
       </c>
       <c r="B64" t="s">
-        <v>46</v>
+        <v>183</v>
+      </c>
+      <c r="C64" t="s">
+        <v>183</v>
+      </c>
+      <c r="D64" t="s">
+        <v>183</v>
+      </c>
+      <c r="E64" t="s">
+        <v>183</v>
+      </c>
+      <c r="F64" t="s">
+        <v>183</v>
+      </c>
+      <c r="G64" t="s">
+        <v>183</v>
+      </c>
+      <c r="H64" t="s">
+        <v>183</v>
+      </c>
+      <c r="I64" t="s">
+        <v>183</v>
+      </c>
+      <c r="J64" t="s">
+        <v>183</v>
+      </c>
+      <c r="K64" t="s">
+        <v>183</v>
+      </c>
+      <c r="L64" t="s">
+        <v>183</v>
+      </c>
+      <c r="M64" t="s">
+        <v>183</v>
+      </c>
+      <c r="N64" t="s">
+        <v>183</v>
+      </c>
+      <c r="O64" t="s">
+        <v>183</v>
+      </c>
+      <c r="P64" t="s">
+        <v>183</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>183</v>
+      </c>
+      <c r="R64" t="s">
+        <v>183</v>
+      </c>
+      <c r="S64" t="s">
+        <v>183</v>
+      </c>
+      <c r="T64" t="s">
+        <v>183</v>
+      </c>
+      <c r="U64" t="s">
+        <v>183</v>
+      </c>
+      <c r="V64" t="s">
+        <v>183</v>
+      </c>
+      <c r="W64" t="s">
+        <v>183</v>
+      </c>
+      <c r="X64" t="s">
+        <v>183</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>183</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AA64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AB64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AC64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AE64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AF64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AI64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AJ64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AK64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AL64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AM64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AN64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AO64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AQ64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AR64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AS64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AT64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AU64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AV64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AW64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AX64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AY64" t="s">
+        <v>183</v>
+      </c>
+      <c r="AZ64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BA64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BB64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BC64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BD64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BE64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BF64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BG64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BH64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BI64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BJ64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BK64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BL64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BM64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BN64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BO64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BP64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BQ64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BR64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BS64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BT64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BU64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BV64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BW64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BX64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BY64" t="s">
+        <v>183</v>
+      </c>
+      <c r="BZ64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CA64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CB64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CC64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CD64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CE64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CF64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CG64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CH64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CI64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CJ64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CK64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CL64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CM64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CN64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CO64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CP64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CQ64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CR64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CS64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CT64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CU64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CV64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CW64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CX64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CY64" t="s">
+        <v>183</v>
+      </c>
+      <c r="CZ64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DA64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DB64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DC64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DD64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DE64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DF64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DG64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DH64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DI64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DJ64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DK64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DL64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DM64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DN64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DO64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DQ64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DR64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DT64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DU64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DV64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DW64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DX64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DY64" t="s">
+        <v>183</v>
+      </c>
+      <c r="DZ64" t="s">
+        <v>183</v>
+      </c>
+      <c r="EA64" t="s">
+        <v>183</v>
+      </c>
+      <c r="EB64" t="s">
+        <v>183</v>
+      </c>
+      <c r="EC64" t="s">
+        <v>183</v>
+      </c>
+      <c r="ED64" t="s">
+        <v>183</v>
+      </c>
+      <c r="EE64" t="s">
+        <v>183</v>
+      </c>
+      <c r="EF64" t="s">
+        <v>183</v>
+      </c>
+      <c r="EG64" t="s">
+        <v>183</v>
       </c>
     </row>
-    <row r="65" spans="1:2">
-[...5 lines deleted...]
-      </c>
+    <row r="65" spans="1:137">
+      <c r="A65" s="4"/>
+      <c r="B65" s="4"/>
+      <c r="C65" s="4"/>
+      <c r="D65" s="4"/>
+      <c r="E65" s="4"/>
+      <c r="F65" s="4"/>
+      <c r="G65" s="4"/>
+      <c r="H65" s="4"/>
+      <c r="I65" s="4"/>
+      <c r="J65" s="4"/>
+      <c r="K65" s="4"/>
+      <c r="L65" s="4"/>
+      <c r="M65" s="4"/>
+      <c r="N65" s="4"/>
+      <c r="O65" s="4"/>
+      <c r="P65" s="4"/>
+      <c r="Q65" s="4"/>
+      <c r="R65" s="4"/>
+      <c r="S65" s="4"/>
+      <c r="T65" s="4"/>
+      <c r="U65" s="4"/>
+      <c r="V65" s="4"/>
+      <c r="W65" s="4"/>
+      <c r="X65" s="4"/>
+      <c r="Y65" s="4"/>
+      <c r="Z65" s="4"/>
+      <c r="AA65" s="4"/>
+      <c r="AB65" s="4"/>
+      <c r="AC65" s="4"/>
+      <c r="AD65" s="4"/>
+      <c r="AE65" s="4"/>
+      <c r="AF65" s="4"/>
+      <c r="AG65" s="4"/>
+      <c r="AH65" s="4"/>
+      <c r="AI65" s="4"/>
+      <c r="AJ65" s="4"/>
+      <c r="AK65" s="4"/>
+      <c r="AL65" s="4"/>
+      <c r="AM65" s="4"/>
+      <c r="AN65" s="4"/>
+      <c r="AO65" s="4"/>
+      <c r="AP65" s="4"/>
+      <c r="AQ65" s="4"/>
+      <c r="AR65" s="4"/>
+      <c r="AS65" s="4"/>
+      <c r="AT65" s="4"/>
+      <c r="AU65" s="4"/>
+      <c r="AV65" s="4"/>
+      <c r="AW65" s="4"/>
+      <c r="AX65" s="4"/>
+      <c r="AY65" s="4"/>
+      <c r="AZ65" s="4"/>
+      <c r="BA65" s="4"/>
+      <c r="BB65" s="4"/>
+      <c r="BC65" s="4"/>
+      <c r="BD65" s="4"/>
+      <c r="BE65" s="4"/>
+      <c r="BF65" s="4"/>
+      <c r="BG65" s="4"/>
+      <c r="BH65" s="4"/>
+      <c r="BI65" s="4"/>
+      <c r="BJ65" s="4"/>
+      <c r="BK65" s="4"/>
+      <c r="BL65" s="4"/>
+      <c r="BM65" s="4"/>
+      <c r="BN65" s="4"/>
+      <c r="BO65" s="4"/>
+      <c r="BP65" s="4"/>
+      <c r="BQ65" s="4"/>
+      <c r="BR65" s="4"/>
+      <c r="BS65" s="4"/>
+      <c r="BT65" s="4"/>
+      <c r="BU65" s="4"/>
+      <c r="BV65" s="4"/>
+      <c r="BW65" s="4"/>
+      <c r="BX65" s="4"/>
+      <c r="BY65" s="4"/>
+      <c r="BZ65" s="4"/>
+      <c r="CA65" s="4"/>
+      <c r="CB65" s="4"/>
+      <c r="CC65" s="4"/>
+      <c r="CD65" s="4"/>
+      <c r="CE65" s="4"/>
+      <c r="CF65" s="4"/>
+      <c r="CG65" s="4"/>
+      <c r="CH65" s="4"/>
+      <c r="CI65" s="4"/>
+      <c r="CJ65" s="4"/>
+      <c r="CK65" s="4"/>
+      <c r="CL65" s="4"/>
+      <c r="CM65" s="4"/>
+      <c r="CN65" s="4"/>
+      <c r="CO65" s="4"/>
+      <c r="CP65" s="4"/>
+      <c r="CQ65" s="4"/>
+      <c r="CR65" s="4"/>
+      <c r="CS65" s="4"/>
+      <c r="CT65" s="4"/>
+      <c r="CU65" s="4"/>
+      <c r="CV65" s="4"/>
+      <c r="CW65" s="4"/>
+      <c r="CX65" s="4"/>
+      <c r="CY65" s="4"/>
+      <c r="CZ65" s="4"/>
+      <c r="DA65" s="4"/>
+      <c r="DB65" s="4"/>
+      <c r="DC65" s="4"/>
+      <c r="DD65" s="4"/>
+      <c r="DE65" s="4"/>
+      <c r="DF65" s="4"/>
+      <c r="DG65" s="4"/>
+      <c r="DH65" s="4"/>
+      <c r="DI65" s="4"/>
+      <c r="DJ65" s="4"/>
+      <c r="DK65" s="4"/>
+      <c r="DL65" s="4"/>
+      <c r="DM65" s="4"/>
+      <c r="DN65" s="4"/>
+      <c r="DO65" s="4"/>
+      <c r="DP65" s="4"/>
+      <c r="DQ65" s="4"/>
+      <c r="DR65" s="4"/>
+      <c r="DS65" s="4"/>
+      <c r="DT65" s="4"/>
+      <c r="DU65" s="4"/>
+      <c r="DV65" s="4"/>
+      <c r="DW65" s="4"/>
+      <c r="DX65" s="4"/>
+      <c r="DY65" s="4"/>
+      <c r="DZ65" s="4"/>
+      <c r="EA65" s="4"/>
+      <c r="EB65" s="4"/>
+      <c r="EC65" s="4"/>
+      <c r="ED65" s="4"/>
+      <c r="EE65" s="4"/>
+      <c r="EF65" s="4"/>
+      <c r="EG65" s="4"/>
     </row>
-    <row r="66" spans="1:2">
-[...1 lines deleted...]
-      <c r="B66" s="4"/>
+    <row r="66" spans="1:137">
+      <c r="A66" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B66" s="2"/>
+      <c r="C66" s="2"/>
+      <c r="D66" s="2"/>
+      <c r="E66" s="2"/>
+      <c r="F66" s="2"/>
+      <c r="G66" s="2"/>
+      <c r="H66" s="2"/>
+      <c r="I66" s="2"/>
+      <c r="J66" s="2"/>
+      <c r="K66" s="2"/>
+      <c r="L66" s="2"/>
+      <c r="M66" s="2"/>
+      <c r="N66" s="2"/>
+      <c r="O66" s="2"/>
+      <c r="P66" s="2"/>
+      <c r="Q66" s="2"/>
+      <c r="R66" s="2"/>
+      <c r="S66" s="2"/>
+      <c r="T66" s="2"/>
+      <c r="U66" s="2"/>
+      <c r="V66" s="2"/>
+      <c r="W66" s="2"/>
+      <c r="X66" s="2"/>
+      <c r="Y66" s="2"/>
+      <c r="Z66" s="2"/>
+      <c r="AA66" s="2"/>
+      <c r="AB66" s="2"/>
+      <c r="AC66" s="2"/>
+      <c r="AD66" s="2"/>
+      <c r="AE66" s="2"/>
+      <c r="AF66" s="2"/>
+      <c r="AG66" s="2"/>
+      <c r="AH66" s="2"/>
+      <c r="AI66" s="2"/>
+      <c r="AJ66" s="2"/>
+      <c r="AK66" s="2"/>
+      <c r="AL66" s="2"/>
+      <c r="AM66" s="2"/>
+      <c r="AN66" s="2"/>
+      <c r="AO66" s="2"/>
+      <c r="AP66" s="2"/>
+      <c r="AQ66" s="2"/>
+      <c r="AR66" s="2"/>
+      <c r="AS66" s="2"/>
+      <c r="AT66" s="2"/>
+      <c r="AU66" s="2"/>
+      <c r="AV66" s="2"/>
+      <c r="AW66" s="2"/>
+      <c r="AX66" s="2"/>
+      <c r="AY66" s="2"/>
+      <c r="AZ66" s="2"/>
+      <c r="BA66" s="2"/>
+      <c r="BB66" s="2"/>
+      <c r="BC66" s="2"/>
+      <c r="BD66" s="2"/>
+      <c r="BE66" s="2"/>
+      <c r="BF66" s="2"/>
+      <c r="BG66" s="2"/>
+      <c r="BH66" s="2"/>
+      <c r="BI66" s="2"/>
+      <c r="BJ66" s="2"/>
+      <c r="BK66" s="2"/>
+      <c r="BL66" s="2"/>
+      <c r="BM66" s="2"/>
+      <c r="BN66" s="2"/>
+      <c r="BO66" s="2"/>
+      <c r="BP66" s="2"/>
+      <c r="BQ66" s="2"/>
+      <c r="BR66" s="2"/>
+      <c r="BS66" s="2"/>
+      <c r="BT66" s="2"/>
+      <c r="BU66" s="2"/>
+      <c r="BV66" s="2"/>
+      <c r="BW66" s="2"/>
+      <c r="BX66" s="2"/>
+      <c r="BY66" s="2"/>
+      <c r="BZ66" s="2"/>
+      <c r="CA66" s="2"/>
+      <c r="CB66" s="2"/>
+      <c r="CC66" s="2"/>
+      <c r="CD66" s="2"/>
+      <c r="CE66" s="2"/>
+      <c r="CF66" s="2"/>
+      <c r="CG66" s="2"/>
+      <c r="CH66" s="2"/>
+      <c r="CI66" s="2"/>
+      <c r="CJ66" s="2"/>
+      <c r="CK66" s="2"/>
+      <c r="CL66" s="2"/>
+      <c r="CM66" s="2"/>
+      <c r="CN66" s="2"/>
+      <c r="CO66" s="2"/>
+      <c r="CP66" s="2"/>
+      <c r="CQ66" s="2"/>
+      <c r="CR66" s="2"/>
+      <c r="CS66" s="2"/>
+      <c r="CT66" s="2"/>
+      <c r="CU66" s="2"/>
+      <c r="CV66" s="2"/>
+      <c r="CW66" s="2"/>
+      <c r="CX66" s="2"/>
+      <c r="CY66" s="2"/>
+      <c r="CZ66" s="2"/>
+      <c r="DA66" s="2"/>
+      <c r="DB66" s="2"/>
+      <c r="DC66" s="2"/>
+      <c r="DD66" s="2"/>
+      <c r="DE66" s="2"/>
+      <c r="DF66" s="2"/>
+      <c r="DG66" s="2"/>
+      <c r="DH66" s="2"/>
+      <c r="DI66" s="2"/>
+      <c r="DJ66" s="2"/>
+      <c r="DK66" s="2"/>
+      <c r="DL66" s="2"/>
+      <c r="DM66" s="2"/>
+      <c r="DN66" s="2"/>
+      <c r="DO66" s="2"/>
+      <c r="DP66" s="2"/>
+      <c r="DQ66" s="2"/>
+      <c r="DR66" s="2"/>
+      <c r="DS66" s="2"/>
+      <c r="DT66" s="2"/>
+      <c r="DU66" s="2"/>
+      <c r="DV66" s="2"/>
+      <c r="DW66" s="2"/>
+      <c r="DX66" s="2"/>
+      <c r="DY66" s="2"/>
+      <c r="DZ66" s="2"/>
+      <c r="EA66" s="2"/>
+      <c r="EB66" s="2"/>
+      <c r="EC66" s="2"/>
+      <c r="ED66" s="2"/>
+      <c r="EE66" s="2"/>
+      <c r="EF66" s="2"/>
+      <c r="EG66" s="2"/>
     </row>
-    <row r="67" spans="1:2">
-[...3 lines deleted...]
-      <c r="B67" s="2"/>
+    <row r="67" spans="1:137">
+      <c r="A67" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B67" s="3"/>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
+      <c r="H67" s="3"/>
+      <c r="I67" s="3"/>
+      <c r="J67" s="3"/>
+      <c r="K67" s="3"/>
+      <c r="L67" s="3"/>
+      <c r="M67" s="3"/>
+      <c r="N67" s="3"/>
+      <c r="O67" s="3"/>
+      <c r="P67" s="3"/>
+      <c r="Q67" s="3"/>
+      <c r="R67" s="3"/>
+      <c r="S67" s="3"/>
+      <c r="T67" s="3"/>
+      <c r="U67" s="3"/>
+      <c r="V67" s="3"/>
+      <c r="W67" s="3"/>
+      <c r="X67" s="3"/>
+      <c r="Y67" s="3"/>
+      <c r="Z67" s="3"/>
+      <c r="AA67" s="3"/>
+      <c r="AB67" s="3"/>
+      <c r="AC67" s="3"/>
+      <c r="AD67" s="3"/>
+      <c r="AE67" s="3"/>
+      <c r="AF67" s="3"/>
+      <c r="AG67" s="3"/>
+      <c r="AH67" s="3"/>
+      <c r="AI67" s="3"/>
+      <c r="AJ67" s="3"/>
+      <c r="AK67" s="3"/>
+      <c r="AL67" s="3"/>
+      <c r="AM67" s="3"/>
+      <c r="AN67" s="3"/>
+      <c r="AO67" s="3"/>
+      <c r="AP67" s="3"/>
+      <c r="AQ67" s="3"/>
+      <c r="AR67" s="3"/>
+      <c r="AS67" s="3"/>
+      <c r="AT67" s="3"/>
+      <c r="AU67" s="3"/>
+      <c r="AV67" s="3"/>
+      <c r="AW67" s="3"/>
+      <c r="AX67" s="3"/>
+      <c r="AY67" s="3"/>
+      <c r="AZ67" s="3"/>
+      <c r="BA67" s="3"/>
+      <c r="BB67" s="3"/>
+      <c r="BC67" s="3"/>
+      <c r="BD67" s="3"/>
+      <c r="BE67" s="3"/>
+      <c r="BF67" s="3"/>
+      <c r="BG67" s="3"/>
+      <c r="BH67" s="3"/>
+      <c r="BI67" s="3"/>
+      <c r="BJ67" s="3"/>
+      <c r="BK67" s="3"/>
+      <c r="BL67" s="3"/>
+      <c r="BM67" s="3"/>
+      <c r="BN67" s="3"/>
+      <c r="BO67" s="3"/>
+      <c r="BP67" s="3"/>
+      <c r="BQ67" s="3"/>
+      <c r="BR67" s="3"/>
+      <c r="BS67" s="3"/>
+      <c r="BT67" s="3"/>
+      <c r="BU67" s="3"/>
+      <c r="BV67" s="3"/>
+      <c r="BW67" s="3"/>
+      <c r="BX67" s="3"/>
+      <c r="BY67" s="3"/>
+      <c r="BZ67" s="3"/>
+      <c r="CA67" s="3"/>
+      <c r="CB67" s="3"/>
+      <c r="CC67" s="3"/>
+      <c r="CD67" s="3"/>
+      <c r="CE67" s="3"/>
+      <c r="CF67" s="3"/>
+      <c r="CG67" s="3"/>
+      <c r="CH67" s="3"/>
+      <c r="CI67" s="3"/>
+      <c r="CJ67" s="3"/>
+      <c r="CK67" s="3"/>
+      <c r="CL67" s="3"/>
+      <c r="CM67" s="3"/>
+      <c r="CN67" s="3"/>
+      <c r="CO67" s="3"/>
+      <c r="CP67" s="3"/>
+      <c r="CQ67" s="3"/>
+      <c r="CR67" s="3"/>
+      <c r="CS67" s="3"/>
+      <c r="CT67" s="3"/>
+      <c r="CU67" s="3"/>
+      <c r="CV67" s="3"/>
+      <c r="CW67" s="3"/>
+      <c r="CX67" s="3"/>
+      <c r="CY67" s="3"/>
+      <c r="CZ67" s="3"/>
+      <c r="DA67" s="3"/>
+      <c r="DB67" s="3"/>
+      <c r="DC67" s="3"/>
+      <c r="DD67" s="3"/>
+      <c r="DE67" s="3"/>
+      <c r="DF67" s="3"/>
+      <c r="DG67" s="3"/>
+      <c r="DH67" s="3"/>
+      <c r="DI67" s="3"/>
+      <c r="DJ67" s="3"/>
+      <c r="DK67" s="3"/>
+      <c r="DL67" s="3"/>
+      <c r="DM67" s="3"/>
+      <c r="DN67" s="3"/>
+      <c r="DO67" s="3"/>
+      <c r="DP67" s="3"/>
+      <c r="DQ67" s="3"/>
+      <c r="DR67" s="3"/>
+      <c r="DS67" s="3"/>
+      <c r="DT67" s="3"/>
+      <c r="DU67" s="3"/>
+      <c r="DV67" s="3"/>
+      <c r="DW67" s="3"/>
+      <c r="DX67" s="3"/>
+      <c r="DY67" s="3"/>
+      <c r="DZ67" s="3"/>
+      <c r="EA67" s="3"/>
+      <c r="EB67" s="3"/>
+      <c r="EC67" s="3"/>
+      <c r="ED67" s="3"/>
+      <c r="EE67" s="3"/>
+      <c r="EF67" s="3"/>
+      <c r="EG67" s="3"/>
     </row>
-    <row r="68" spans="1:2">
-[...3 lines deleted...]
-      <c r="B68" s="3"/>
+    <row r="68" spans="1:137">
+      <c r="A68" t="s">
+        <v>138</v>
+      </c>
+      <c r="B68" t="s">
+        <v>185</v>
+      </c>
+      <c r="C68" t="s">
+        <v>185</v>
+      </c>
+      <c r="D68" t="s">
+        <v>185</v>
+      </c>
+      <c r="E68" t="s">
+        <v>185</v>
+      </c>
+      <c r="F68" t="s">
+        <v>185</v>
+      </c>
+      <c r="G68" t="s">
+        <v>185</v>
+      </c>
+      <c r="H68" t="s">
+        <v>185</v>
+      </c>
+      <c r="I68" t="s">
+        <v>185</v>
+      </c>
+      <c r="J68" t="s">
+        <v>185</v>
+      </c>
+      <c r="K68" t="s">
+        <v>185</v>
+      </c>
+      <c r="L68" t="s">
+        <v>185</v>
+      </c>
+      <c r="M68" t="s">
+        <v>185</v>
+      </c>
+      <c r="N68" t="s">
+        <v>185</v>
+      </c>
+      <c r="O68" t="s">
+        <v>185</v>
+      </c>
+      <c r="P68" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>185</v>
+      </c>
+      <c r="R68" t="s">
+        <v>185</v>
+      </c>
+      <c r="S68" t="s">
+        <v>185</v>
+      </c>
+      <c r="T68" t="s">
+        <v>185</v>
+      </c>
+      <c r="U68" t="s">
+        <v>185</v>
+      </c>
+      <c r="V68" t="s">
+        <v>185</v>
+      </c>
+      <c r="W68" t="s">
+        <v>185</v>
+      </c>
+      <c r="X68" t="s">
+        <v>185</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>185</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AA68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AB68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AC68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AD68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AE68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AF68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AG68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AH68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AI68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AJ68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AK68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AL68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AM68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AN68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AO68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AQ68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AR68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AS68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AT68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AU68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AV68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AW68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AX68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AY68" t="s">
+        <v>185</v>
+      </c>
+      <c r="AZ68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BA68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BB68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BC68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BD68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BE68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BF68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BG68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BH68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BI68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BJ68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BK68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BL68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BM68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BN68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BO68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BP68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BQ68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BR68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BS68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BT68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BU68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BV68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BW68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BX68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BY68" t="s">
+        <v>185</v>
+      </c>
+      <c r="BZ68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CA68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CB68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CC68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CD68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CE68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CF68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CG68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CH68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CI68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CJ68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CK68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CL68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CM68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CN68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CO68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CP68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CQ68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CR68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CS68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CT68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CU68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CV68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CW68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CX68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CY68" t="s">
+        <v>185</v>
+      </c>
+      <c r="CZ68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DA68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DB68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DC68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DD68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DE68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DF68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DG68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DH68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DI68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DJ68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DK68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DL68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DM68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DN68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DO68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DP68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DQ68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DR68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DU68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DV68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DW68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DX68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DY68" t="s">
+        <v>185</v>
+      </c>
+      <c r="DZ68" t="s">
+        <v>185</v>
+      </c>
+      <c r="EA68" t="s">
+        <v>185</v>
+      </c>
+      <c r="EB68" t="s">
+        <v>185</v>
+      </c>
+      <c r="EC68" t="s">
+        <v>185</v>
+      </c>
+      <c r="ED68" t="s">
+        <v>185</v>
+      </c>
+      <c r="EE68" t="s">
+        <v>185</v>
+      </c>
+      <c r="EF68" t="s">
+        <v>185</v>
+      </c>
+      <c r="EG68" t="s">
+        <v>185</v>
+      </c>
     </row>
-    <row r="69" spans="1:2">
+    <row r="69" spans="1:137">
       <c r="A69" t="s">
-        <v>3</v>
+        <v>140</v>
       </c>
       <c r="B69" t="s">
-        <v>49</v>
+        <v>186</v>
+      </c>
+      <c r="C69" t="s">
+        <v>186</v>
+      </c>
+      <c r="D69" t="s">
+        <v>186</v>
+      </c>
+      <c r="E69" t="s">
+        <v>186</v>
+      </c>
+      <c r="F69" t="s">
+        <v>186</v>
+      </c>
+      <c r="G69" t="s">
+        <v>186</v>
+      </c>
+      <c r="H69" t="s">
+        <v>186</v>
+      </c>
+      <c r="I69" t="s">
+        <v>186</v>
+      </c>
+      <c r="J69" t="s">
+        <v>186</v>
+      </c>
+      <c r="K69" t="s">
+        <v>186</v>
+      </c>
+      <c r="L69" t="s">
+        <v>186</v>
+      </c>
+      <c r="M69" t="s">
+        <v>186</v>
+      </c>
+      <c r="N69" t="s">
+        <v>186</v>
+      </c>
+      <c r="O69" t="s">
+        <v>186</v>
+      </c>
+      <c r="P69" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>186</v>
+      </c>
+      <c r="R69" t="s">
+        <v>186</v>
+      </c>
+      <c r="S69" t="s">
+        <v>186</v>
+      </c>
+      <c r="T69" t="s">
+        <v>186</v>
+      </c>
+      <c r="U69" t="s">
+        <v>186</v>
+      </c>
+      <c r="V69" t="s">
+        <v>186</v>
+      </c>
+      <c r="W69" t="s">
+        <v>186</v>
+      </c>
+      <c r="X69" t="s">
+        <v>186</v>
+      </c>
+      <c r="Y69" t="s">
+        <v>186</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AA69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AB69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AC69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AD69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AE69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AF69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AG69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AH69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AI69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AJ69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AK69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AL69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AM69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AN69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AO69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AQ69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AR69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AS69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AU69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AV69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AW69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AX69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AY69" t="s">
+        <v>186</v>
+      </c>
+      <c r="AZ69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BA69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BB69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BC69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BD69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BE69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BF69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BG69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BH69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BI69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BJ69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BK69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BL69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BM69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BN69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BO69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BP69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BQ69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BR69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BS69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BT69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BU69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BV69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BW69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BX69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BY69" t="s">
+        <v>186</v>
+      </c>
+      <c r="BZ69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CA69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CB69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CC69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CD69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CE69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CF69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CG69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CH69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CI69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CJ69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CK69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CL69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CM69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CN69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CO69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CP69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CQ69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CR69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CS69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CT69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CU69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CV69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CW69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CX69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CY69" t="s">
+        <v>186</v>
+      </c>
+      <c r="CZ69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DA69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DB69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DC69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DD69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DE69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DF69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DG69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DH69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DI69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DJ69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DK69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DL69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DM69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DN69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DO69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DP69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DQ69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DR69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DS69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DU69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DV69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DW69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DX69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DY69" t="s">
+        <v>186</v>
+      </c>
+      <c r="DZ69" t="s">
+        <v>186</v>
+      </c>
+      <c r="EA69" t="s">
+        <v>186</v>
+      </c>
+      <c r="EB69" t="s">
+        <v>186</v>
+      </c>
+      <c r="EC69" t="s">
+        <v>186</v>
+      </c>
+      <c r="ED69" t="s">
+        <v>186</v>
+      </c>
+      <c r="EE69" t="s">
+        <v>186</v>
+      </c>
+      <c r="EF69" t="s">
+        <v>186</v>
+      </c>
+      <c r="EG69" t="s">
+        <v>186</v>
       </c>
     </row>
-    <row r="70" spans="1:2">
+    <row r="70" spans="1:137">
       <c r="A70" t="s">
-        <v>5</v>
+        <v>142</v>
       </c>
       <c r="B70" t="s">
-        <v>50</v>
+        <v>187</v>
+      </c>
+      <c r="C70" t="s">
+        <v>187</v>
+      </c>
+      <c r="D70" t="s">
+        <v>187</v>
+      </c>
+      <c r="E70" t="s">
+        <v>187</v>
+      </c>
+      <c r="F70" t="s">
+        <v>187</v>
+      </c>
+      <c r="G70" t="s">
+        <v>187</v>
+      </c>
+      <c r="H70" t="s">
+        <v>187</v>
+      </c>
+      <c r="I70" t="s">
+        <v>187</v>
+      </c>
+      <c r="J70" t="s">
+        <v>187</v>
+      </c>
+      <c r="K70" t="s">
+        <v>187</v>
+      </c>
+      <c r="L70" t="s">
+        <v>187</v>
+      </c>
+      <c r="M70" t="s">
+        <v>187</v>
+      </c>
+      <c r="N70" t="s">
+        <v>187</v>
+      </c>
+      <c r="O70" t="s">
+        <v>187</v>
+      </c>
+      <c r="P70" t="s">
+        <v>187</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>187</v>
+      </c>
+      <c r="R70" t="s">
+        <v>187</v>
+      </c>
+      <c r="S70" t="s">
+        <v>187</v>
+      </c>
+      <c r="T70" t="s">
+        <v>187</v>
+      </c>
+      <c r="U70" t="s">
+        <v>187</v>
+      </c>
+      <c r="V70" t="s">
+        <v>187</v>
+      </c>
+      <c r="W70" t="s">
+        <v>187</v>
+      </c>
+      <c r="X70" t="s">
+        <v>187</v>
+      </c>
+      <c r="Y70" t="s">
+        <v>187</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AA70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AB70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AC70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AD70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AE70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AF70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AG70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AH70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AI70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AJ70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AK70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AL70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AM70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AN70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AO70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AP70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AQ70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AR70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AS70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AT70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AU70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AV70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AW70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AX70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AY70" t="s">
+        <v>187</v>
+      </c>
+      <c r="AZ70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BA70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BB70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BC70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BD70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BE70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BF70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BG70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BH70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BI70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BJ70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BK70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BL70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BM70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BN70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BO70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BP70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BQ70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BR70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BS70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BT70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BU70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BV70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BW70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BX70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BY70" t="s">
+        <v>187</v>
+      </c>
+      <c r="BZ70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CA70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CB70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CC70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CD70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CE70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CF70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CG70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CH70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CI70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CJ70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CK70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CL70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CM70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CN70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CO70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CP70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CQ70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CR70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CS70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CT70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CU70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CV70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CW70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CX70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CY70" t="s">
+        <v>187</v>
+      </c>
+      <c r="CZ70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DA70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DB70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DC70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DD70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DE70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DF70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DG70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DH70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DI70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DJ70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DK70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DL70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DM70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DN70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DO70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DP70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DQ70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DR70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DS70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DT70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DU70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DV70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DW70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DX70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DY70" t="s">
+        <v>187</v>
+      </c>
+      <c r="DZ70" t="s">
+        <v>187</v>
+      </c>
+      <c r="EA70" t="s">
+        <v>187</v>
+      </c>
+      <c r="EB70" t="s">
+        <v>187</v>
+      </c>
+      <c r="EC70" t="s">
+        <v>187</v>
+      </c>
+      <c r="ED70" t="s">
+        <v>187</v>
+      </c>
+      <c r="EE70" t="s">
+        <v>187</v>
+      </c>
+      <c r="EF70" t="s">
+        <v>187</v>
+      </c>
+      <c r="EG70" t="s">
+        <v>187</v>
       </c>
     </row>
-    <row r="71" spans="1:2">
+    <row r="71" spans="1:137">
       <c r="A71" t="s">
-        <v>7</v>
+        <v>144</v>
       </c>
       <c r="B71" t="s">
-        <v>51</v>
+        <v>188</v>
+      </c>
+      <c r="C71" t="s">
+        <v>188</v>
+      </c>
+      <c r="D71" t="s">
+        <v>188</v>
+      </c>
+      <c r="E71" t="s">
+        <v>188</v>
+      </c>
+      <c r="F71" t="s">
+        <v>188</v>
+      </c>
+      <c r="G71" t="s">
+        <v>188</v>
+      </c>
+      <c r="H71" t="s">
+        <v>188</v>
+      </c>
+      <c r="I71" t="s">
+        <v>188</v>
+      </c>
+      <c r="J71" t="s">
+        <v>188</v>
+      </c>
+      <c r="K71" t="s">
+        <v>188</v>
+      </c>
+      <c r="L71" t="s">
+        <v>188</v>
+      </c>
+      <c r="M71" t="s">
+        <v>188</v>
+      </c>
+      <c r="N71" t="s">
+        <v>188</v>
+      </c>
+      <c r="O71" t="s">
+        <v>188</v>
+      </c>
+      <c r="P71" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>188</v>
+      </c>
+      <c r="R71" t="s">
+        <v>188</v>
+      </c>
+      <c r="S71" t="s">
+        <v>188</v>
+      </c>
+      <c r="T71" t="s">
+        <v>188</v>
+      </c>
+      <c r="U71" t="s">
+        <v>188</v>
+      </c>
+      <c r="V71" t="s">
+        <v>188</v>
+      </c>
+      <c r="W71" t="s">
+        <v>188</v>
+      </c>
+      <c r="X71" t="s">
+        <v>188</v>
+      </c>
+      <c r="Y71" t="s">
+        <v>188</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AA71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AB71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AC71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AD71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AE71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AF71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AG71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AH71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AI71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AJ71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AK71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AL71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AM71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AN71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AO71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AP71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AQ71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AR71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AS71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AT71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AU71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AW71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AX71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AY71" t="s">
+        <v>188</v>
+      </c>
+      <c r="AZ71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BA71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BB71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BC71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BD71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BE71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BF71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BG71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BH71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BI71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BJ71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BK71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BL71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BM71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BN71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BO71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BP71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BQ71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BR71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BS71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BT71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BU71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BV71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BW71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BX71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BY71" t="s">
+        <v>188</v>
+      </c>
+      <c r="BZ71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CA71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CB71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CC71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CD71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CE71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CF71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CG71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CH71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CI71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CJ71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CK71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CL71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CM71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CN71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CO71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CP71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CQ71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CR71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CS71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CT71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CU71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CV71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CW71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CX71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CY71" t="s">
+        <v>188</v>
+      </c>
+      <c r="CZ71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DA71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DB71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DC71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DD71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DE71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DF71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DG71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DH71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DI71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DJ71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DK71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DL71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DM71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DN71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DO71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DP71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DQ71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DR71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DS71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DT71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DU71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DV71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DX71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DY71" t="s">
+        <v>188</v>
+      </c>
+      <c r="DZ71" t="s">
+        <v>188</v>
+      </c>
+      <c r="EA71" t="s">
+        <v>188</v>
+      </c>
+      <c r="EB71" t="s">
+        <v>188</v>
+      </c>
+      <c r="EC71" t="s">
+        <v>188</v>
+      </c>
+      <c r="ED71" t="s">
+        <v>188</v>
+      </c>
+      <c r="EE71" t="s">
+        <v>188</v>
+      </c>
+      <c r="EF71" t="s">
+        <v>188</v>
+      </c>
+      <c r="EG71" t="s">
+        <v>188</v>
       </c>
     </row>
-    <row r="72" spans="1:2">
-[...5 lines deleted...]
-      </c>
+    <row r="72" spans="1:137">
+      <c r="A72" s="4"/>
+      <c r="B72" s="4"/>
+      <c r="C72" s="4"/>
+      <c r="D72" s="4"/>
+      <c r="E72" s="4"/>
+      <c r="F72" s="4"/>
+      <c r="G72" s="4"/>
+      <c r="H72" s="4"/>
+      <c r="I72" s="4"/>
+      <c r="J72" s="4"/>
+      <c r="K72" s="4"/>
+      <c r="L72" s="4"/>
+      <c r="M72" s="4"/>
+      <c r="N72" s="4"/>
+      <c r="O72" s="4"/>
+      <c r="P72" s="4"/>
+      <c r="Q72" s="4"/>
+      <c r="R72" s="4"/>
+      <c r="S72" s="4"/>
+      <c r="T72" s="4"/>
+      <c r="U72" s="4"/>
+      <c r="V72" s="4"/>
+      <c r="W72" s="4"/>
+      <c r="X72" s="4"/>
+      <c r="Y72" s="4"/>
+      <c r="Z72" s="4"/>
+      <c r="AA72" s="4"/>
+      <c r="AB72" s="4"/>
+      <c r="AC72" s="4"/>
+      <c r="AD72" s="4"/>
+      <c r="AE72" s="4"/>
+      <c r="AF72" s="4"/>
+      <c r="AG72" s="4"/>
+      <c r="AH72" s="4"/>
+      <c r="AI72" s="4"/>
+      <c r="AJ72" s="4"/>
+      <c r="AK72" s="4"/>
+      <c r="AL72" s="4"/>
+      <c r="AM72" s="4"/>
+      <c r="AN72" s="4"/>
+      <c r="AO72" s="4"/>
+      <c r="AP72" s="4"/>
+      <c r="AQ72" s="4"/>
+      <c r="AR72" s="4"/>
+      <c r="AS72" s="4"/>
+      <c r="AT72" s="4"/>
+      <c r="AU72" s="4"/>
+      <c r="AV72" s="4"/>
+      <c r="AW72" s="4"/>
+      <c r="AX72" s="4"/>
+      <c r="AY72" s="4"/>
+      <c r="AZ72" s="4"/>
+      <c r="BA72" s="4"/>
+      <c r="BB72" s="4"/>
+      <c r="BC72" s="4"/>
+      <c r="BD72" s="4"/>
+      <c r="BE72" s="4"/>
+      <c r="BF72" s="4"/>
+      <c r="BG72" s="4"/>
+      <c r="BH72" s="4"/>
+      <c r="BI72" s="4"/>
+      <c r="BJ72" s="4"/>
+      <c r="BK72" s="4"/>
+      <c r="BL72" s="4"/>
+      <c r="BM72" s="4"/>
+      <c r="BN72" s="4"/>
+      <c r="BO72" s="4"/>
+      <c r="BP72" s="4"/>
+      <c r="BQ72" s="4"/>
+      <c r="BR72" s="4"/>
+      <c r="BS72" s="4"/>
+      <c r="BT72" s="4"/>
+      <c r="BU72" s="4"/>
+      <c r="BV72" s="4"/>
+      <c r="BW72" s="4"/>
+      <c r="BX72" s="4"/>
+      <c r="BY72" s="4"/>
+      <c r="BZ72" s="4"/>
+      <c r="CA72" s="4"/>
+      <c r="CB72" s="4"/>
+      <c r="CC72" s="4"/>
+      <c r="CD72" s="4"/>
+      <c r="CE72" s="4"/>
+      <c r="CF72" s="4"/>
+      <c r="CG72" s="4"/>
+      <c r="CH72" s="4"/>
+      <c r="CI72" s="4"/>
+      <c r="CJ72" s="4"/>
+      <c r="CK72" s="4"/>
+      <c r="CL72" s="4"/>
+      <c r="CM72" s="4"/>
+      <c r="CN72" s="4"/>
+      <c r="CO72" s="4"/>
+      <c r="CP72" s="4"/>
+      <c r="CQ72" s="4"/>
+      <c r="CR72" s="4"/>
+      <c r="CS72" s="4"/>
+      <c r="CT72" s="4"/>
+      <c r="CU72" s="4"/>
+      <c r="CV72" s="4"/>
+      <c r="CW72" s="4"/>
+      <c r="CX72" s="4"/>
+      <c r="CY72" s="4"/>
+      <c r="CZ72" s="4"/>
+      <c r="DA72" s="4"/>
+      <c r="DB72" s="4"/>
+      <c r="DC72" s="4"/>
+      <c r="DD72" s="4"/>
+      <c r="DE72" s="4"/>
+      <c r="DF72" s="4"/>
+      <c r="DG72" s="4"/>
+      <c r="DH72" s="4"/>
+      <c r="DI72" s="4"/>
+      <c r="DJ72" s="4"/>
+      <c r="DK72" s="4"/>
+      <c r="DL72" s="4"/>
+      <c r="DM72" s="4"/>
+      <c r="DN72" s="4"/>
+      <c r="DO72" s="4"/>
+      <c r="DP72" s="4"/>
+      <c r="DQ72" s="4"/>
+      <c r="DR72" s="4"/>
+      <c r="DS72" s="4"/>
+      <c r="DT72" s="4"/>
+      <c r="DU72" s="4"/>
+      <c r="DV72" s="4"/>
+      <c r="DW72" s="4"/>
+      <c r="DX72" s="4"/>
+      <c r="DY72" s="4"/>
+      <c r="DZ72" s="4"/>
+      <c r="EA72" s="4"/>
+      <c r="EB72" s="4"/>
+      <c r="EC72" s="4"/>
+      <c r="ED72" s="4"/>
+      <c r="EE72" s="4"/>
+      <c r="EF72" s="4"/>
+      <c r="EG72" s="4"/>
     </row>
-    <row r="73" spans="1:2">
-[...1 lines deleted...]
-      <c r="B73" s="4"/>
+    <row r="73" spans="1:137">
+      <c r="A73" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B73" s="2"/>
+      <c r="C73" s="2"/>
+      <c r="D73" s="2"/>
+      <c r="E73" s="2"/>
+      <c r="F73" s="2"/>
+      <c r="G73" s="2"/>
+      <c r="H73" s="2"/>
+      <c r="I73" s="2"/>
+      <c r="J73" s="2"/>
+      <c r="K73" s="2"/>
+      <c r="L73" s="2"/>
+      <c r="M73" s="2"/>
+      <c r="N73" s="2"/>
+      <c r="O73" s="2"/>
+      <c r="P73" s="2"/>
+      <c r="Q73" s="2"/>
+      <c r="R73" s="2"/>
+      <c r="S73" s="2"/>
+      <c r="T73" s="2"/>
+      <c r="U73" s="2"/>
+      <c r="V73" s="2"/>
+      <c r="W73" s="2"/>
+      <c r="X73" s="2"/>
+      <c r="Y73" s="2"/>
+      <c r="Z73" s="2"/>
+      <c r="AA73" s="2"/>
+      <c r="AB73" s="2"/>
+      <c r="AC73" s="2"/>
+      <c r="AD73" s="2"/>
+      <c r="AE73" s="2"/>
+      <c r="AF73" s="2"/>
+      <c r="AG73" s="2"/>
+      <c r="AH73" s="2"/>
+      <c r="AI73" s="2"/>
+      <c r="AJ73" s="2"/>
+      <c r="AK73" s="2"/>
+      <c r="AL73" s="2"/>
+      <c r="AM73" s="2"/>
+      <c r="AN73" s="2"/>
+      <c r="AO73" s="2"/>
+      <c r="AP73" s="2"/>
+      <c r="AQ73" s="2"/>
+      <c r="AR73" s="2"/>
+      <c r="AS73" s="2"/>
+      <c r="AT73" s="2"/>
+      <c r="AU73" s="2"/>
+      <c r="AV73" s="2"/>
+      <c r="AW73" s="2"/>
+      <c r="AX73" s="2"/>
+      <c r="AY73" s="2"/>
+      <c r="AZ73" s="2"/>
+      <c r="BA73" s="2"/>
+      <c r="BB73" s="2"/>
+      <c r="BC73" s="2"/>
+      <c r="BD73" s="2"/>
+      <c r="BE73" s="2"/>
+      <c r="BF73" s="2"/>
+      <c r="BG73" s="2"/>
+      <c r="BH73" s="2"/>
+      <c r="BI73" s="2"/>
+      <c r="BJ73" s="2"/>
+      <c r="BK73" s="2"/>
+      <c r="BL73" s="2"/>
+      <c r="BM73" s="2"/>
+      <c r="BN73" s="2"/>
+      <c r="BO73" s="2"/>
+      <c r="BP73" s="2"/>
+      <c r="BQ73" s="2"/>
+      <c r="BR73" s="2"/>
+      <c r="BS73" s="2"/>
+      <c r="BT73" s="2"/>
+      <c r="BU73" s="2"/>
+      <c r="BV73" s="2"/>
+      <c r="BW73" s="2"/>
+      <c r="BX73" s="2"/>
+      <c r="BY73" s="2"/>
+      <c r="BZ73" s="2"/>
+      <c r="CA73" s="2"/>
+      <c r="CB73" s="2"/>
+      <c r="CC73" s="2"/>
+      <c r="CD73" s="2"/>
+      <c r="CE73" s="2"/>
+      <c r="CF73" s="2"/>
+      <c r="CG73" s="2"/>
+      <c r="CH73" s="2"/>
+      <c r="CI73" s="2"/>
+      <c r="CJ73" s="2"/>
+      <c r="CK73" s="2"/>
+      <c r="CL73" s="2"/>
+      <c r="CM73" s="2"/>
+      <c r="CN73" s="2"/>
+      <c r="CO73" s="2"/>
+      <c r="CP73" s="2"/>
+      <c r="CQ73" s="2"/>
+      <c r="CR73" s="2"/>
+      <c r="CS73" s="2"/>
+      <c r="CT73" s="2"/>
+      <c r="CU73" s="2"/>
+      <c r="CV73" s="2"/>
+      <c r="CW73" s="2"/>
+      <c r="CX73" s="2"/>
+      <c r="CY73" s="2"/>
+      <c r="CZ73" s="2"/>
+      <c r="DA73" s="2"/>
+      <c r="DB73" s="2"/>
+      <c r="DC73" s="2"/>
+      <c r="DD73" s="2"/>
+      <c r="DE73" s="2"/>
+      <c r="DF73" s="2"/>
+      <c r="DG73" s="2"/>
+      <c r="DH73" s="2"/>
+      <c r="DI73" s="2"/>
+      <c r="DJ73" s="2"/>
+      <c r="DK73" s="2"/>
+      <c r="DL73" s="2"/>
+      <c r="DM73" s="2"/>
+      <c r="DN73" s="2"/>
+      <c r="DO73" s="2"/>
+      <c r="DP73" s="2"/>
+      <c r="DQ73" s="2"/>
+      <c r="DR73" s="2"/>
+      <c r="DS73" s="2"/>
+      <c r="DT73" s="2"/>
+      <c r="DU73" s="2"/>
+      <c r="DV73" s="2"/>
+      <c r="DW73" s="2"/>
+      <c r="DX73" s="2"/>
+      <c r="DY73" s="2"/>
+      <c r="DZ73" s="2"/>
+      <c r="EA73" s="2"/>
+      <c r="EB73" s="2"/>
+      <c r="EC73" s="2"/>
+      <c r="ED73" s="2"/>
+      <c r="EE73" s="2"/>
+      <c r="EF73" s="2"/>
+      <c r="EG73" s="2"/>
     </row>
-    <row r="74" spans="1:2">
-[...3 lines deleted...]
-      <c r="B74" s="2"/>
+    <row r="74" spans="1:137">
+      <c r="A74" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B74" s="3"/>
+      <c r="C74" s="3"/>
+      <c r="D74" s="3"/>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
+      <c r="H74" s="3"/>
+      <c r="I74" s="3"/>
+      <c r="J74" s="3"/>
+      <c r="K74" s="3"/>
+      <c r="L74" s="3"/>
+      <c r="M74" s="3"/>
+      <c r="N74" s="3"/>
+      <c r="O74" s="3"/>
+      <c r="P74" s="3"/>
+      <c r="Q74" s="3"/>
+      <c r="R74" s="3"/>
+      <c r="S74" s="3"/>
+      <c r="T74" s="3"/>
+      <c r="U74" s="3"/>
+      <c r="V74" s="3"/>
+      <c r="W74" s="3"/>
+      <c r="X74" s="3"/>
+      <c r="Y74" s="3"/>
+      <c r="Z74" s="3"/>
+      <c r="AA74" s="3"/>
+      <c r="AB74" s="3"/>
+      <c r="AC74" s="3"/>
+      <c r="AD74" s="3"/>
+      <c r="AE74" s="3"/>
+      <c r="AF74" s="3"/>
+      <c r="AG74" s="3"/>
+      <c r="AH74" s="3"/>
+      <c r="AI74" s="3"/>
+      <c r="AJ74" s="3"/>
+      <c r="AK74" s="3"/>
+      <c r="AL74" s="3"/>
+      <c r="AM74" s="3"/>
+      <c r="AN74" s="3"/>
+      <c r="AO74" s="3"/>
+      <c r="AP74" s="3"/>
+      <c r="AQ74" s="3"/>
+      <c r="AR74" s="3"/>
+      <c r="AS74" s="3"/>
+      <c r="AT74" s="3"/>
+      <c r="AU74" s="3"/>
+      <c r="AV74" s="3"/>
+      <c r="AW74" s="3"/>
+      <c r="AX74" s="3"/>
+      <c r="AY74" s="3"/>
+      <c r="AZ74" s="3"/>
+      <c r="BA74" s="3"/>
+      <c r="BB74" s="3"/>
+      <c r="BC74" s="3"/>
+      <c r="BD74" s="3"/>
+      <c r="BE74" s="3"/>
+      <c r="BF74" s="3"/>
+      <c r="BG74" s="3"/>
+      <c r="BH74" s="3"/>
+      <c r="BI74" s="3"/>
+      <c r="BJ74" s="3"/>
+      <c r="BK74" s="3"/>
+      <c r="BL74" s="3"/>
+      <c r="BM74" s="3"/>
+      <c r="BN74" s="3"/>
+      <c r="BO74" s="3"/>
+      <c r="BP74" s="3"/>
+      <c r="BQ74" s="3"/>
+      <c r="BR74" s="3"/>
+      <c r="BS74" s="3"/>
+      <c r="BT74" s="3"/>
+      <c r="BU74" s="3"/>
+      <c r="BV74" s="3"/>
+      <c r="BW74" s="3"/>
+      <c r="BX74" s="3"/>
+      <c r="BY74" s="3"/>
+      <c r="BZ74" s="3"/>
+      <c r="CA74" s="3"/>
+      <c r="CB74" s="3"/>
+      <c r="CC74" s="3"/>
+      <c r="CD74" s="3"/>
+      <c r="CE74" s="3"/>
+      <c r="CF74" s="3"/>
+      <c r="CG74" s="3"/>
+      <c r="CH74" s="3"/>
+      <c r="CI74" s="3"/>
+      <c r="CJ74" s="3"/>
+      <c r="CK74" s="3"/>
+      <c r="CL74" s="3"/>
+      <c r="CM74" s="3"/>
+      <c r="CN74" s="3"/>
+      <c r="CO74" s="3"/>
+      <c r="CP74" s="3"/>
+      <c r="CQ74" s="3"/>
+      <c r="CR74" s="3"/>
+      <c r="CS74" s="3"/>
+      <c r="CT74" s="3"/>
+      <c r="CU74" s="3"/>
+      <c r="CV74" s="3"/>
+      <c r="CW74" s="3"/>
+      <c r="CX74" s="3"/>
+      <c r="CY74" s="3"/>
+      <c r="CZ74" s="3"/>
+      <c r="DA74" s="3"/>
+      <c r="DB74" s="3"/>
+      <c r="DC74" s="3"/>
+      <c r="DD74" s="3"/>
+      <c r="DE74" s="3"/>
+      <c r="DF74" s="3"/>
+      <c r="DG74" s="3"/>
+      <c r="DH74" s="3"/>
+      <c r="DI74" s="3"/>
+      <c r="DJ74" s="3"/>
+      <c r="DK74" s="3"/>
+      <c r="DL74" s="3"/>
+      <c r="DM74" s="3"/>
+      <c r="DN74" s="3"/>
+      <c r="DO74" s="3"/>
+      <c r="DP74" s="3"/>
+      <c r="DQ74" s="3"/>
+      <c r="DR74" s="3"/>
+      <c r="DS74" s="3"/>
+      <c r="DT74" s="3"/>
+      <c r="DU74" s="3"/>
+      <c r="DV74" s="3"/>
+      <c r="DW74" s="3"/>
+      <c r="DX74" s="3"/>
+      <c r="DY74" s="3"/>
+      <c r="DZ74" s="3"/>
+      <c r="EA74" s="3"/>
+      <c r="EB74" s="3"/>
+      <c r="EC74" s="3"/>
+      <c r="ED74" s="3"/>
+      <c r="EE74" s="3"/>
+      <c r="EF74" s="3"/>
+      <c r="EG74" s="3"/>
     </row>
-    <row r="75" spans="1:2">
-[...3 lines deleted...]
-      <c r="B75" s="3"/>
+    <row r="75" spans="1:137">
+      <c r="A75" t="s">
+        <v>138</v>
+      </c>
+      <c r="B75" t="s">
+        <v>190</v>
+      </c>
+      <c r="C75" t="s">
+        <v>190</v>
+      </c>
+      <c r="D75" t="s">
+        <v>190</v>
+      </c>
+      <c r="E75" t="s">
+        <v>190</v>
+      </c>
+      <c r="F75" t="s">
+        <v>190</v>
+      </c>
+      <c r="G75" t="s">
+        <v>190</v>
+      </c>
+      <c r="H75" t="s">
+        <v>190</v>
+      </c>
+      <c r="I75" t="s">
+        <v>190</v>
+      </c>
+      <c r="J75" t="s">
+        <v>190</v>
+      </c>
+      <c r="K75" t="s">
+        <v>190</v>
+      </c>
+      <c r="L75" t="s">
+        <v>190</v>
+      </c>
+      <c r="M75" t="s">
+        <v>190</v>
+      </c>
+      <c r="N75" t="s">
+        <v>190</v>
+      </c>
+      <c r="O75" t="s">
+        <v>190</v>
+      </c>
+      <c r="P75" t="s">
+        <v>190</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>190</v>
+      </c>
+      <c r="R75" t="s">
+        <v>190</v>
+      </c>
+      <c r="S75" t="s">
+        <v>190</v>
+      </c>
+      <c r="T75" t="s">
+        <v>190</v>
+      </c>
+      <c r="U75" t="s">
+        <v>190</v>
+      </c>
+      <c r="V75" t="s">
+        <v>190</v>
+      </c>
+      <c r="W75" t="s">
+        <v>190</v>
+      </c>
+      <c r="X75" t="s">
+        <v>190</v>
+      </c>
+      <c r="Y75" t="s">
+        <v>190</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AA75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AB75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AC75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AD75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AE75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AF75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AG75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AH75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AI75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AJ75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AK75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AL75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AM75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AN75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AO75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AP75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AQ75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AR75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AS75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AT75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AU75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AV75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AW75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AY75" t="s">
+        <v>190</v>
+      </c>
+      <c r="AZ75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BA75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BB75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BC75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BD75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BE75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BF75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BG75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BH75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BI75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BJ75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BK75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BL75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BM75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BN75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BO75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BP75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BQ75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BR75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BS75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BT75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BU75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BV75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BW75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BX75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BY75" t="s">
+        <v>190</v>
+      </c>
+      <c r="BZ75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CA75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CB75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CC75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CD75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CE75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CF75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CG75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CH75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CI75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CJ75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CK75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CL75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CM75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CN75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CO75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CP75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CQ75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CR75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CS75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CT75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CU75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CV75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CW75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CX75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CY75" t="s">
+        <v>190</v>
+      </c>
+      <c r="CZ75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DA75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DB75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DC75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DD75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DE75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DF75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DG75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DH75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DI75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DJ75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DK75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DL75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DM75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DN75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DO75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DP75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DQ75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DR75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DS75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DT75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DU75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DV75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DW75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DX75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DY75" t="s">
+        <v>190</v>
+      </c>
+      <c r="DZ75" t="s">
+        <v>190</v>
+      </c>
+      <c r="EA75" t="s">
+        <v>190</v>
+      </c>
+      <c r="EB75" t="s">
+        <v>190</v>
+      </c>
+      <c r="EC75" t="s">
+        <v>190</v>
+      </c>
+      <c r="ED75" t="s">
+        <v>190</v>
+      </c>
+      <c r="EE75" t="s">
+        <v>190</v>
+      </c>
+      <c r="EF75" t="s">
+        <v>190</v>
+      </c>
+      <c r="EG75" t="s">
+        <v>190</v>
+      </c>
     </row>
-    <row r="76" spans="1:2">
+    <row r="76" spans="1:137">
       <c r="A76" t="s">
-        <v>3</v>
+        <v>140</v>
       </c>
       <c r="B76" t="s">
-        <v>49</v>
+        <v>153</v>
+      </c>
+      <c r="C76" t="s">
+        <v>153</v>
+      </c>
+      <c r="D76" t="s">
+        <v>153</v>
+      </c>
+      <c r="E76" t="s">
+        <v>153</v>
+      </c>
+      <c r="F76" t="s">
+        <v>153</v>
+      </c>
+      <c r="G76" t="s">
+        <v>153</v>
+      </c>
+      <c r="H76" t="s">
+        <v>153</v>
+      </c>
+      <c r="I76" t="s">
+        <v>153</v>
+      </c>
+      <c r="J76" t="s">
+        <v>153</v>
+      </c>
+      <c r="K76" t="s">
+        <v>153</v>
+      </c>
+      <c r="L76" t="s">
+        <v>153</v>
+      </c>
+      <c r="M76" t="s">
+        <v>153</v>
+      </c>
+      <c r="N76" t="s">
+        <v>153</v>
+      </c>
+      <c r="O76" t="s">
+        <v>153</v>
+      </c>
+      <c r="P76" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>153</v>
+      </c>
+      <c r="R76" t="s">
+        <v>153</v>
+      </c>
+      <c r="S76" t="s">
+        <v>153</v>
+      </c>
+      <c r="T76" t="s">
+        <v>153</v>
+      </c>
+      <c r="U76" t="s">
+        <v>153</v>
+      </c>
+      <c r="V76" t="s">
+        <v>153</v>
+      </c>
+      <c r="W76" t="s">
+        <v>153</v>
+      </c>
+      <c r="X76" t="s">
+        <v>153</v>
+      </c>
+      <c r="Y76" t="s">
+        <v>153</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AA76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AB76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AC76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AD76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AE76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AF76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AG76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AH76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AI76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AJ76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AK76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AL76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AM76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AN76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AP76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AQ76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AR76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AS76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AT76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AU76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AV76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AW76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AX76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AY76" t="s">
+        <v>153</v>
+      </c>
+      <c r="AZ76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BA76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BB76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BC76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BD76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BE76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BF76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BG76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BH76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BI76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BJ76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BK76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BL76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BM76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BN76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BO76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BQ76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BR76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BS76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BT76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BU76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BV76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BW76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BX76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BY76" t="s">
+        <v>153</v>
+      </c>
+      <c r="BZ76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CA76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CD76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CH76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CO76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CP76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CQ76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CR76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CS76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CT76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CU76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CV76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CW76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CX76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CY76" t="s">
+        <v>153</v>
+      </c>
+      <c r="CZ76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DA76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DB76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DC76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DD76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DE76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DF76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DG76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DH76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DI76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DJ76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DK76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DL76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DM76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DN76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DO76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DP76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DQ76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DR76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DS76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DT76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DU76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DV76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DW76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DX76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DY76" t="s">
+        <v>153</v>
+      </c>
+      <c r="DZ76" t="s">
+        <v>153</v>
+      </c>
+      <c r="EA76" t="s">
+        <v>153</v>
+      </c>
+      <c r="EB76" t="s">
+        <v>153</v>
+      </c>
+      <c r="EC76" t="s">
+        <v>153</v>
+      </c>
+      <c r="ED76" t="s">
+        <v>153</v>
+      </c>
+      <c r="EE76" t="s">
+        <v>153</v>
+      </c>
+      <c r="EF76" t="s">
+        <v>153</v>
+      </c>
+      <c r="EG76" t="s">
+        <v>153</v>
       </c>
     </row>
-    <row r="77" spans="1:2">
+    <row r="77" spans="1:137">
       <c r="A77" t="s">
-        <v>5</v>
+        <v>142</v>
       </c>
       <c r="B77" t="s">
-        <v>54</v>
+        <v>191</v>
+      </c>
+      <c r="C77" t="s">
+        <v>191</v>
+      </c>
+      <c r="D77" t="s">
+        <v>191</v>
+      </c>
+      <c r="E77" t="s">
+        <v>191</v>
+      </c>
+      <c r="F77" t="s">
+        <v>191</v>
+      </c>
+      <c r="G77" t="s">
+        <v>191</v>
+      </c>
+      <c r="H77" t="s">
+        <v>191</v>
+      </c>
+      <c r="I77" t="s">
+        <v>191</v>
+      </c>
+      <c r="J77" t="s">
+        <v>191</v>
+      </c>
+      <c r="K77" t="s">
+        <v>191</v>
+      </c>
+      <c r="L77" t="s">
+        <v>191</v>
+      </c>
+      <c r="M77" t="s">
+        <v>191</v>
+      </c>
+      <c r="N77" t="s">
+        <v>191</v>
+      </c>
+      <c r="O77" t="s">
+        <v>191</v>
+      </c>
+      <c r="P77" t="s">
+        <v>191</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>191</v>
+      </c>
+      <c r="R77" t="s">
+        <v>191</v>
+      </c>
+      <c r="S77" t="s">
+        <v>191</v>
+      </c>
+      <c r="T77" t="s">
+        <v>191</v>
+      </c>
+      <c r="U77" t="s">
+        <v>191</v>
+      </c>
+      <c r="V77" t="s">
+        <v>191</v>
+      </c>
+      <c r="W77" t="s">
+        <v>191</v>
+      </c>
+      <c r="X77" t="s">
+        <v>191</v>
+      </c>
+      <c r="Y77" t="s">
+        <v>191</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AA77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AB77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AC77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AD77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AE77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AF77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AG77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AH77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AI77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AJ77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AK77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AL77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AM77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AN77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AO77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AP77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AQ77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AR77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AS77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AT77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AU77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AV77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AW77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AX77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AY77" t="s">
+        <v>191</v>
+      </c>
+      <c r="AZ77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BA77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BB77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BC77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BD77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BE77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BF77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BG77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BH77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BI77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BJ77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BK77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BL77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BM77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BN77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BO77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BP77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BQ77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BR77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BS77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BT77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BU77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BV77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BW77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BX77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BY77" t="s">
+        <v>191</v>
+      </c>
+      <c r="BZ77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CA77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CB77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CC77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CD77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CE77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CF77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CG77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CH77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CI77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CJ77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CK77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CL77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CM77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CN77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CO77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CP77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CQ77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CR77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CS77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CT77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CU77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CV77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CW77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CX77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CY77" t="s">
+        <v>191</v>
+      </c>
+      <c r="CZ77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DA77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DB77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DC77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DD77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DE77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DF77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DG77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DH77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DI77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DJ77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DK77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DL77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DM77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DN77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DO77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DP77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DQ77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DR77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DS77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DT77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DU77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DV77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DW77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DX77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DY77" t="s">
+        <v>191</v>
+      </c>
+      <c r="DZ77" t="s">
+        <v>191</v>
+      </c>
+      <c r="EA77" t="s">
+        <v>191</v>
+      </c>
+      <c r="EB77" t="s">
+        <v>191</v>
+      </c>
+      <c r="EC77" t="s">
+        <v>191</v>
+      </c>
+      <c r="ED77" t="s">
+        <v>191</v>
+      </c>
+      <c r="EE77" t="s">
+        <v>191</v>
+      </c>
+      <c r="EF77" t="s">
+        <v>191</v>
+      </c>
+      <c r="EG77" t="s">
+        <v>191</v>
       </c>
     </row>
-    <row r="78" spans="1:2">
+    <row r="78" spans="1:137">
       <c r="A78" t="s">
-        <v>7</v>
+        <v>144</v>
       </c>
       <c r="B78" t="s">
-        <v>51</v>
+        <v>192</v>
+      </c>
+      <c r="C78" t="s">
+        <v>192</v>
+      </c>
+      <c r="D78" t="s">
+        <v>192</v>
+      </c>
+      <c r="E78" t="s">
+        <v>192</v>
+      </c>
+      <c r="F78" t="s">
+        <v>192</v>
+      </c>
+      <c r="G78" t="s">
+        <v>192</v>
+      </c>
+      <c r="H78" t="s">
+        <v>192</v>
+      </c>
+      <c r="I78" t="s">
+        <v>192</v>
+      </c>
+      <c r="J78" t="s">
+        <v>192</v>
+      </c>
+      <c r="K78" t="s">
+        <v>192</v>
+      </c>
+      <c r="L78" t="s">
+        <v>192</v>
+      </c>
+      <c r="M78" t="s">
+        <v>192</v>
+      </c>
+      <c r="N78" t="s">
+        <v>192</v>
+      </c>
+      <c r="O78" t="s">
+        <v>192</v>
+      </c>
+      <c r="P78" t="s">
+        <v>192</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>192</v>
+      </c>
+      <c r="R78" t="s">
+        <v>192</v>
+      </c>
+      <c r="S78" t="s">
+        <v>192</v>
+      </c>
+      <c r="T78" t="s">
+        <v>192</v>
+      </c>
+      <c r="U78" t="s">
+        <v>192</v>
+      </c>
+      <c r="V78" t="s">
+        <v>192</v>
+      </c>
+      <c r="W78" t="s">
+        <v>192</v>
+      </c>
+      <c r="X78" t="s">
+        <v>192</v>
+      </c>
+      <c r="Y78" t="s">
+        <v>192</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AA78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AB78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AC78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AD78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AE78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AF78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AG78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AH78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AI78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AJ78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AK78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AL78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AM78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AN78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AO78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AP78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AQ78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AR78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AS78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AT78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AU78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AV78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AW78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AX78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AY78" t="s">
+        <v>192</v>
+      </c>
+      <c r="AZ78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BA78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BB78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BC78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BD78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BE78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BF78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BG78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BH78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BI78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BJ78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BK78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BL78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BM78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BN78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BO78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BP78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BQ78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BR78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BS78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BT78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BU78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BV78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BW78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BX78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BY78" t="s">
+        <v>192</v>
+      </c>
+      <c r="BZ78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CA78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CB78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CC78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CD78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CE78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CF78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CG78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CH78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CI78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CJ78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CK78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CL78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CM78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CN78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CO78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CP78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CQ78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CR78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CS78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CT78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CU78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CV78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CW78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CX78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CY78" t="s">
+        <v>192</v>
+      </c>
+      <c r="CZ78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DA78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DB78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DC78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DD78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DE78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DF78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DG78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DH78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DI78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DJ78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DK78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DL78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DM78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DN78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DO78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DP78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DQ78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DR78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DS78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DT78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DU78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DV78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DW78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DX78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DY78" t="s">
+        <v>192</v>
+      </c>
+      <c r="DZ78" t="s">
+        <v>192</v>
+      </c>
+      <c r="EA78" t="s">
+        <v>192</v>
+      </c>
+      <c r="EB78" t="s">
+        <v>192</v>
+      </c>
+      <c r="EC78" t="s">
+        <v>192</v>
+      </c>
+      <c r="ED78" t="s">
+        <v>192</v>
+      </c>
+      <c r="EE78" t="s">
+        <v>192</v>
+      </c>
+      <c r="EF78" t="s">
+        <v>192</v>
+      </c>
+      <c r="EG78" t="s">
+        <v>192</v>
       </c>
     </row>
-    <row r="79" spans="1:2">
+    <row r="79" spans="1:137">
       <c r="A79" t="s">
-        <v>9</v>
+        <v>146</v>
       </c>
       <c r="B79" t="s">
-        <v>52</v>
+        <v>145</v>
+      </c>
+      <c r="C79" t="s">
+        <v>145</v>
+      </c>
+      <c r="D79" t="s">
+        <v>145</v>
+      </c>
+      <c r="E79" t="s">
+        <v>145</v>
+      </c>
+      <c r="F79" t="s">
+        <v>145</v>
+      </c>
+      <c r="G79" t="s">
+        <v>145</v>
+      </c>
+      <c r="H79" t="s">
+        <v>145</v>
+      </c>
+      <c r="I79" t="s">
+        <v>145</v>
+      </c>
+      <c r="J79" t="s">
+        <v>145</v>
+      </c>
+      <c r="K79" t="s">
+        <v>145</v>
+      </c>
+      <c r="L79" t="s">
+        <v>145</v>
+      </c>
+      <c r="M79" t="s">
+        <v>145</v>
+      </c>
+      <c r="N79" t="s">
+        <v>145</v>
+      </c>
+      <c r="O79" t="s">
+        <v>145</v>
+      </c>
+      <c r="P79" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>145</v>
+      </c>
+      <c r="R79" t="s">
+        <v>145</v>
+      </c>
+      <c r="S79" t="s">
+        <v>145</v>
+      </c>
+      <c r="T79" t="s">
+        <v>145</v>
+      </c>
+      <c r="U79" t="s">
+        <v>145</v>
+      </c>
+      <c r="V79" t="s">
+        <v>145</v>
+      </c>
+      <c r="W79" t="s">
+        <v>145</v>
+      </c>
+      <c r="X79" t="s">
+        <v>145</v>
+      </c>
+      <c r="Y79" t="s">
+        <v>145</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AA79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AB79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AC79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AD79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AE79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AF79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AG79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AH79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AI79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AJ79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AK79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AL79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AM79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AN79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AO79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AP79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AQ79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AR79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AS79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AT79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AU79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AV79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AW79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AY79" t="s">
+        <v>145</v>
+      </c>
+      <c r="AZ79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BA79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BB79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BC79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BD79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BE79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BF79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BH79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BI79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BJ79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BK79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BL79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BM79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BN79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BO79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BP79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BQ79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BR79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BV79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BY79" t="s">
+        <v>145</v>
+      </c>
+      <c r="BZ79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CD79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CG79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CH79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CI79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CJ79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CK79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CL79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CM79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CN79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CO79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CP79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CQ79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CR79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CS79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CT79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CU79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CV79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CW79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CX79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CY79" t="s">
+        <v>145</v>
+      </c>
+      <c r="CZ79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DA79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DB79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DC79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DD79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DE79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DF79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DG79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DH79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DI79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DJ79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DK79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DL79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DM79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DN79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DO79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DP79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DQ79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DR79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DS79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DT79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DU79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DV79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DW79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DX79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DY79" t="s">
+        <v>145</v>
+      </c>
+      <c r="DZ79" t="s">
+        <v>145</v>
+      </c>
+      <c r="EA79" t="s">
+        <v>145</v>
+      </c>
+      <c r="EB79" t="s">
+        <v>145</v>
+      </c>
+      <c r="EC79" t="s">
+        <v>145</v>
+      </c>
+      <c r="ED79" t="s">
+        <v>145</v>
+      </c>
+      <c r="EE79" t="s">
+        <v>145</v>
+      </c>
+      <c r="EF79" t="s">
+        <v>145</v>
+      </c>
+      <c r="EG79" t="s">
+        <v>145</v>
       </c>
     </row>
-    <row r="80" spans="1:2">
-[...5 lines deleted...]
-      </c>
+    <row r="81" spans="1:137">
+      <c r="A81" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B81" s="1"/>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1"/>
+      <c r="F81" s="1"/>
+      <c r="G81" s="1"/>
+      <c r="H81" s="1"/>
+      <c r="I81" s="1"/>
+      <c r="J81" s="1"/>
+      <c r="K81" s="1"/>
+      <c r="L81" s="1"/>
+      <c r="M81" s="1"/>
+      <c r="N81" s="1"/>
+      <c r="O81" s="1"/>
+      <c r="P81" s="1"/>
+      <c r="Q81" s="1"/>
+      <c r="R81" s="1"/>
+      <c r="S81" s="1"/>
+      <c r="T81" s="1"/>
+      <c r="U81" s="1"/>
+      <c r="V81" s="1"/>
+      <c r="W81" s="1"/>
+      <c r="X81" s="1"/>
+      <c r="Y81" s="1"/>
+      <c r="Z81" s="1"/>
+      <c r="AA81" s="1"/>
+      <c r="AB81" s="1"/>
+      <c r="AC81" s="1"/>
+      <c r="AD81" s="1"/>
+      <c r="AE81" s="1"/>
+      <c r="AF81" s="1"/>
+      <c r="AG81" s="1"/>
+      <c r="AH81" s="1"/>
+      <c r="AI81" s="1"/>
+      <c r="AJ81" s="1"/>
+      <c r="AK81" s="1"/>
+      <c r="AL81" s="1"/>
+      <c r="AM81" s="1"/>
+      <c r="AN81" s="1"/>
+      <c r="AO81" s="1"/>
+      <c r="AP81" s="1"/>
+      <c r="AQ81" s="1"/>
+      <c r="AR81" s="1"/>
+      <c r="AS81" s="1"/>
+      <c r="AT81" s="1"/>
+      <c r="AU81" s="1"/>
+      <c r="AV81" s="1"/>
+      <c r="AW81" s="1"/>
+      <c r="AX81" s="1"/>
+      <c r="AY81" s="1"/>
+      <c r="AZ81" s="1"/>
+      <c r="BA81" s="1"/>
+      <c r="BB81" s="1"/>
+      <c r="BC81" s="1"/>
+      <c r="BD81" s="1"/>
+      <c r="BE81" s="1"/>
+      <c r="BF81" s="1"/>
+      <c r="BG81" s="1"/>
+      <c r="BH81" s="1"/>
+      <c r="BI81" s="1"/>
+      <c r="BJ81" s="1"/>
+      <c r="BK81" s="1"/>
+      <c r="BL81" s="1"/>
+      <c r="BM81" s="1"/>
+      <c r="BN81" s="1"/>
+      <c r="BO81" s="1"/>
+      <c r="BP81" s="1"/>
+      <c r="BQ81" s="1"/>
+      <c r="BR81" s="1"/>
+      <c r="BS81" s="1"/>
+      <c r="BT81" s="1"/>
+      <c r="BU81" s="1"/>
+      <c r="BV81" s="1"/>
+      <c r="BW81" s="1"/>
+      <c r="BX81" s="1"/>
+      <c r="BY81" s="1"/>
+      <c r="BZ81" s="1"/>
+      <c r="CA81" s="1"/>
+      <c r="CB81" s="1"/>
+      <c r="CC81" s="1"/>
+      <c r="CD81" s="1"/>
+      <c r="CE81" s="1"/>
+      <c r="CF81" s="1"/>
+      <c r="CG81" s="1"/>
+      <c r="CH81" s="1"/>
+      <c r="CI81" s="1"/>
+      <c r="CJ81" s="1"/>
+      <c r="CK81" s="1"/>
+      <c r="CL81" s="1"/>
+      <c r="CM81" s="1"/>
+      <c r="CN81" s="1"/>
+      <c r="CO81" s="1"/>
+      <c r="CP81" s="1"/>
+      <c r="CQ81" s="1"/>
+      <c r="CR81" s="1"/>
+      <c r="CS81" s="1"/>
+      <c r="CT81" s="1"/>
+      <c r="CU81" s="1"/>
+      <c r="CV81" s="1"/>
+      <c r="CW81" s="1"/>
+      <c r="CX81" s="1"/>
+      <c r="CY81" s="1"/>
+      <c r="CZ81" s="1"/>
+      <c r="DA81" s="1"/>
+      <c r="DB81" s="1"/>
+      <c r="DC81" s="1"/>
+      <c r="DD81" s="1"/>
+      <c r="DE81" s="1"/>
+      <c r="DF81" s="1"/>
+      <c r="DG81" s="1"/>
+      <c r="DH81" s="1"/>
+      <c r="DI81" s="1"/>
+      <c r="DJ81" s="1"/>
+      <c r="DK81" s="1"/>
+      <c r="DL81" s="1"/>
+      <c r="DM81" s="1"/>
+      <c r="DN81" s="1"/>
+      <c r="DO81" s="1"/>
+      <c r="DP81" s="1"/>
+      <c r="DQ81" s="1"/>
+      <c r="DR81" s="1"/>
+      <c r="DS81" s="1"/>
+      <c r="DT81" s="1"/>
+      <c r="DU81" s="1"/>
+      <c r="DV81" s="1"/>
+      <c r="DW81" s="1"/>
+      <c r="DX81" s="1"/>
+      <c r="DY81" s="1"/>
+      <c r="DZ81" s="1"/>
+      <c r="EA81" s="1"/>
+      <c r="EB81" s="1"/>
+      <c r="EC81" s="1"/>
+      <c r="ED81" s="1"/>
+      <c r="EE81" s="1"/>
+      <c r="EF81" s="1"/>
+      <c r="EG81" s="1"/>
     </row>
-    <row r="82" spans="1:2">
-[...7 lines deleted...]
-        <v>56</v>
+    <row r="82" spans="1:137">
+      <c r="A82" t="s">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A83:B83"/>
+    <mergeCell ref="A82:EG82"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>