--- v3 (2026-05-06)
+++ v4 (2026-06-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="38380-zimnyaya-skazka-kam..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
   <si>
     <t>01.12.2026</t>
   </si>
   <si>
     <t>02.12.2026</t>
   </si>
   <si>
     <t>03.12.2026</t>
   </si>
   <si>
     <t>04.12.2026</t>
   </si>
   <si>
     <t>05.12.2026</t>
   </si>
   <si>
     <t>06.12.2026</t>
   </si>
   <si>
     <t>07.12.2026</t>
   </si>
   <si>
     <t>08.12.2026</t>
   </si>
   <si>
@@ -539,56 +539,50 @@
   <si>
     <t>одноместный стандарт</t>
   </si>
   <si>
     <t>174000 RUB</t>
   </si>
   <si>
     <t>Арсеньев</t>
   </si>
   <si>
     <t>База отдыха "Кречет"</t>
   </si>
   <si>
     <t>141000 RUB</t>
   </si>
   <si>
     <t>159000 RUB</t>
   </si>
   <si>
     <t>126000 RUB</t>
   </si>
   <si>
     <t>семейный</t>
   </si>
   <si>
-    <t>112000 RUB</t>
-[...4 lines deleted...]
-  <si>
     <t>Квартира</t>
   </si>
   <si>
     <t>квартира</t>
   </si>
   <si>
     <t>114000 RUB</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
     <t>124000 RUB</t>
   </si>
   <si>
     <t>102000 RUB</t>
   </si>
   <si>
     <t>91000 RUB</t>
   </si>
   <si>
     <t>База отдыха "Антариус"</t>
   </si>
   <si>
     <t>144000 RUB</t>
@@ -596,51 +590,51 @@
   <si>
     <t>172000 RUB</t>
   </si>
   <si>
     <t>130000 RUB</t>
   </si>
   <si>
     <t>115000 RUB</t>
   </si>
   <si>
     <t>Лагуна</t>
   </si>
   <si>
     <t>149000 RUB</t>
   </si>
   <si>
     <t>134000 RUB</t>
   </si>
   <si>
     <t>119000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 06.05.2026 17:40, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 20.06.2026 23:37, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -982,54 +976,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EG82"/>
+  <dimension ref="A1:EG80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A81" sqref="A81:EG81"/>
+      <selection activeCell="A79" sqref="A79:EG79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854004" bestFit="true" customWidth="true" style="0"/>
@@ -17708,1299 +17702,1299 @@
         <v>173</v>
       </c>
       <c r="EA54" t="s">
         <v>173</v>
       </c>
       <c r="EB54" t="s">
         <v>173</v>
       </c>
       <c r="EC54" t="s">
         <v>173</v>
       </c>
       <c r="ED54" t="s">
         <v>173</v>
       </c>
       <c r="EE54" t="s">
         <v>173</v>
       </c>
       <c r="EF54" t="s">
         <v>173</v>
       </c>
       <c r="EG54" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="55" spans="1:137">
-      <c r="A55" t="s">
-[...409 lines deleted...]
-      </c>
+      <c r="A55" s="4"/>
+      <c r="B55" s="4"/>
+      <c r="C55" s="4"/>
+      <c r="D55" s="4"/>
+      <c r="E55" s="4"/>
+      <c r="F55" s="4"/>
+      <c r="G55" s="4"/>
+      <c r="H55" s="4"/>
+      <c r="I55" s="4"/>
+      <c r="J55" s="4"/>
+      <c r="K55" s="4"/>
+      <c r="L55" s="4"/>
+      <c r="M55" s="4"/>
+      <c r="N55" s="4"/>
+      <c r="O55" s="4"/>
+      <c r="P55" s="4"/>
+      <c r="Q55" s="4"/>
+      <c r="R55" s="4"/>
+      <c r="S55" s="4"/>
+      <c r="T55" s="4"/>
+      <c r="U55" s="4"/>
+      <c r="V55" s="4"/>
+      <c r="W55" s="4"/>
+      <c r="X55" s="4"/>
+      <c r="Y55" s="4"/>
+      <c r="Z55" s="4"/>
+      <c r="AA55" s="4"/>
+      <c r="AB55" s="4"/>
+      <c r="AC55" s="4"/>
+      <c r="AD55" s="4"/>
+      <c r="AE55" s="4"/>
+      <c r="AF55" s="4"/>
+      <c r="AG55" s="4"/>
+      <c r="AH55" s="4"/>
+      <c r="AI55" s="4"/>
+      <c r="AJ55" s="4"/>
+      <c r="AK55" s="4"/>
+      <c r="AL55" s="4"/>
+      <c r="AM55" s="4"/>
+      <c r="AN55" s="4"/>
+      <c r="AO55" s="4"/>
+      <c r="AP55" s="4"/>
+      <c r="AQ55" s="4"/>
+      <c r="AR55" s="4"/>
+      <c r="AS55" s="4"/>
+      <c r="AT55" s="4"/>
+      <c r="AU55" s="4"/>
+      <c r="AV55" s="4"/>
+      <c r="AW55" s="4"/>
+      <c r="AX55" s="4"/>
+      <c r="AY55" s="4"/>
+      <c r="AZ55" s="4"/>
+      <c r="BA55" s="4"/>
+      <c r="BB55" s="4"/>
+      <c r="BC55" s="4"/>
+      <c r="BD55" s="4"/>
+      <c r="BE55" s="4"/>
+      <c r="BF55" s="4"/>
+      <c r="BG55" s="4"/>
+      <c r="BH55" s="4"/>
+      <c r="BI55" s="4"/>
+      <c r="BJ55" s="4"/>
+      <c r="BK55" s="4"/>
+      <c r="BL55" s="4"/>
+      <c r="BM55" s="4"/>
+      <c r="BN55" s="4"/>
+      <c r="BO55" s="4"/>
+      <c r="BP55" s="4"/>
+      <c r="BQ55" s="4"/>
+      <c r="BR55" s="4"/>
+      <c r="BS55" s="4"/>
+      <c r="BT55" s="4"/>
+      <c r="BU55" s="4"/>
+      <c r="BV55" s="4"/>
+      <c r="BW55" s="4"/>
+      <c r="BX55" s="4"/>
+      <c r="BY55" s="4"/>
+      <c r="BZ55" s="4"/>
+      <c r="CA55" s="4"/>
+      <c r="CB55" s="4"/>
+      <c r="CC55" s="4"/>
+      <c r="CD55" s="4"/>
+      <c r="CE55" s="4"/>
+      <c r="CF55" s="4"/>
+      <c r="CG55" s="4"/>
+      <c r="CH55" s="4"/>
+      <c r="CI55" s="4"/>
+      <c r="CJ55" s="4"/>
+      <c r="CK55" s="4"/>
+      <c r="CL55" s="4"/>
+      <c r="CM55" s="4"/>
+      <c r="CN55" s="4"/>
+      <c r="CO55" s="4"/>
+      <c r="CP55" s="4"/>
+      <c r="CQ55" s="4"/>
+      <c r="CR55" s="4"/>
+      <c r="CS55" s="4"/>
+      <c r="CT55" s="4"/>
+      <c r="CU55" s="4"/>
+      <c r="CV55" s="4"/>
+      <c r="CW55" s="4"/>
+      <c r="CX55" s="4"/>
+      <c r="CY55" s="4"/>
+      <c r="CZ55" s="4"/>
+      <c r="DA55" s="4"/>
+      <c r="DB55" s="4"/>
+      <c r="DC55" s="4"/>
+      <c r="DD55" s="4"/>
+      <c r="DE55" s="4"/>
+      <c r="DF55" s="4"/>
+      <c r="DG55" s="4"/>
+      <c r="DH55" s="4"/>
+      <c r="DI55" s="4"/>
+      <c r="DJ55" s="4"/>
+      <c r="DK55" s="4"/>
+      <c r="DL55" s="4"/>
+      <c r="DM55" s="4"/>
+      <c r="DN55" s="4"/>
+      <c r="DO55" s="4"/>
+      <c r="DP55" s="4"/>
+      <c r="DQ55" s="4"/>
+      <c r="DR55" s="4"/>
+      <c r="DS55" s="4"/>
+      <c r="DT55" s="4"/>
+      <c r="DU55" s="4"/>
+      <c r="DV55" s="4"/>
+      <c r="DW55" s="4"/>
+      <c r="DX55" s="4"/>
+      <c r="DY55" s="4"/>
+      <c r="DZ55" s="4"/>
+      <c r="EA55" s="4"/>
+      <c r="EB55" s="4"/>
+      <c r="EC55" s="4"/>
+      <c r="ED55" s="4"/>
+      <c r="EE55" s="4"/>
+      <c r="EF55" s="4"/>
+      <c r="EG55" s="4"/>
     </row>
     <row r="56" spans="1:137">
-      <c r="A56" t="s">
-[...409 lines deleted...]
-      </c>
+      <c r="A56" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2"/>
+      <c r="G56" s="2"/>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="2"/>
+      <c r="M56" s="2"/>
+      <c r="N56" s="2"/>
+      <c r="O56" s="2"/>
+      <c r="P56" s="2"/>
+      <c r="Q56" s="2"/>
+      <c r="R56" s="2"/>
+      <c r="S56" s="2"/>
+      <c r="T56" s="2"/>
+      <c r="U56" s="2"/>
+      <c r="V56" s="2"/>
+      <c r="W56" s="2"/>
+      <c r="X56" s="2"/>
+      <c r="Y56" s="2"/>
+      <c r="Z56" s="2"/>
+      <c r="AA56" s="2"/>
+      <c r="AB56" s="2"/>
+      <c r="AC56" s="2"/>
+      <c r="AD56" s="2"/>
+      <c r="AE56" s="2"/>
+      <c r="AF56" s="2"/>
+      <c r="AG56" s="2"/>
+      <c r="AH56" s="2"/>
+      <c r="AI56" s="2"/>
+      <c r="AJ56" s="2"/>
+      <c r="AK56" s="2"/>
+      <c r="AL56" s="2"/>
+      <c r="AM56" s="2"/>
+      <c r="AN56" s="2"/>
+      <c r="AO56" s="2"/>
+      <c r="AP56" s="2"/>
+      <c r="AQ56" s="2"/>
+      <c r="AR56" s="2"/>
+      <c r="AS56" s="2"/>
+      <c r="AT56" s="2"/>
+      <c r="AU56" s="2"/>
+      <c r="AV56" s="2"/>
+      <c r="AW56" s="2"/>
+      <c r="AX56" s="2"/>
+      <c r="AY56" s="2"/>
+      <c r="AZ56" s="2"/>
+      <c r="BA56" s="2"/>
+      <c r="BB56" s="2"/>
+      <c r="BC56" s="2"/>
+      <c r="BD56" s="2"/>
+      <c r="BE56" s="2"/>
+      <c r="BF56" s="2"/>
+      <c r="BG56" s="2"/>
+      <c r="BH56" s="2"/>
+      <c r="BI56" s="2"/>
+      <c r="BJ56" s="2"/>
+      <c r="BK56" s="2"/>
+      <c r="BL56" s="2"/>
+      <c r="BM56" s="2"/>
+      <c r="BN56" s="2"/>
+      <c r="BO56" s="2"/>
+      <c r="BP56" s="2"/>
+      <c r="BQ56" s="2"/>
+      <c r="BR56" s="2"/>
+      <c r="BS56" s="2"/>
+      <c r="BT56" s="2"/>
+      <c r="BU56" s="2"/>
+      <c r="BV56" s="2"/>
+      <c r="BW56" s="2"/>
+      <c r="BX56" s="2"/>
+      <c r="BY56" s="2"/>
+      <c r="BZ56" s="2"/>
+      <c r="CA56" s="2"/>
+      <c r="CB56" s="2"/>
+      <c r="CC56" s="2"/>
+      <c r="CD56" s="2"/>
+      <c r="CE56" s="2"/>
+      <c r="CF56" s="2"/>
+      <c r="CG56" s="2"/>
+      <c r="CH56" s="2"/>
+      <c r="CI56" s="2"/>
+      <c r="CJ56" s="2"/>
+      <c r="CK56" s="2"/>
+      <c r="CL56" s="2"/>
+      <c r="CM56" s="2"/>
+      <c r="CN56" s="2"/>
+      <c r="CO56" s="2"/>
+      <c r="CP56" s="2"/>
+      <c r="CQ56" s="2"/>
+      <c r="CR56" s="2"/>
+      <c r="CS56" s="2"/>
+      <c r="CT56" s="2"/>
+      <c r="CU56" s="2"/>
+      <c r="CV56" s="2"/>
+      <c r="CW56" s="2"/>
+      <c r="CX56" s="2"/>
+      <c r="CY56" s="2"/>
+      <c r="CZ56" s="2"/>
+      <c r="DA56" s="2"/>
+      <c r="DB56" s="2"/>
+      <c r="DC56" s="2"/>
+      <c r="DD56" s="2"/>
+      <c r="DE56" s="2"/>
+      <c r="DF56" s="2"/>
+      <c r="DG56" s="2"/>
+      <c r="DH56" s="2"/>
+      <c r="DI56" s="2"/>
+      <c r="DJ56" s="2"/>
+      <c r="DK56" s="2"/>
+      <c r="DL56" s="2"/>
+      <c r="DM56" s="2"/>
+      <c r="DN56" s="2"/>
+      <c r="DO56" s="2"/>
+      <c r="DP56" s="2"/>
+      <c r="DQ56" s="2"/>
+      <c r="DR56" s="2"/>
+      <c r="DS56" s="2"/>
+      <c r="DT56" s="2"/>
+      <c r="DU56" s="2"/>
+      <c r="DV56" s="2"/>
+      <c r="DW56" s="2"/>
+      <c r="DX56" s="2"/>
+      <c r="DY56" s="2"/>
+      <c r="DZ56" s="2"/>
+      <c r="EA56" s="2"/>
+      <c r="EB56" s="2"/>
+      <c r="EC56" s="2"/>
+      <c r="ED56" s="2"/>
+      <c r="EE56" s="2"/>
+      <c r="EF56" s="2"/>
+      <c r="EG56" s="2"/>
     </row>
     <row r="57" spans="1:137">
-      <c r="A57" s="4"/>
-[...135 lines deleted...]
-      <c r="EG57" s="4"/>
+      <c r="A57" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B57" s="3"/>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="3"/>
+      <c r="H57" s="3"/>
+      <c r="I57" s="3"/>
+      <c r="J57" s="3"/>
+      <c r="K57" s="3"/>
+      <c r="L57" s="3"/>
+      <c r="M57" s="3"/>
+      <c r="N57" s="3"/>
+      <c r="O57" s="3"/>
+      <c r="P57" s="3"/>
+      <c r="Q57" s="3"/>
+      <c r="R57" s="3"/>
+      <c r="S57" s="3"/>
+      <c r="T57" s="3"/>
+      <c r="U57" s="3"/>
+      <c r="V57" s="3"/>
+      <c r="W57" s="3"/>
+      <c r="X57" s="3"/>
+      <c r="Y57" s="3"/>
+      <c r="Z57" s="3"/>
+      <c r="AA57" s="3"/>
+      <c r="AB57" s="3"/>
+      <c r="AC57" s="3"/>
+      <c r="AD57" s="3"/>
+      <c r="AE57" s="3"/>
+      <c r="AF57" s="3"/>
+      <c r="AG57" s="3"/>
+      <c r="AH57" s="3"/>
+      <c r="AI57" s="3"/>
+      <c r="AJ57" s="3"/>
+      <c r="AK57" s="3"/>
+      <c r="AL57" s="3"/>
+      <c r="AM57" s="3"/>
+      <c r="AN57" s="3"/>
+      <c r="AO57" s="3"/>
+      <c r="AP57" s="3"/>
+      <c r="AQ57" s="3"/>
+      <c r="AR57" s="3"/>
+      <c r="AS57" s="3"/>
+      <c r="AT57" s="3"/>
+      <c r="AU57" s="3"/>
+      <c r="AV57" s="3"/>
+      <c r="AW57" s="3"/>
+      <c r="AX57" s="3"/>
+      <c r="AY57" s="3"/>
+      <c r="AZ57" s="3"/>
+      <c r="BA57" s="3"/>
+      <c r="BB57" s="3"/>
+      <c r="BC57" s="3"/>
+      <c r="BD57" s="3"/>
+      <c r="BE57" s="3"/>
+      <c r="BF57" s="3"/>
+      <c r="BG57" s="3"/>
+      <c r="BH57" s="3"/>
+      <c r="BI57" s="3"/>
+      <c r="BJ57" s="3"/>
+      <c r="BK57" s="3"/>
+      <c r="BL57" s="3"/>
+      <c r="BM57" s="3"/>
+      <c r="BN57" s="3"/>
+      <c r="BO57" s="3"/>
+      <c r="BP57" s="3"/>
+      <c r="BQ57" s="3"/>
+      <c r="BR57" s="3"/>
+      <c r="BS57" s="3"/>
+      <c r="BT57" s="3"/>
+      <c r="BU57" s="3"/>
+      <c r="BV57" s="3"/>
+      <c r="BW57" s="3"/>
+      <c r="BX57" s="3"/>
+      <c r="BY57" s="3"/>
+      <c r="BZ57" s="3"/>
+      <c r="CA57" s="3"/>
+      <c r="CB57" s="3"/>
+      <c r="CC57" s="3"/>
+      <c r="CD57" s="3"/>
+      <c r="CE57" s="3"/>
+      <c r="CF57" s="3"/>
+      <c r="CG57" s="3"/>
+      <c r="CH57" s="3"/>
+      <c r="CI57" s="3"/>
+      <c r="CJ57" s="3"/>
+      <c r="CK57" s="3"/>
+      <c r="CL57" s="3"/>
+      <c r="CM57" s="3"/>
+      <c r="CN57" s="3"/>
+      <c r="CO57" s="3"/>
+      <c r="CP57" s="3"/>
+      <c r="CQ57" s="3"/>
+      <c r="CR57" s="3"/>
+      <c r="CS57" s="3"/>
+      <c r="CT57" s="3"/>
+      <c r="CU57" s="3"/>
+      <c r="CV57" s="3"/>
+      <c r="CW57" s="3"/>
+      <c r="CX57" s="3"/>
+      <c r="CY57" s="3"/>
+      <c r="CZ57" s="3"/>
+      <c r="DA57" s="3"/>
+      <c r="DB57" s="3"/>
+      <c r="DC57" s="3"/>
+      <c r="DD57" s="3"/>
+      <c r="DE57" s="3"/>
+      <c r="DF57" s="3"/>
+      <c r="DG57" s="3"/>
+      <c r="DH57" s="3"/>
+      <c r="DI57" s="3"/>
+      <c r="DJ57" s="3"/>
+      <c r="DK57" s="3"/>
+      <c r="DL57" s="3"/>
+      <c r="DM57" s="3"/>
+      <c r="DN57" s="3"/>
+      <c r="DO57" s="3"/>
+      <c r="DP57" s="3"/>
+      <c r="DQ57" s="3"/>
+      <c r="DR57" s="3"/>
+      <c r="DS57" s="3"/>
+      <c r="DT57" s="3"/>
+      <c r="DU57" s="3"/>
+      <c r="DV57" s="3"/>
+      <c r="DW57" s="3"/>
+      <c r="DX57" s="3"/>
+      <c r="DY57" s="3"/>
+      <c r="DZ57" s="3"/>
+      <c r="EA57" s="3"/>
+      <c r="EB57" s="3"/>
+      <c r="EC57" s="3"/>
+      <c r="ED57" s="3"/>
+      <c r="EE57" s="3"/>
+      <c r="EF57" s="3"/>
+      <c r="EG57" s="3"/>
     </row>
     <row r="58" spans="1:137">
-      <c r="A58" s="2" t="s">
-[...137 lines deleted...]
-      <c r="EG58" s="2"/>
+      <c r="A58" t="s">
+        <v>138</v>
+      </c>
+      <c r="B58" t="s">
+        <v>177</v>
+      </c>
+      <c r="C58" t="s">
+        <v>177</v>
+      </c>
+      <c r="D58" t="s">
+        <v>177</v>
+      </c>
+      <c r="E58" t="s">
+        <v>177</v>
+      </c>
+      <c r="F58" t="s">
+        <v>177</v>
+      </c>
+      <c r="G58" t="s">
+        <v>177</v>
+      </c>
+      <c r="H58" t="s">
+        <v>177</v>
+      </c>
+      <c r="I58" t="s">
+        <v>177</v>
+      </c>
+      <c r="J58" t="s">
+        <v>177</v>
+      </c>
+      <c r="K58" t="s">
+        <v>177</v>
+      </c>
+      <c r="L58" t="s">
+        <v>177</v>
+      </c>
+      <c r="M58" t="s">
+        <v>177</v>
+      </c>
+      <c r="N58" t="s">
+        <v>177</v>
+      </c>
+      <c r="O58" t="s">
+        <v>177</v>
+      </c>
+      <c r="P58" t="s">
+        <v>177</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>177</v>
+      </c>
+      <c r="R58" t="s">
+        <v>177</v>
+      </c>
+      <c r="S58" t="s">
+        <v>177</v>
+      </c>
+      <c r="T58" t="s">
+        <v>177</v>
+      </c>
+      <c r="U58" t="s">
+        <v>177</v>
+      </c>
+      <c r="V58" t="s">
+        <v>177</v>
+      </c>
+      <c r="W58" t="s">
+        <v>177</v>
+      </c>
+      <c r="X58" t="s">
+        <v>177</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>177</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AA58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AB58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AC58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AD58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AE58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AF58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AG58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AH58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AI58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AJ58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AK58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AL58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AM58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AN58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AO58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AP58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AQ58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AR58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AS58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AT58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AU58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AV58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AW58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AX58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AY58" t="s">
+        <v>177</v>
+      </c>
+      <c r="AZ58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BA58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BB58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BC58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BD58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BE58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BF58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BG58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BH58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BI58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BJ58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BK58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BL58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BM58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BN58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BO58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BP58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BQ58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BR58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BS58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BT58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BU58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BV58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BW58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BX58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BY58" t="s">
+        <v>177</v>
+      </c>
+      <c r="BZ58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CA58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CB58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CC58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CD58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CE58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CF58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CG58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CH58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CI58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CJ58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CK58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CL58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CM58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CN58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CO58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CP58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CQ58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CR58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CS58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CT58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CU58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CV58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CW58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CX58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CY58" t="s">
+        <v>177</v>
+      </c>
+      <c r="CZ58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DA58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DB58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DC58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DD58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DE58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DF58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DG58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DI58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DJ58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DM58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DN58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DO58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DP58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DQ58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DR58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DS58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DT58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DU58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DV58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DW58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DX58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DY58" t="s">
+        <v>177</v>
+      </c>
+      <c r="DZ58" t="s">
+        <v>177</v>
+      </c>
+      <c r="EA58" t="s">
+        <v>177</v>
+      </c>
+      <c r="EB58" t="s">
+        <v>177</v>
+      </c>
+      <c r="EC58" t="s">
+        <v>177</v>
+      </c>
+      <c r="ED58" t="s">
+        <v>177</v>
+      </c>
+      <c r="EE58" t="s">
+        <v>177</v>
+      </c>
+      <c r="EF58" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG58" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="59" spans="1:137">
-      <c r="A59" s="3" t="s">
+      <c r="A59" t="s">
         <v>178</v>
       </c>
-      <c r="B59" s="3"/>
-[...134 lines deleted...]
-      <c r="EG59" s="3"/>
+      <c r="B59" t="s">
+        <v>177</v>
+      </c>
+      <c r="C59" t="s">
+        <v>177</v>
+      </c>
+      <c r="D59" t="s">
+        <v>177</v>
+      </c>
+      <c r="E59" t="s">
+        <v>177</v>
+      </c>
+      <c r="F59" t="s">
+        <v>177</v>
+      </c>
+      <c r="G59" t="s">
+        <v>177</v>
+      </c>
+      <c r="H59" t="s">
+        <v>177</v>
+      </c>
+      <c r="I59" t="s">
+        <v>177</v>
+      </c>
+      <c r="J59" t="s">
+        <v>177</v>
+      </c>
+      <c r="K59" t="s">
+        <v>177</v>
+      </c>
+      <c r="L59" t="s">
+        <v>177</v>
+      </c>
+      <c r="M59" t="s">
+        <v>177</v>
+      </c>
+      <c r="N59" t="s">
+        <v>177</v>
+      </c>
+      <c r="O59" t="s">
+        <v>177</v>
+      </c>
+      <c r="P59" t="s">
+        <v>177</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>177</v>
+      </c>
+      <c r="R59" t="s">
+        <v>177</v>
+      </c>
+      <c r="S59" t="s">
+        <v>177</v>
+      </c>
+      <c r="T59" t="s">
+        <v>177</v>
+      </c>
+      <c r="U59" t="s">
+        <v>177</v>
+      </c>
+      <c r="V59" t="s">
+        <v>177</v>
+      </c>
+      <c r="W59" t="s">
+        <v>177</v>
+      </c>
+      <c r="X59" t="s">
+        <v>177</v>
+      </c>
+      <c r="Y59" t="s">
+        <v>177</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AA59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AB59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AC59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AD59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AE59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AF59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AG59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AH59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AI59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AJ59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AK59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AL59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AM59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AN59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AO59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AP59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AQ59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AR59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AS59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AT59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AU59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AV59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AW59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AX59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AY59" t="s">
+        <v>177</v>
+      </c>
+      <c r="AZ59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BA59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BB59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BC59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BD59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BE59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BF59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BG59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BH59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BI59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BJ59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BK59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BL59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BM59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BN59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BO59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BP59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BQ59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BR59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BS59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BT59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BU59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BV59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BW59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BX59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BY59" t="s">
+        <v>177</v>
+      </c>
+      <c r="BZ59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CA59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CB59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CC59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CD59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CE59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CF59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CG59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CH59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CI59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CJ59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CK59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CL59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CM59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CN59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CO59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CP59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CQ59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CR59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CS59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CT59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CU59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CV59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CW59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CX59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CY59" t="s">
+        <v>177</v>
+      </c>
+      <c r="CZ59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DA59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DB59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DC59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DD59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DE59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DF59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DG59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DI59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DJ59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DM59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DN59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DO59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DP59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DQ59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DR59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DS59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DT59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DU59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DV59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DW59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DX59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DY59" t="s">
+        <v>177</v>
+      </c>
+      <c r="DZ59" t="s">
+        <v>177</v>
+      </c>
+      <c r="EA59" t="s">
+        <v>177</v>
+      </c>
+      <c r="EB59" t="s">
+        <v>177</v>
+      </c>
+      <c r="EC59" t="s">
+        <v>177</v>
+      </c>
+      <c r="ED59" t="s">
+        <v>177</v>
+      </c>
+      <c r="EE59" t="s">
+        <v>177</v>
+      </c>
+      <c r="EF59" t="s">
+        <v>177</v>
+      </c>
+      <c r="EG59" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="60" spans="1:137">
       <c r="A60" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B60" t="s">
         <v>179</v>
       </c>
       <c r="C60" t="s">
         <v>179</v>
       </c>
       <c r="D60" t="s">
         <v>179</v>
       </c>
       <c r="E60" t="s">
         <v>179</v>
       </c>
       <c r="F60" t="s">
         <v>179</v>
       </c>
       <c r="G60" t="s">
         <v>179</v>
       </c>
       <c r="H60" t="s">
         <v>179</v>
       </c>
       <c r="I60" t="s">
         <v>179</v>
       </c>
@@ -19369,464 +19363,464 @@
       </c>
       <c r="EA60" t="s">
         <v>179</v>
       </c>
       <c r="EB60" t="s">
         <v>179</v>
       </c>
       <c r="EC60" t="s">
         <v>179</v>
       </c>
       <c r="ED60" t="s">
         <v>179</v>
       </c>
       <c r="EE60" t="s">
         <v>179</v>
       </c>
       <c r="EF60" t="s">
         <v>179</v>
       </c>
       <c r="EG60" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="61" spans="1:137">
       <c r="A61" t="s">
+        <v>142</v>
+      </c>
+      <c r="B61" t="s">
         <v>180</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="N61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="O61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="P61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Q61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="R61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="S61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="T61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="U61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="V61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="W61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="X61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Y61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="Z61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AA61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AB61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AC61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AD61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AE61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AF61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AG61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AH61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AI61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AJ61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AK61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AL61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AM61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AN61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AO61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AP61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AQ61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AR61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AS61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AT61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AU61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AV61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AW61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AX61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AY61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AZ61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BA61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BB61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BC61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BD61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BE61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BF61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BG61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BH61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BI61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BJ61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BK61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BL61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BM61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BN61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BO61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BP61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BQ61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BR61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BS61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BT61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BU61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BV61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BW61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BX61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BY61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="BZ61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CA61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CB61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CC61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CD61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CE61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CF61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CG61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CH61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CI61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CJ61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CK61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CL61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CM61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CN61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CO61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CP61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CQ61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CR61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CS61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CT61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CU61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CV61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CW61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CX61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CY61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="CZ61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DA61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DB61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DC61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DD61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DE61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DF61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DG61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DH61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DI61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DJ61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DK61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DL61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DM61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DN61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DO61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DP61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DQ61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DR61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DS61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DT61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DU61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DV61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DW61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DX61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DY61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DZ61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="EA61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="EB61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="EC61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="ED61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="EE61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="EF61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="EG61" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="62" spans="1:137">
       <c r="A62" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B62" t="s">
         <v>181</v>
       </c>
       <c r="C62" t="s">
         <v>181</v>
       </c>
       <c r="D62" t="s">
         <v>181</v>
       </c>
       <c r="E62" t="s">
         <v>181</v>
       </c>
       <c r="F62" t="s">
         <v>181</v>
       </c>
       <c r="G62" t="s">
         <v>181</v>
       </c>
       <c r="H62" t="s">
         <v>181</v>
       </c>
       <c r="I62" t="s">
         <v>181</v>
       </c>
@@ -20194,1299 +20188,1299 @@
         <v>181</v>
       </c>
       <c r="EA62" t="s">
         <v>181</v>
       </c>
       <c r="EB62" t="s">
         <v>181</v>
       </c>
       <c r="EC62" t="s">
         <v>181</v>
       </c>
       <c r="ED62" t="s">
         <v>181</v>
       </c>
       <c r="EE62" t="s">
         <v>181</v>
       </c>
       <c r="EF62" t="s">
         <v>181</v>
       </c>
       <c r="EG62" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="63" spans="1:137">
-      <c r="A63" t="s">
-[...409 lines deleted...]
-      </c>
+      <c r="A63" s="4"/>
+      <c r="B63" s="4"/>
+      <c r="C63" s="4"/>
+      <c r="D63" s="4"/>
+      <c r="E63" s="4"/>
+      <c r="F63" s="4"/>
+      <c r="G63" s="4"/>
+      <c r="H63" s="4"/>
+      <c r="I63" s="4"/>
+      <c r="J63" s="4"/>
+      <c r="K63" s="4"/>
+      <c r="L63" s="4"/>
+      <c r="M63" s="4"/>
+      <c r="N63" s="4"/>
+      <c r="O63" s="4"/>
+      <c r="P63" s="4"/>
+      <c r="Q63" s="4"/>
+      <c r="R63" s="4"/>
+      <c r="S63" s="4"/>
+      <c r="T63" s="4"/>
+      <c r="U63" s="4"/>
+      <c r="V63" s="4"/>
+      <c r="W63" s="4"/>
+      <c r="X63" s="4"/>
+      <c r="Y63" s="4"/>
+      <c r="Z63" s="4"/>
+      <c r="AA63" s="4"/>
+      <c r="AB63" s="4"/>
+      <c r="AC63" s="4"/>
+      <c r="AD63" s="4"/>
+      <c r="AE63" s="4"/>
+      <c r="AF63" s="4"/>
+      <c r="AG63" s="4"/>
+      <c r="AH63" s="4"/>
+      <c r="AI63" s="4"/>
+      <c r="AJ63" s="4"/>
+      <c r="AK63" s="4"/>
+      <c r="AL63" s="4"/>
+      <c r="AM63" s="4"/>
+      <c r="AN63" s="4"/>
+      <c r="AO63" s="4"/>
+      <c r="AP63" s="4"/>
+      <c r="AQ63" s="4"/>
+      <c r="AR63" s="4"/>
+      <c r="AS63" s="4"/>
+      <c r="AT63" s="4"/>
+      <c r="AU63" s="4"/>
+      <c r="AV63" s="4"/>
+      <c r="AW63" s="4"/>
+      <c r="AX63" s="4"/>
+      <c r="AY63" s="4"/>
+      <c r="AZ63" s="4"/>
+      <c r="BA63" s="4"/>
+      <c r="BB63" s="4"/>
+      <c r="BC63" s="4"/>
+      <c r="BD63" s="4"/>
+      <c r="BE63" s="4"/>
+      <c r="BF63" s="4"/>
+      <c r="BG63" s="4"/>
+      <c r="BH63" s="4"/>
+      <c r="BI63" s="4"/>
+      <c r="BJ63" s="4"/>
+      <c r="BK63" s="4"/>
+      <c r="BL63" s="4"/>
+      <c r="BM63" s="4"/>
+      <c r="BN63" s="4"/>
+      <c r="BO63" s="4"/>
+      <c r="BP63" s="4"/>
+      <c r="BQ63" s="4"/>
+      <c r="BR63" s="4"/>
+      <c r="BS63" s="4"/>
+      <c r="BT63" s="4"/>
+      <c r="BU63" s="4"/>
+      <c r="BV63" s="4"/>
+      <c r="BW63" s="4"/>
+      <c r="BX63" s="4"/>
+      <c r="BY63" s="4"/>
+      <c r="BZ63" s="4"/>
+      <c r="CA63" s="4"/>
+      <c r="CB63" s="4"/>
+      <c r="CC63" s="4"/>
+      <c r="CD63" s="4"/>
+      <c r="CE63" s="4"/>
+      <c r="CF63" s="4"/>
+      <c r="CG63" s="4"/>
+      <c r="CH63" s="4"/>
+      <c r="CI63" s="4"/>
+      <c r="CJ63" s="4"/>
+      <c r="CK63" s="4"/>
+      <c r="CL63" s="4"/>
+      <c r="CM63" s="4"/>
+      <c r="CN63" s="4"/>
+      <c r="CO63" s="4"/>
+      <c r="CP63" s="4"/>
+      <c r="CQ63" s="4"/>
+      <c r="CR63" s="4"/>
+      <c r="CS63" s="4"/>
+      <c r="CT63" s="4"/>
+      <c r="CU63" s="4"/>
+      <c r="CV63" s="4"/>
+      <c r="CW63" s="4"/>
+      <c r="CX63" s="4"/>
+      <c r="CY63" s="4"/>
+      <c r="CZ63" s="4"/>
+      <c r="DA63" s="4"/>
+      <c r="DB63" s="4"/>
+      <c r="DC63" s="4"/>
+      <c r="DD63" s="4"/>
+      <c r="DE63" s="4"/>
+      <c r="DF63" s="4"/>
+      <c r="DG63" s="4"/>
+      <c r="DH63" s="4"/>
+      <c r="DI63" s="4"/>
+      <c r="DJ63" s="4"/>
+      <c r="DK63" s="4"/>
+      <c r="DL63" s="4"/>
+      <c r="DM63" s="4"/>
+      <c r="DN63" s="4"/>
+      <c r="DO63" s="4"/>
+      <c r="DP63" s="4"/>
+      <c r="DQ63" s="4"/>
+      <c r="DR63" s="4"/>
+      <c r="DS63" s="4"/>
+      <c r="DT63" s="4"/>
+      <c r="DU63" s="4"/>
+      <c r="DV63" s="4"/>
+      <c r="DW63" s="4"/>
+      <c r="DX63" s="4"/>
+      <c r="DY63" s="4"/>
+      <c r="DZ63" s="4"/>
+      <c r="EA63" s="4"/>
+      <c r="EB63" s="4"/>
+      <c r="EC63" s="4"/>
+      <c r="ED63" s="4"/>
+      <c r="EE63" s="4"/>
+      <c r="EF63" s="4"/>
+      <c r="EG63" s="4"/>
     </row>
     <row r="64" spans="1:137">
-      <c r="A64" t="s">
-[...409 lines deleted...]
-      </c>
+      <c r="A64" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B64" s="2"/>
+      <c r="C64" s="2"/>
+      <c r="D64" s="2"/>
+      <c r="E64" s="2"/>
+      <c r="F64" s="2"/>
+      <c r="G64" s="2"/>
+      <c r="H64" s="2"/>
+      <c r="I64" s="2"/>
+      <c r="J64" s="2"/>
+      <c r="K64" s="2"/>
+      <c r="L64" s="2"/>
+      <c r="M64" s="2"/>
+      <c r="N64" s="2"/>
+      <c r="O64" s="2"/>
+      <c r="P64" s="2"/>
+      <c r="Q64" s="2"/>
+      <c r="R64" s="2"/>
+      <c r="S64" s="2"/>
+      <c r="T64" s="2"/>
+      <c r="U64" s="2"/>
+      <c r="V64" s="2"/>
+      <c r="W64" s="2"/>
+      <c r="X64" s="2"/>
+      <c r="Y64" s="2"/>
+      <c r="Z64" s="2"/>
+      <c r="AA64" s="2"/>
+      <c r="AB64" s="2"/>
+      <c r="AC64" s="2"/>
+      <c r="AD64" s="2"/>
+      <c r="AE64" s="2"/>
+      <c r="AF64" s="2"/>
+      <c r="AG64" s="2"/>
+      <c r="AH64" s="2"/>
+      <c r="AI64" s="2"/>
+      <c r="AJ64" s="2"/>
+      <c r="AK64" s="2"/>
+      <c r="AL64" s="2"/>
+      <c r="AM64" s="2"/>
+      <c r="AN64" s="2"/>
+      <c r="AO64" s="2"/>
+      <c r="AP64" s="2"/>
+      <c r="AQ64" s="2"/>
+      <c r="AR64" s="2"/>
+      <c r="AS64" s="2"/>
+      <c r="AT64" s="2"/>
+      <c r="AU64" s="2"/>
+      <c r="AV64" s="2"/>
+      <c r="AW64" s="2"/>
+      <c r="AX64" s="2"/>
+      <c r="AY64" s="2"/>
+      <c r="AZ64" s="2"/>
+      <c r="BA64" s="2"/>
+      <c r="BB64" s="2"/>
+      <c r="BC64" s="2"/>
+      <c r="BD64" s="2"/>
+      <c r="BE64" s="2"/>
+      <c r="BF64" s="2"/>
+      <c r="BG64" s="2"/>
+      <c r="BH64" s="2"/>
+      <c r="BI64" s="2"/>
+      <c r="BJ64" s="2"/>
+      <c r="BK64" s="2"/>
+      <c r="BL64" s="2"/>
+      <c r="BM64" s="2"/>
+      <c r="BN64" s="2"/>
+      <c r="BO64" s="2"/>
+      <c r="BP64" s="2"/>
+      <c r="BQ64" s="2"/>
+      <c r="BR64" s="2"/>
+      <c r="BS64" s="2"/>
+      <c r="BT64" s="2"/>
+      <c r="BU64" s="2"/>
+      <c r="BV64" s="2"/>
+      <c r="BW64" s="2"/>
+      <c r="BX64" s="2"/>
+      <c r="BY64" s="2"/>
+      <c r="BZ64" s="2"/>
+      <c r="CA64" s="2"/>
+      <c r="CB64" s="2"/>
+      <c r="CC64" s="2"/>
+      <c r="CD64" s="2"/>
+      <c r="CE64" s="2"/>
+      <c r="CF64" s="2"/>
+      <c r="CG64" s="2"/>
+      <c r="CH64" s="2"/>
+      <c r="CI64" s="2"/>
+      <c r="CJ64" s="2"/>
+      <c r="CK64" s="2"/>
+      <c r="CL64" s="2"/>
+      <c r="CM64" s="2"/>
+      <c r="CN64" s="2"/>
+      <c r="CO64" s="2"/>
+      <c r="CP64" s="2"/>
+      <c r="CQ64" s="2"/>
+      <c r="CR64" s="2"/>
+      <c r="CS64" s="2"/>
+      <c r="CT64" s="2"/>
+      <c r="CU64" s="2"/>
+      <c r="CV64" s="2"/>
+      <c r="CW64" s="2"/>
+      <c r="CX64" s="2"/>
+      <c r="CY64" s="2"/>
+      <c r="CZ64" s="2"/>
+      <c r="DA64" s="2"/>
+      <c r="DB64" s="2"/>
+      <c r="DC64" s="2"/>
+      <c r="DD64" s="2"/>
+      <c r="DE64" s="2"/>
+      <c r="DF64" s="2"/>
+      <c r="DG64" s="2"/>
+      <c r="DH64" s="2"/>
+      <c r="DI64" s="2"/>
+      <c r="DJ64" s="2"/>
+      <c r="DK64" s="2"/>
+      <c r="DL64" s="2"/>
+      <c r="DM64" s="2"/>
+      <c r="DN64" s="2"/>
+      <c r="DO64" s="2"/>
+      <c r="DP64" s="2"/>
+      <c r="DQ64" s="2"/>
+      <c r="DR64" s="2"/>
+      <c r="DS64" s="2"/>
+      <c r="DT64" s="2"/>
+      <c r="DU64" s="2"/>
+      <c r="DV64" s="2"/>
+      <c r="DW64" s="2"/>
+      <c r="DX64" s="2"/>
+      <c r="DY64" s="2"/>
+      <c r="DZ64" s="2"/>
+      <c r="EA64" s="2"/>
+      <c r="EB64" s="2"/>
+      <c r="EC64" s="2"/>
+      <c r="ED64" s="2"/>
+      <c r="EE64" s="2"/>
+      <c r="EF64" s="2"/>
+      <c r="EG64" s="2"/>
     </row>
     <row r="65" spans="1:137">
-      <c r="A65" s="4"/>
-[...135 lines deleted...]
-      <c r="EG65" s="4"/>
+      <c r="A65" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B65" s="3"/>
+      <c r="C65" s="3"/>
+      <c r="D65" s="3"/>
+      <c r="E65" s="3"/>
+      <c r="F65" s="3"/>
+      <c r="G65" s="3"/>
+      <c r="H65" s="3"/>
+      <c r="I65" s="3"/>
+      <c r="J65" s="3"/>
+      <c r="K65" s="3"/>
+      <c r="L65" s="3"/>
+      <c r="M65" s="3"/>
+      <c r="N65" s="3"/>
+      <c r="O65" s="3"/>
+      <c r="P65" s="3"/>
+      <c r="Q65" s="3"/>
+      <c r="R65" s="3"/>
+      <c r="S65" s="3"/>
+      <c r="T65" s="3"/>
+      <c r="U65" s="3"/>
+      <c r="V65" s="3"/>
+      <c r="W65" s="3"/>
+      <c r="X65" s="3"/>
+      <c r="Y65" s="3"/>
+      <c r="Z65" s="3"/>
+      <c r="AA65" s="3"/>
+      <c r="AB65" s="3"/>
+      <c r="AC65" s="3"/>
+      <c r="AD65" s="3"/>
+      <c r="AE65" s="3"/>
+      <c r="AF65" s="3"/>
+      <c r="AG65" s="3"/>
+      <c r="AH65" s="3"/>
+      <c r="AI65" s="3"/>
+      <c r="AJ65" s="3"/>
+      <c r="AK65" s="3"/>
+      <c r="AL65" s="3"/>
+      <c r="AM65" s="3"/>
+      <c r="AN65" s="3"/>
+      <c r="AO65" s="3"/>
+      <c r="AP65" s="3"/>
+      <c r="AQ65" s="3"/>
+      <c r="AR65" s="3"/>
+      <c r="AS65" s="3"/>
+      <c r="AT65" s="3"/>
+      <c r="AU65" s="3"/>
+      <c r="AV65" s="3"/>
+      <c r="AW65" s="3"/>
+      <c r="AX65" s="3"/>
+      <c r="AY65" s="3"/>
+      <c r="AZ65" s="3"/>
+      <c r="BA65" s="3"/>
+      <c r="BB65" s="3"/>
+      <c r="BC65" s="3"/>
+      <c r="BD65" s="3"/>
+      <c r="BE65" s="3"/>
+      <c r="BF65" s="3"/>
+      <c r="BG65" s="3"/>
+      <c r="BH65" s="3"/>
+      <c r="BI65" s="3"/>
+      <c r="BJ65" s="3"/>
+      <c r="BK65" s="3"/>
+      <c r="BL65" s="3"/>
+      <c r="BM65" s="3"/>
+      <c r="BN65" s="3"/>
+      <c r="BO65" s="3"/>
+      <c r="BP65" s="3"/>
+      <c r="BQ65" s="3"/>
+      <c r="BR65" s="3"/>
+      <c r="BS65" s="3"/>
+      <c r="BT65" s="3"/>
+      <c r="BU65" s="3"/>
+      <c r="BV65" s="3"/>
+      <c r="BW65" s="3"/>
+      <c r="BX65" s="3"/>
+      <c r="BY65" s="3"/>
+      <c r="BZ65" s="3"/>
+      <c r="CA65" s="3"/>
+      <c r="CB65" s="3"/>
+      <c r="CC65" s="3"/>
+      <c r="CD65" s="3"/>
+      <c r="CE65" s="3"/>
+      <c r="CF65" s="3"/>
+      <c r="CG65" s="3"/>
+      <c r="CH65" s="3"/>
+      <c r="CI65" s="3"/>
+      <c r="CJ65" s="3"/>
+      <c r="CK65" s="3"/>
+      <c r="CL65" s="3"/>
+      <c r="CM65" s="3"/>
+      <c r="CN65" s="3"/>
+      <c r="CO65" s="3"/>
+      <c r="CP65" s="3"/>
+      <c r="CQ65" s="3"/>
+      <c r="CR65" s="3"/>
+      <c r="CS65" s="3"/>
+      <c r="CT65" s="3"/>
+      <c r="CU65" s="3"/>
+      <c r="CV65" s="3"/>
+      <c r="CW65" s="3"/>
+      <c r="CX65" s="3"/>
+      <c r="CY65" s="3"/>
+      <c r="CZ65" s="3"/>
+      <c r="DA65" s="3"/>
+      <c r="DB65" s="3"/>
+      <c r="DC65" s="3"/>
+      <c r="DD65" s="3"/>
+      <c r="DE65" s="3"/>
+      <c r="DF65" s="3"/>
+      <c r="DG65" s="3"/>
+      <c r="DH65" s="3"/>
+      <c r="DI65" s="3"/>
+      <c r="DJ65" s="3"/>
+      <c r="DK65" s="3"/>
+      <c r="DL65" s="3"/>
+      <c r="DM65" s="3"/>
+      <c r="DN65" s="3"/>
+      <c r="DO65" s="3"/>
+      <c r="DP65" s="3"/>
+      <c r="DQ65" s="3"/>
+      <c r="DR65" s="3"/>
+      <c r="DS65" s="3"/>
+      <c r="DT65" s="3"/>
+      <c r="DU65" s="3"/>
+      <c r="DV65" s="3"/>
+      <c r="DW65" s="3"/>
+      <c r="DX65" s="3"/>
+      <c r="DY65" s="3"/>
+      <c r="DZ65" s="3"/>
+      <c r="EA65" s="3"/>
+      <c r="EB65" s="3"/>
+      <c r="EC65" s="3"/>
+      <c r="ED65" s="3"/>
+      <c r="EE65" s="3"/>
+      <c r="EF65" s="3"/>
+      <c r="EG65" s="3"/>
     </row>
     <row r="66" spans="1:137">
-      <c r="A66" s="2" t="s">
-[...137 lines deleted...]
-      <c r="EG66" s="2"/>
+      <c r="A66" t="s">
+        <v>138</v>
+      </c>
+      <c r="B66" t="s">
+        <v>183</v>
+      </c>
+      <c r="C66" t="s">
+        <v>183</v>
+      </c>
+      <c r="D66" t="s">
+        <v>183</v>
+      </c>
+      <c r="E66" t="s">
+        <v>183</v>
+      </c>
+      <c r="F66" t="s">
+        <v>183</v>
+      </c>
+      <c r="G66" t="s">
+        <v>183</v>
+      </c>
+      <c r="H66" t="s">
+        <v>183</v>
+      </c>
+      <c r="I66" t="s">
+        <v>183</v>
+      </c>
+      <c r="J66" t="s">
+        <v>183</v>
+      </c>
+      <c r="K66" t="s">
+        <v>183</v>
+      </c>
+      <c r="L66" t="s">
+        <v>183</v>
+      </c>
+      <c r="M66" t="s">
+        <v>183</v>
+      </c>
+      <c r="N66" t="s">
+        <v>183</v>
+      </c>
+      <c r="O66" t="s">
+        <v>183</v>
+      </c>
+      <c r="P66" t="s">
+        <v>183</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>183</v>
+      </c>
+      <c r="R66" t="s">
+        <v>183</v>
+      </c>
+      <c r="S66" t="s">
+        <v>183</v>
+      </c>
+      <c r="T66" t="s">
+        <v>183</v>
+      </c>
+      <c r="U66" t="s">
+        <v>183</v>
+      </c>
+      <c r="V66" t="s">
+        <v>183</v>
+      </c>
+      <c r="W66" t="s">
+        <v>183</v>
+      </c>
+      <c r="X66" t="s">
+        <v>183</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>183</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AA66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AB66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AC66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AD66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AE66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AF66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AI66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AJ66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AK66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AL66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AM66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AN66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AO66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AP66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AQ66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AR66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AS66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AT66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AU66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AV66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AW66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AX66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AY66" t="s">
+        <v>183</v>
+      </c>
+      <c r="AZ66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BA66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BB66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BC66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BD66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BE66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BF66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BG66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BH66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BI66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BJ66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BK66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BL66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BM66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BN66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BO66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BP66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BQ66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BR66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BS66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BT66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BU66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BV66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BW66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BX66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BY66" t="s">
+        <v>183</v>
+      </c>
+      <c r="BZ66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CA66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CB66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CC66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CD66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CE66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CF66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CG66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CH66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CI66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CJ66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CK66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CL66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CM66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CN66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CO66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CP66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CQ66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CR66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CS66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CT66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CU66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CV66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CW66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CX66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CY66" t="s">
+        <v>183</v>
+      </c>
+      <c r="CZ66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DA66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DB66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DC66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DD66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DE66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DF66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DG66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DH66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DI66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DJ66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DK66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DL66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DM66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DN66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DO66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DQ66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DR66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DT66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DU66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DV66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DW66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DX66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DY66" t="s">
+        <v>183</v>
+      </c>
+      <c r="DZ66" t="s">
+        <v>183</v>
+      </c>
+      <c r="EA66" t="s">
+        <v>183</v>
+      </c>
+      <c r="EB66" t="s">
+        <v>183</v>
+      </c>
+      <c r="EC66" t="s">
+        <v>183</v>
+      </c>
+      <c r="ED66" t="s">
+        <v>183</v>
+      </c>
+      <c r="EE66" t="s">
+        <v>183</v>
+      </c>
+      <c r="EF66" t="s">
+        <v>183</v>
+      </c>
+      <c r="EG66" t="s">
+        <v>183</v>
+      </c>
     </row>
     <row r="67" spans="1:137">
-      <c r="A67" s="3" t="s">
-[...137 lines deleted...]
-      <c r="EG67" s="3"/>
+      <c r="A67" t="s">
+        <v>140</v>
+      </c>
+      <c r="B67" t="s">
+        <v>184</v>
+      </c>
+      <c r="C67" t="s">
+        <v>184</v>
+      </c>
+      <c r="D67" t="s">
+        <v>184</v>
+      </c>
+      <c r="E67" t="s">
+        <v>184</v>
+      </c>
+      <c r="F67" t="s">
+        <v>184</v>
+      </c>
+      <c r="G67" t="s">
+        <v>184</v>
+      </c>
+      <c r="H67" t="s">
+        <v>184</v>
+      </c>
+      <c r="I67" t="s">
+        <v>184</v>
+      </c>
+      <c r="J67" t="s">
+        <v>184</v>
+      </c>
+      <c r="K67" t="s">
+        <v>184</v>
+      </c>
+      <c r="L67" t="s">
+        <v>184</v>
+      </c>
+      <c r="M67" t="s">
+        <v>184</v>
+      </c>
+      <c r="N67" t="s">
+        <v>184</v>
+      </c>
+      <c r="O67" t="s">
+        <v>184</v>
+      </c>
+      <c r="P67" t="s">
+        <v>184</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>184</v>
+      </c>
+      <c r="R67" t="s">
+        <v>184</v>
+      </c>
+      <c r="S67" t="s">
+        <v>184</v>
+      </c>
+      <c r="T67" t="s">
+        <v>184</v>
+      </c>
+      <c r="U67" t="s">
+        <v>184</v>
+      </c>
+      <c r="V67" t="s">
+        <v>184</v>
+      </c>
+      <c r="W67" t="s">
+        <v>184</v>
+      </c>
+      <c r="X67" t="s">
+        <v>184</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>184</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AA67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AB67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AC67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AD67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AE67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AF67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AG67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AH67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AI67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AJ67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AK67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AL67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AM67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AN67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AO67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AQ67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AR67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AS67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AT67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AU67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AV67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AW67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AX67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AY67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AZ67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BA67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BB67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BC67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BD67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BE67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BF67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BG67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BH67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BI67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BJ67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BK67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BL67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BM67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BN67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BO67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BP67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BQ67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BR67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BS67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BT67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BU67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BV67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BW67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BX67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BY67" t="s">
+        <v>184</v>
+      </c>
+      <c r="BZ67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CA67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CB67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CC67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CD67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CE67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CF67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CG67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CH67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CI67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CJ67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CK67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CL67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CM67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CN67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CO67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CP67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CQ67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CR67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CS67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CT67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CU67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CV67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CW67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CX67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CY67" t="s">
+        <v>184</v>
+      </c>
+      <c r="CZ67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DA67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DB67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DC67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DD67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DE67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DF67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DG67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DH67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DI67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DJ67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DK67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DL67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DM67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DN67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DO67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DP67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DQ67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DR67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DU67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DV67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DW67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DX67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DY67" t="s">
+        <v>184</v>
+      </c>
+      <c r="DZ67" t="s">
+        <v>184</v>
+      </c>
+      <c r="EA67" t="s">
+        <v>184</v>
+      </c>
+      <c r="EB67" t="s">
+        <v>184</v>
+      </c>
+      <c r="EC67" t="s">
+        <v>184</v>
+      </c>
+      <c r="ED67" t="s">
+        <v>184</v>
+      </c>
+      <c r="EE67" t="s">
+        <v>184</v>
+      </c>
+      <c r="EF67" t="s">
+        <v>184</v>
+      </c>
+      <c r="EG67" t="s">
+        <v>184</v>
+      </c>
     </row>
     <row r="68" spans="1:137">
       <c r="A68" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B68" t="s">
         <v>185</v>
       </c>
       <c r="C68" t="s">
         <v>185</v>
       </c>
       <c r="D68" t="s">
         <v>185</v>
       </c>
       <c r="E68" t="s">
         <v>185</v>
       </c>
       <c r="F68" t="s">
         <v>185</v>
       </c>
       <c r="G68" t="s">
         <v>185</v>
       </c>
       <c r="H68" t="s">
         <v>185</v>
       </c>
       <c r="I68" t="s">
         <v>185</v>
       </c>
@@ -21855,51 +21849,51 @@
       </c>
       <c r="EA68" t="s">
         <v>185</v>
       </c>
       <c r="EB68" t="s">
         <v>185</v>
       </c>
       <c r="EC68" t="s">
         <v>185</v>
       </c>
       <c r="ED68" t="s">
         <v>185</v>
       </c>
       <c r="EE68" t="s">
         <v>185</v>
       </c>
       <c r="EF68" t="s">
         <v>185</v>
       </c>
       <c r="EG68" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="69" spans="1:137">
       <c r="A69" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B69" t="s">
         <v>186</v>
       </c>
       <c r="C69" t="s">
         <v>186</v>
       </c>
       <c r="D69" t="s">
         <v>186</v>
       </c>
       <c r="E69" t="s">
         <v>186</v>
       </c>
       <c r="F69" t="s">
         <v>186</v>
       </c>
       <c r="G69" t="s">
         <v>186</v>
       </c>
       <c r="H69" t="s">
         <v>186</v>
       </c>
       <c r="I69" t="s">
         <v>186</v>
       </c>
@@ -22267,3511 +22261,2685 @@
         <v>186</v>
       </c>
       <c r="EA69" t="s">
         <v>186</v>
       </c>
       <c r="EB69" t="s">
         <v>186</v>
       </c>
       <c r="EC69" t="s">
         <v>186</v>
       </c>
       <c r="ED69" t="s">
         <v>186</v>
       </c>
       <c r="EE69" t="s">
         <v>186</v>
       </c>
       <c r="EF69" t="s">
         <v>186</v>
       </c>
       <c r="EG69" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="70" spans="1:137">
-      <c r="A70" t="s">
-[...409 lines deleted...]
-      </c>
+      <c r="A70" s="4"/>
+      <c r="B70" s="4"/>
+      <c r="C70" s="4"/>
+      <c r="D70" s="4"/>
+      <c r="E70" s="4"/>
+      <c r="F70" s="4"/>
+      <c r="G70" s="4"/>
+      <c r="H70" s="4"/>
+      <c r="I70" s="4"/>
+      <c r="J70" s="4"/>
+      <c r="K70" s="4"/>
+      <c r="L70" s="4"/>
+      <c r="M70" s="4"/>
+      <c r="N70" s="4"/>
+      <c r="O70" s="4"/>
+      <c r="P70" s="4"/>
+      <c r="Q70" s="4"/>
+      <c r="R70" s="4"/>
+      <c r="S70" s="4"/>
+      <c r="T70" s="4"/>
+      <c r="U70" s="4"/>
+      <c r="V70" s="4"/>
+      <c r="W70" s="4"/>
+      <c r="X70" s="4"/>
+      <c r="Y70" s="4"/>
+      <c r="Z70" s="4"/>
+      <c r="AA70" s="4"/>
+      <c r="AB70" s="4"/>
+      <c r="AC70" s="4"/>
+      <c r="AD70" s="4"/>
+      <c r="AE70" s="4"/>
+      <c r="AF70" s="4"/>
+      <c r="AG70" s="4"/>
+      <c r="AH70" s="4"/>
+      <c r="AI70" s="4"/>
+      <c r="AJ70" s="4"/>
+      <c r="AK70" s="4"/>
+      <c r="AL70" s="4"/>
+      <c r="AM70" s="4"/>
+      <c r="AN70" s="4"/>
+      <c r="AO70" s="4"/>
+      <c r="AP70" s="4"/>
+      <c r="AQ70" s="4"/>
+      <c r="AR70" s="4"/>
+      <c r="AS70" s="4"/>
+      <c r="AT70" s="4"/>
+      <c r="AU70" s="4"/>
+      <c r="AV70" s="4"/>
+      <c r="AW70" s="4"/>
+      <c r="AX70" s="4"/>
+      <c r="AY70" s="4"/>
+      <c r="AZ70" s="4"/>
+      <c r="BA70" s="4"/>
+      <c r="BB70" s="4"/>
+      <c r="BC70" s="4"/>
+      <c r="BD70" s="4"/>
+      <c r="BE70" s="4"/>
+      <c r="BF70" s="4"/>
+      <c r="BG70" s="4"/>
+      <c r="BH70" s="4"/>
+      <c r="BI70" s="4"/>
+      <c r="BJ70" s="4"/>
+      <c r="BK70" s="4"/>
+      <c r="BL70" s="4"/>
+      <c r="BM70" s="4"/>
+      <c r="BN70" s="4"/>
+      <c r="BO70" s="4"/>
+      <c r="BP70" s="4"/>
+      <c r="BQ70" s="4"/>
+      <c r="BR70" s="4"/>
+      <c r="BS70" s="4"/>
+      <c r="BT70" s="4"/>
+      <c r="BU70" s="4"/>
+      <c r="BV70" s="4"/>
+      <c r="BW70" s="4"/>
+      <c r="BX70" s="4"/>
+      <c r="BY70" s="4"/>
+      <c r="BZ70" s="4"/>
+      <c r="CA70" s="4"/>
+      <c r="CB70" s="4"/>
+      <c r="CC70" s="4"/>
+      <c r="CD70" s="4"/>
+      <c r="CE70" s="4"/>
+      <c r="CF70" s="4"/>
+      <c r="CG70" s="4"/>
+      <c r="CH70" s="4"/>
+      <c r="CI70" s="4"/>
+      <c r="CJ70" s="4"/>
+      <c r="CK70" s="4"/>
+      <c r="CL70" s="4"/>
+      <c r="CM70" s="4"/>
+      <c r="CN70" s="4"/>
+      <c r="CO70" s="4"/>
+      <c r="CP70" s="4"/>
+      <c r="CQ70" s="4"/>
+      <c r="CR70" s="4"/>
+      <c r="CS70" s="4"/>
+      <c r="CT70" s="4"/>
+      <c r="CU70" s="4"/>
+      <c r="CV70" s="4"/>
+      <c r="CW70" s="4"/>
+      <c r="CX70" s="4"/>
+      <c r="CY70" s="4"/>
+      <c r="CZ70" s="4"/>
+      <c r="DA70" s="4"/>
+      <c r="DB70" s="4"/>
+      <c r="DC70" s="4"/>
+      <c r="DD70" s="4"/>
+      <c r="DE70" s="4"/>
+      <c r="DF70" s="4"/>
+      <c r="DG70" s="4"/>
+      <c r="DH70" s="4"/>
+      <c r="DI70" s="4"/>
+      <c r="DJ70" s="4"/>
+      <c r="DK70" s="4"/>
+      <c r="DL70" s="4"/>
+      <c r="DM70" s="4"/>
+      <c r="DN70" s="4"/>
+      <c r="DO70" s="4"/>
+      <c r="DP70" s="4"/>
+      <c r="DQ70" s="4"/>
+      <c r="DR70" s="4"/>
+      <c r="DS70" s="4"/>
+      <c r="DT70" s="4"/>
+      <c r="DU70" s="4"/>
+      <c r="DV70" s="4"/>
+      <c r="DW70" s="4"/>
+      <c r="DX70" s="4"/>
+      <c r="DY70" s="4"/>
+      <c r="DZ70" s="4"/>
+      <c r="EA70" s="4"/>
+      <c r="EB70" s="4"/>
+      <c r="EC70" s="4"/>
+      <c r="ED70" s="4"/>
+      <c r="EE70" s="4"/>
+      <c r="EF70" s="4"/>
+      <c r="EG70" s="4"/>
     </row>
     <row r="71" spans="1:137">
-      <c r="A71" t="s">
-[...409 lines deleted...]
-      </c>
+      <c r="A71" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B71" s="2"/>
+      <c r="C71" s="2"/>
+      <c r="D71" s="2"/>
+      <c r="E71" s="2"/>
+      <c r="F71" s="2"/>
+      <c r="G71" s="2"/>
+      <c r="H71" s="2"/>
+      <c r="I71" s="2"/>
+      <c r="J71" s="2"/>
+      <c r="K71" s="2"/>
+      <c r="L71" s="2"/>
+      <c r="M71" s="2"/>
+      <c r="N71" s="2"/>
+      <c r="O71" s="2"/>
+      <c r="P71" s="2"/>
+      <c r="Q71" s="2"/>
+      <c r="R71" s="2"/>
+      <c r="S71" s="2"/>
+      <c r="T71" s="2"/>
+      <c r="U71" s="2"/>
+      <c r="V71" s="2"/>
+      <c r="W71" s="2"/>
+      <c r="X71" s="2"/>
+      <c r="Y71" s="2"/>
+      <c r="Z71" s="2"/>
+      <c r="AA71" s="2"/>
+      <c r="AB71" s="2"/>
+      <c r="AC71" s="2"/>
+      <c r="AD71" s="2"/>
+      <c r="AE71" s="2"/>
+      <c r="AF71" s="2"/>
+      <c r="AG71" s="2"/>
+      <c r="AH71" s="2"/>
+      <c r="AI71" s="2"/>
+      <c r="AJ71" s="2"/>
+      <c r="AK71" s="2"/>
+      <c r="AL71" s="2"/>
+      <c r="AM71" s="2"/>
+      <c r="AN71" s="2"/>
+      <c r="AO71" s="2"/>
+      <c r="AP71" s="2"/>
+      <c r="AQ71" s="2"/>
+      <c r="AR71" s="2"/>
+      <c r="AS71" s="2"/>
+      <c r="AT71" s="2"/>
+      <c r="AU71" s="2"/>
+      <c r="AV71" s="2"/>
+      <c r="AW71" s="2"/>
+      <c r="AX71" s="2"/>
+      <c r="AY71" s="2"/>
+      <c r="AZ71" s="2"/>
+      <c r="BA71" s="2"/>
+      <c r="BB71" s="2"/>
+      <c r="BC71" s="2"/>
+      <c r="BD71" s="2"/>
+      <c r="BE71" s="2"/>
+      <c r="BF71" s="2"/>
+      <c r="BG71" s="2"/>
+      <c r="BH71" s="2"/>
+      <c r="BI71" s="2"/>
+      <c r="BJ71" s="2"/>
+      <c r="BK71" s="2"/>
+      <c r="BL71" s="2"/>
+      <c r="BM71" s="2"/>
+      <c r="BN71" s="2"/>
+      <c r="BO71" s="2"/>
+      <c r="BP71" s="2"/>
+      <c r="BQ71" s="2"/>
+      <c r="BR71" s="2"/>
+      <c r="BS71" s="2"/>
+      <c r="BT71" s="2"/>
+      <c r="BU71" s="2"/>
+      <c r="BV71" s="2"/>
+      <c r="BW71" s="2"/>
+      <c r="BX71" s="2"/>
+      <c r="BY71" s="2"/>
+      <c r="BZ71" s="2"/>
+      <c r="CA71" s="2"/>
+      <c r="CB71" s="2"/>
+      <c r="CC71" s="2"/>
+      <c r="CD71" s="2"/>
+      <c r="CE71" s="2"/>
+      <c r="CF71" s="2"/>
+      <c r="CG71" s="2"/>
+      <c r="CH71" s="2"/>
+      <c r="CI71" s="2"/>
+      <c r="CJ71" s="2"/>
+      <c r="CK71" s="2"/>
+      <c r="CL71" s="2"/>
+      <c r="CM71" s="2"/>
+      <c r="CN71" s="2"/>
+      <c r="CO71" s="2"/>
+      <c r="CP71" s="2"/>
+      <c r="CQ71" s="2"/>
+      <c r="CR71" s="2"/>
+      <c r="CS71" s="2"/>
+      <c r="CT71" s="2"/>
+      <c r="CU71" s="2"/>
+      <c r="CV71" s="2"/>
+      <c r="CW71" s="2"/>
+      <c r="CX71" s="2"/>
+      <c r="CY71" s="2"/>
+      <c r="CZ71" s="2"/>
+      <c r="DA71" s="2"/>
+      <c r="DB71" s="2"/>
+      <c r="DC71" s="2"/>
+      <c r="DD71" s="2"/>
+      <c r="DE71" s="2"/>
+      <c r="DF71" s="2"/>
+      <c r="DG71" s="2"/>
+      <c r="DH71" s="2"/>
+      <c r="DI71" s="2"/>
+      <c r="DJ71" s="2"/>
+      <c r="DK71" s="2"/>
+      <c r="DL71" s="2"/>
+      <c r="DM71" s="2"/>
+      <c r="DN71" s="2"/>
+      <c r="DO71" s="2"/>
+      <c r="DP71" s="2"/>
+      <c r="DQ71" s="2"/>
+      <c r="DR71" s="2"/>
+      <c r="DS71" s="2"/>
+      <c r="DT71" s="2"/>
+      <c r="DU71" s="2"/>
+      <c r="DV71" s="2"/>
+      <c r="DW71" s="2"/>
+      <c r="DX71" s="2"/>
+      <c r="DY71" s="2"/>
+      <c r="DZ71" s="2"/>
+      <c r="EA71" s="2"/>
+      <c r="EB71" s="2"/>
+      <c r="EC71" s="2"/>
+      <c r="ED71" s="2"/>
+      <c r="EE71" s="2"/>
+      <c r="EF71" s="2"/>
+      <c r="EG71" s="2"/>
     </row>
     <row r="72" spans="1:137">
-      <c r="A72" s="4"/>
-[...135 lines deleted...]
-      <c r="EG72" s="4"/>
+      <c r="A72" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B72" s="3"/>
+      <c r="C72" s="3"/>
+      <c r="D72" s="3"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
+      <c r="H72" s="3"/>
+      <c r="I72" s="3"/>
+      <c r="J72" s="3"/>
+      <c r="K72" s="3"/>
+      <c r="L72" s="3"/>
+      <c r="M72" s="3"/>
+      <c r="N72" s="3"/>
+      <c r="O72" s="3"/>
+      <c r="P72" s="3"/>
+      <c r="Q72" s="3"/>
+      <c r="R72" s="3"/>
+      <c r="S72" s="3"/>
+      <c r="T72" s="3"/>
+      <c r="U72" s="3"/>
+      <c r="V72" s="3"/>
+      <c r="W72" s="3"/>
+      <c r="X72" s="3"/>
+      <c r="Y72" s="3"/>
+      <c r="Z72" s="3"/>
+      <c r="AA72" s="3"/>
+      <c r="AB72" s="3"/>
+      <c r="AC72" s="3"/>
+      <c r="AD72" s="3"/>
+      <c r="AE72" s="3"/>
+      <c r="AF72" s="3"/>
+      <c r="AG72" s="3"/>
+      <c r="AH72" s="3"/>
+      <c r="AI72" s="3"/>
+      <c r="AJ72" s="3"/>
+      <c r="AK72" s="3"/>
+      <c r="AL72" s="3"/>
+      <c r="AM72" s="3"/>
+      <c r="AN72" s="3"/>
+      <c r="AO72" s="3"/>
+      <c r="AP72" s="3"/>
+      <c r="AQ72" s="3"/>
+      <c r="AR72" s="3"/>
+      <c r="AS72" s="3"/>
+      <c r="AT72" s="3"/>
+      <c r="AU72" s="3"/>
+      <c r="AV72" s="3"/>
+      <c r="AW72" s="3"/>
+      <c r="AX72" s="3"/>
+      <c r="AY72" s="3"/>
+      <c r="AZ72" s="3"/>
+      <c r="BA72" s="3"/>
+      <c r="BB72" s="3"/>
+      <c r="BC72" s="3"/>
+      <c r="BD72" s="3"/>
+      <c r="BE72" s="3"/>
+      <c r="BF72" s="3"/>
+      <c r="BG72" s="3"/>
+      <c r="BH72" s="3"/>
+      <c r="BI72" s="3"/>
+      <c r="BJ72" s="3"/>
+      <c r="BK72" s="3"/>
+      <c r="BL72" s="3"/>
+      <c r="BM72" s="3"/>
+      <c r="BN72" s="3"/>
+      <c r="BO72" s="3"/>
+      <c r="BP72" s="3"/>
+      <c r="BQ72" s="3"/>
+      <c r="BR72" s="3"/>
+      <c r="BS72" s="3"/>
+      <c r="BT72" s="3"/>
+      <c r="BU72" s="3"/>
+      <c r="BV72" s="3"/>
+      <c r="BW72" s="3"/>
+      <c r="BX72" s="3"/>
+      <c r="BY72" s="3"/>
+      <c r="BZ72" s="3"/>
+      <c r="CA72" s="3"/>
+      <c r="CB72" s="3"/>
+      <c r="CC72" s="3"/>
+      <c r="CD72" s="3"/>
+      <c r="CE72" s="3"/>
+      <c r="CF72" s="3"/>
+      <c r="CG72" s="3"/>
+      <c r="CH72" s="3"/>
+      <c r="CI72" s="3"/>
+      <c r="CJ72" s="3"/>
+      <c r="CK72" s="3"/>
+      <c r="CL72" s="3"/>
+      <c r="CM72" s="3"/>
+      <c r="CN72" s="3"/>
+      <c r="CO72" s="3"/>
+      <c r="CP72" s="3"/>
+      <c r="CQ72" s="3"/>
+      <c r="CR72" s="3"/>
+      <c r="CS72" s="3"/>
+      <c r="CT72" s="3"/>
+      <c r="CU72" s="3"/>
+      <c r="CV72" s="3"/>
+      <c r="CW72" s="3"/>
+      <c r="CX72" s="3"/>
+      <c r="CY72" s="3"/>
+      <c r="CZ72" s="3"/>
+      <c r="DA72" s="3"/>
+      <c r="DB72" s="3"/>
+      <c r="DC72" s="3"/>
+      <c r="DD72" s="3"/>
+      <c r="DE72" s="3"/>
+      <c r="DF72" s="3"/>
+      <c r="DG72" s="3"/>
+      <c r="DH72" s="3"/>
+      <c r="DI72" s="3"/>
+      <c r="DJ72" s="3"/>
+      <c r="DK72" s="3"/>
+      <c r="DL72" s="3"/>
+      <c r="DM72" s="3"/>
+      <c r="DN72" s="3"/>
+      <c r="DO72" s="3"/>
+      <c r="DP72" s="3"/>
+      <c r="DQ72" s="3"/>
+      <c r="DR72" s="3"/>
+      <c r="DS72" s="3"/>
+      <c r="DT72" s="3"/>
+      <c r="DU72" s="3"/>
+      <c r="DV72" s="3"/>
+      <c r="DW72" s="3"/>
+      <c r="DX72" s="3"/>
+      <c r="DY72" s="3"/>
+      <c r="DZ72" s="3"/>
+      <c r="EA72" s="3"/>
+      <c r="EB72" s="3"/>
+      <c r="EC72" s="3"/>
+      <c r="ED72" s="3"/>
+      <c r="EE72" s="3"/>
+      <c r="EF72" s="3"/>
+      <c r="EG72" s="3"/>
     </row>
     <row r="73" spans="1:137">
-      <c r="A73" s="2" t="s">
-[...137 lines deleted...]
-      <c r="EG73" s="2"/>
+      <c r="A73" t="s">
+        <v>138</v>
+      </c>
+      <c r="B73" t="s">
+        <v>188</v>
+      </c>
+      <c r="C73" t="s">
+        <v>188</v>
+      </c>
+      <c r="D73" t="s">
+        <v>188</v>
+      </c>
+      <c r="E73" t="s">
+        <v>188</v>
+      </c>
+      <c r="F73" t="s">
+        <v>188</v>
+      </c>
+      <c r="G73" t="s">
+        <v>188</v>
+      </c>
+      <c r="H73" t="s">
+        <v>188</v>
+      </c>
+      <c r="I73" t="s">
+        <v>188</v>
+      </c>
+      <c r="J73" t="s">
+        <v>188</v>
+      </c>
+      <c r="K73" t="s">
+        <v>188</v>
+      </c>
+      <c r="L73" t="s">
+        <v>188</v>
+      </c>
+      <c r="M73" t="s">
+        <v>188</v>
+      </c>
+      <c r="N73" t="s">
+        <v>188</v>
+      </c>
+      <c r="O73" t="s">
+        <v>188</v>
+      </c>
+      <c r="P73" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>188</v>
+      </c>
+      <c r="R73" t="s">
+        <v>188</v>
+      </c>
+      <c r="S73" t="s">
+        <v>188</v>
+      </c>
+      <c r="T73" t="s">
+        <v>188</v>
+      </c>
+      <c r="U73" t="s">
+        <v>188</v>
+      </c>
+      <c r="V73" t="s">
+        <v>188</v>
+      </c>
+      <c r="W73" t="s">
+        <v>188</v>
+      </c>
+      <c r="X73" t="s">
+        <v>188</v>
+      </c>
+      <c r="Y73" t="s">
+        <v>188</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AA73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AB73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AC73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AD73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AE73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AF73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AG73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AH73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AI73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AJ73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AK73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AL73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AM73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AN73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AO73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AP73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AQ73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AR73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AS73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AT73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AU73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AW73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AX73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AY73" t="s">
+        <v>188</v>
+      </c>
+      <c r="AZ73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BA73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BB73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BC73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BD73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BE73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BF73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BG73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BH73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BI73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BJ73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BK73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BL73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BM73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BN73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BO73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BP73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BQ73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BR73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BS73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BT73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BU73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BV73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BW73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BX73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BY73" t="s">
+        <v>188</v>
+      </c>
+      <c r="BZ73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CA73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CB73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CC73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CD73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CE73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CF73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CG73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CH73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CI73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CJ73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CK73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CL73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CM73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CN73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CO73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CP73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CQ73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CR73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CS73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CT73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CU73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CV73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CW73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CX73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CY73" t="s">
+        <v>188</v>
+      </c>
+      <c r="CZ73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DA73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DB73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DC73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DD73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DE73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DF73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DG73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DH73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DI73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DJ73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DK73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DL73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DM73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DN73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DO73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DP73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DQ73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DR73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DS73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DT73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DU73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DV73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DX73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DY73" t="s">
+        <v>188</v>
+      </c>
+      <c r="DZ73" t="s">
+        <v>188</v>
+      </c>
+      <c r="EA73" t="s">
+        <v>188</v>
+      </c>
+      <c r="EB73" t="s">
+        <v>188</v>
+      </c>
+      <c r="EC73" t="s">
+        <v>188</v>
+      </c>
+      <c r="ED73" t="s">
+        <v>188</v>
+      </c>
+      <c r="EE73" t="s">
+        <v>188</v>
+      </c>
+      <c r="EF73" t="s">
+        <v>188</v>
+      </c>
+      <c r="EG73" t="s">
+        <v>188</v>
+      </c>
     </row>
     <row r="74" spans="1:137">
-      <c r="A74" s="3" t="s">
-[...137 lines deleted...]
-      <c r="EG74" s="3"/>
+      <c r="A74" t="s">
+        <v>140</v>
+      </c>
+      <c r="B74" t="s">
+        <v>153</v>
+      </c>
+      <c r="C74" t="s">
+        <v>153</v>
+      </c>
+      <c r="D74" t="s">
+        <v>153</v>
+      </c>
+      <c r="E74" t="s">
+        <v>153</v>
+      </c>
+      <c r="F74" t="s">
+        <v>153</v>
+      </c>
+      <c r="G74" t="s">
+        <v>153</v>
+      </c>
+      <c r="H74" t="s">
+        <v>153</v>
+      </c>
+      <c r="I74" t="s">
+        <v>153</v>
+      </c>
+      <c r="J74" t="s">
+        <v>153</v>
+      </c>
+      <c r="K74" t="s">
+        <v>153</v>
+      </c>
+      <c r="L74" t="s">
+        <v>153</v>
+      </c>
+      <c r="M74" t="s">
+        <v>153</v>
+      </c>
+      <c r="N74" t="s">
+        <v>153</v>
+      </c>
+      <c r="O74" t="s">
+        <v>153</v>
+      </c>
+      <c r="P74" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>153</v>
+      </c>
+      <c r="R74" t="s">
+        <v>153</v>
+      </c>
+      <c r="S74" t="s">
+        <v>153</v>
+      </c>
+      <c r="T74" t="s">
+        <v>153</v>
+      </c>
+      <c r="U74" t="s">
+        <v>153</v>
+      </c>
+      <c r="V74" t="s">
+        <v>153</v>
+      </c>
+      <c r="W74" t="s">
+        <v>153</v>
+      </c>
+      <c r="X74" t="s">
+        <v>153</v>
+      </c>
+      <c r="Y74" t="s">
+        <v>153</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AA74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AB74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AC74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AD74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AE74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AF74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AG74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AH74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AI74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AJ74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AK74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AL74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AM74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AN74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AP74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AQ74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AR74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AS74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AT74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AU74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AV74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AW74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AX74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AY74" t="s">
+        <v>153</v>
+      </c>
+      <c r="AZ74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BA74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BB74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BC74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BD74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BE74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BF74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BG74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BH74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BI74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BJ74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BK74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BL74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BM74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BN74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BO74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BQ74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BR74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BS74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BT74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BU74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BV74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BW74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BX74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BY74" t="s">
+        <v>153</v>
+      </c>
+      <c r="BZ74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CA74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CD74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CH74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CO74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CP74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CQ74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CR74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CS74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CT74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CU74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CV74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CW74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CX74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CY74" t="s">
+        <v>153</v>
+      </c>
+      <c r="CZ74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DA74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DB74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DC74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DD74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DE74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DF74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DG74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DH74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DI74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DJ74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DK74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DL74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DM74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DN74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DO74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DP74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DQ74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DR74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DS74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DT74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DU74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DV74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DW74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DX74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DY74" t="s">
+        <v>153</v>
+      </c>
+      <c r="DZ74" t="s">
+        <v>153</v>
+      </c>
+      <c r="EA74" t="s">
+        <v>153</v>
+      </c>
+      <c r="EB74" t="s">
+        <v>153</v>
+      </c>
+      <c r="EC74" t="s">
+        <v>153</v>
+      </c>
+      <c r="ED74" t="s">
+        <v>153</v>
+      </c>
+      <c r="EE74" t="s">
+        <v>153</v>
+      </c>
+      <c r="EF74" t="s">
+        <v>153</v>
+      </c>
+      <c r="EG74" t="s">
+        <v>153</v>
+      </c>
     </row>
     <row r="75" spans="1:137">
       <c r="A75" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="E75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="G75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="H75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="I75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="J75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="K75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="L75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="M75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="N75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="O75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="P75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="Q75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="R75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="S75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="T75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="U75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="V75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="W75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="X75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="Y75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="Z75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AA75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AB75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AC75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AD75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AE75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AF75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AG75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AH75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AI75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AJ75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AK75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AL75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AM75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AN75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AO75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AP75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AQ75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AR75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AS75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AT75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AU75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AV75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AW75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AX75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AY75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="AZ75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BA75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BB75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BC75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BD75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BE75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BF75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BG75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BH75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BI75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BJ75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BK75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BL75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BM75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BN75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BO75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BP75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BQ75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BR75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BS75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BT75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BU75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BV75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BW75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BX75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BY75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="BZ75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CA75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CB75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CC75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CD75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CE75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CF75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CG75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CH75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CI75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CJ75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CK75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CL75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CM75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CN75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CO75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CP75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CQ75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CR75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CS75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CT75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CU75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CV75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CW75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CX75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CY75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="CZ75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DA75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DB75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DC75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DD75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DE75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DF75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DG75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DH75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DI75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DJ75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DK75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DL75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DM75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DN75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DO75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DP75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DQ75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DR75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DS75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DT75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DU75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DV75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DW75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DX75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DY75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="DZ75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="EA75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="EB75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="EC75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="ED75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="EE75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="EF75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="EG75" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="76" spans="1:137">
       <c r="A76" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="C76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="D76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="E76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="F76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="G76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="H76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="I76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="J76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="K76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="L76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="M76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="N76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="O76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="P76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="Q76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="R76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="S76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="T76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="U76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="V76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="W76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="X76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="Y76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="Z76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AA76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AB76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AC76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AD76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AE76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AF76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AG76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AH76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AI76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AJ76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AK76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AL76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AM76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AN76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AO76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AP76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AQ76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AR76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AS76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AT76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AU76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AV76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AW76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AX76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AY76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="AZ76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BA76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BB76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BC76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BD76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BE76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BF76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BG76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BH76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BI76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BJ76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BK76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BL76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BM76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BN76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BO76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BP76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BQ76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BR76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BS76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BT76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BU76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BV76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BW76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BX76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BY76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="BZ76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CA76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CB76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CC76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CD76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CE76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CF76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CG76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CH76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CI76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CJ76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CK76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CL76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CM76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CN76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CO76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CP76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CQ76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CR76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CS76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CT76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CU76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CV76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CW76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CX76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CY76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="CZ76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DA76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DB76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DC76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DD76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DE76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DF76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DG76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DH76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DI76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DJ76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DK76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DL76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DM76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DN76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DO76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DP76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DQ76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DR76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DS76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DT76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DU76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DV76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DW76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DX76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DY76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="DZ76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="EA76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="EB76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="EC76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="ED76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="EE76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="EF76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
       <c r="EG76" t="s">
-        <v>153</v>
+        <v>190</v>
       </c>
     </row>
     <row r="77" spans="1:137">
       <c r="A77" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="C77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="D77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="E77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="F77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="G77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="H77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="I77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="J77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="K77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="L77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="M77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="N77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="O77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="P77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="Q77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="R77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="S77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="T77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="U77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="V77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="W77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="X77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="Y77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="Z77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AA77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AB77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AC77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AD77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AE77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AF77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AG77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AH77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AI77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AJ77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AK77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AL77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AM77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AN77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AO77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AP77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AQ77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AR77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AS77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AT77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AU77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AV77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AW77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AX77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AY77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="AZ77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BA77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BB77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BC77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BD77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BE77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BF77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BG77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BH77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BI77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BJ77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BK77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BL77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BM77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BN77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BO77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BP77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BQ77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BR77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BS77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BT77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BU77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BV77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BW77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BX77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BY77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="BZ77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CA77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CB77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CC77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CD77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CE77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CF77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CG77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CH77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CI77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CJ77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CK77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CL77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CM77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CN77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CO77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CP77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CQ77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CR77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CS77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CT77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CU77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CV77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CW77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CX77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CY77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="CZ77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DA77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DB77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DC77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DD77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DE77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DF77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DG77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DH77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DI77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DJ77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DK77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DL77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DM77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DN77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DO77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DP77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DQ77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DR77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DS77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DT77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DU77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DV77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DW77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DX77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DY77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="DZ77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="EA77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="EB77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="EC77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="ED77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="EE77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="EF77" t="s">
-        <v>191</v>
+        <v>145</v>
       </c>
       <c r="EG77" t="s">
-        <v>191</v>
-[...412 lines deleted...]
-        <v>192</v>
+        <v>145</v>
       </c>
     </row>
     <row r="79" spans="1:137">
-      <c r="A79" t="s">
-[...409 lines deleted...]
-      </c>
+      <c r="A79" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B79" s="1"/>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1"/>
+      <c r="F79" s="1"/>
+      <c r="G79" s="1"/>
+      <c r="H79" s="1"/>
+      <c r="I79" s="1"/>
+      <c r="J79" s="1"/>
+      <c r="K79" s="1"/>
+      <c r="L79" s="1"/>
+      <c r="M79" s="1"/>
+      <c r="N79" s="1"/>
+      <c r="O79" s="1"/>
+      <c r="P79" s="1"/>
+      <c r="Q79" s="1"/>
+      <c r="R79" s="1"/>
+      <c r="S79" s="1"/>
+      <c r="T79" s="1"/>
+      <c r="U79" s="1"/>
+      <c r="V79" s="1"/>
+      <c r="W79" s="1"/>
+      <c r="X79" s="1"/>
+      <c r="Y79" s="1"/>
+      <c r="Z79" s="1"/>
+      <c r="AA79" s="1"/>
+      <c r="AB79" s="1"/>
+      <c r="AC79" s="1"/>
+      <c r="AD79" s="1"/>
+      <c r="AE79" s="1"/>
+      <c r="AF79" s="1"/>
+      <c r="AG79" s="1"/>
+      <c r="AH79" s="1"/>
+      <c r="AI79" s="1"/>
+      <c r="AJ79" s="1"/>
+      <c r="AK79" s="1"/>
+      <c r="AL79" s="1"/>
+      <c r="AM79" s="1"/>
+      <c r="AN79" s="1"/>
+      <c r="AO79" s="1"/>
+      <c r="AP79" s="1"/>
+      <c r="AQ79" s="1"/>
+      <c r="AR79" s="1"/>
+      <c r="AS79" s="1"/>
+      <c r="AT79" s="1"/>
+      <c r="AU79" s="1"/>
+      <c r="AV79" s="1"/>
+      <c r="AW79" s="1"/>
+      <c r="AX79" s="1"/>
+      <c r="AY79" s="1"/>
+      <c r="AZ79" s="1"/>
+      <c r="BA79" s="1"/>
+      <c r="BB79" s="1"/>
+      <c r="BC79" s="1"/>
+      <c r="BD79" s="1"/>
+      <c r="BE79" s="1"/>
+      <c r="BF79" s="1"/>
+      <c r="BG79" s="1"/>
+      <c r="BH79" s="1"/>
+      <c r="BI79" s="1"/>
+      <c r="BJ79" s="1"/>
+      <c r="BK79" s="1"/>
+      <c r="BL79" s="1"/>
+      <c r="BM79" s="1"/>
+      <c r="BN79" s="1"/>
+      <c r="BO79" s="1"/>
+      <c r="BP79" s="1"/>
+      <c r="BQ79" s="1"/>
+      <c r="BR79" s="1"/>
+      <c r="BS79" s="1"/>
+      <c r="BT79" s="1"/>
+      <c r="BU79" s="1"/>
+      <c r="BV79" s="1"/>
+      <c r="BW79" s="1"/>
+      <c r="BX79" s="1"/>
+      <c r="BY79" s="1"/>
+      <c r="BZ79" s="1"/>
+      <c r="CA79" s="1"/>
+      <c r="CB79" s="1"/>
+      <c r="CC79" s="1"/>
+      <c r="CD79" s="1"/>
+      <c r="CE79" s="1"/>
+      <c r="CF79" s="1"/>
+      <c r="CG79" s="1"/>
+      <c r="CH79" s="1"/>
+      <c r="CI79" s="1"/>
+      <c r="CJ79" s="1"/>
+      <c r="CK79" s="1"/>
+      <c r="CL79" s="1"/>
+      <c r="CM79" s="1"/>
+      <c r="CN79" s="1"/>
+      <c r="CO79" s="1"/>
+      <c r="CP79" s="1"/>
+      <c r="CQ79" s="1"/>
+      <c r="CR79" s="1"/>
+      <c r="CS79" s="1"/>
+      <c r="CT79" s="1"/>
+      <c r="CU79" s="1"/>
+      <c r="CV79" s="1"/>
+      <c r="CW79" s="1"/>
+      <c r="CX79" s="1"/>
+      <c r="CY79" s="1"/>
+      <c r="CZ79" s="1"/>
+      <c r="DA79" s="1"/>
+      <c r="DB79" s="1"/>
+      <c r="DC79" s="1"/>
+      <c r="DD79" s="1"/>
+      <c r="DE79" s="1"/>
+      <c r="DF79" s="1"/>
+      <c r="DG79" s="1"/>
+      <c r="DH79" s="1"/>
+      <c r="DI79" s="1"/>
+      <c r="DJ79" s="1"/>
+      <c r="DK79" s="1"/>
+      <c r="DL79" s="1"/>
+      <c r="DM79" s="1"/>
+      <c r="DN79" s="1"/>
+      <c r="DO79" s="1"/>
+      <c r="DP79" s="1"/>
+      <c r="DQ79" s="1"/>
+      <c r="DR79" s="1"/>
+      <c r="DS79" s="1"/>
+      <c r="DT79" s="1"/>
+      <c r="DU79" s="1"/>
+      <c r="DV79" s="1"/>
+      <c r="DW79" s="1"/>
+      <c r="DX79" s="1"/>
+      <c r="DY79" s="1"/>
+      <c r="DZ79" s="1"/>
+      <c r="EA79" s="1"/>
+      <c r="EB79" s="1"/>
+      <c r="EC79" s="1"/>
+      <c r="ED79" s="1"/>
+      <c r="EE79" s="1"/>
+      <c r="EF79" s="1"/>
+      <c r="EG79" s="1"/>
     </row>
-    <row r="81" spans="1:137">
-[...142 lines deleted...]
-        <v>194</v>
+    <row r="80" spans="1:137">
+      <c r="A80" t="s">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A82:EG82"/>
+    <mergeCell ref="A80:EG80"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>