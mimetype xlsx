--- v4 (2026-06-20)
+++ v5 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="38380-zimnyaya-skazka-kam..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>01.12.2026</t>
   </si>
   <si>
     <t>02.12.2026</t>
   </si>
   <si>
     <t>03.12.2026</t>
   </si>
   <si>
     <t>04.12.2026</t>
   </si>
   <si>
     <t>05.12.2026</t>
   </si>
   <si>
     <t>06.12.2026</t>
   </si>
   <si>
     <t>07.12.2026</t>
   </si>
   <si>
     <t>08.12.2026</t>
   </si>
   <si>
@@ -443,198 +443,201 @@
   <si>
     <t>30.04.2027</t>
   </si>
   <si>
     <t>Гостиничный комплекс "Спутник"</t>
   </si>
   <si>
     <t>двухместный стандарт</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
     <t>170000 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
     <t>190000 RUB</t>
   </si>
   <si>
     <t>Ребёнок 4—12 лет на основном месте</t>
   </si>
   <si>
-    <t>153000 RUB</t>
+    <t>153 000 ₽</t>
   </si>
   <si>
     <t>Ребёнок 4—12 лет на дополнительном месте</t>
   </si>
   <si>
-    <t>139000 RUB</t>
+    <t>139 000 ₽</t>
   </si>
   <si>
     <t>Ребёнок 13—14 лет на дополнительном месте</t>
   </si>
   <si>
-    <t>145000 RUB</t>
+    <t>145 000 ₽</t>
   </si>
   <si>
     <t>люкс</t>
   </si>
   <si>
     <t>220000 RUB</t>
   </si>
   <si>
     <t>290000 RUB</t>
   </si>
   <si>
-    <t>198000 RUB</t>
+    <t>198 000 ₽</t>
   </si>
   <si>
-    <t>176000 RUB</t>
+    <t>176 000 ₽</t>
   </si>
   <si>
-    <t>180000 RUB</t>
+    <t>180 000 ₽</t>
   </si>
   <si>
     <t>ГК "Спутник" (корпус Спутник-Камчатка)</t>
   </si>
   <si>
     <t>156000 RUB</t>
   </si>
   <si>
     <t>205000 RUB</t>
   </si>
   <si>
-    <t>140000 RUB</t>
+    <t>140 000 ₽</t>
   </si>
   <si>
-    <t>125000 RUB</t>
+    <t>125 000 ₽</t>
   </si>
   <si>
-    <t>129000 RUB</t>
+    <t>129 000 ₽</t>
   </si>
   <si>
     <t>Русский двор</t>
   </si>
   <si>
     <t>Супериор дабл/твин</t>
   </si>
   <si>
     <t>146000 RUB</t>
   </si>
   <si>
     <t>181000 RUB</t>
   </si>
   <si>
-    <t>131000 RUB</t>
+    <t>131 000 ₽</t>
   </si>
   <si>
-    <t>117000 RUB</t>
+    <t>117 000 ₽</t>
   </si>
   <si>
     <t>Авача</t>
   </si>
   <si>
     <t>одноместный стандарт</t>
   </si>
   <si>
     <t>174000 RUB</t>
   </si>
   <si>
     <t>Арсеньев</t>
   </si>
   <si>
     <t>База отдыха "Кречет"</t>
   </si>
   <si>
     <t>141000 RUB</t>
   </si>
   <si>
     <t>159000 RUB</t>
   </si>
   <si>
-    <t>126000 RUB</t>
+    <t>126 000 ₽</t>
   </si>
   <si>
     <t>семейный</t>
   </si>
   <si>
     <t>Квартира</t>
   </si>
   <si>
     <t>квартира</t>
   </si>
   <si>
     <t>114000 RUB</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
     <t>124000 RUB</t>
   </si>
   <si>
-    <t>102000 RUB</t>
+    <t>102 000 ₽</t>
   </si>
   <si>
-    <t>91000 RUB</t>
+    <t>91 000 ₽</t>
   </si>
   <si>
     <t>База отдыха "Антариус"</t>
   </si>
   <si>
     <t>144000 RUB</t>
   </si>
   <si>
     <t>172000 RUB</t>
   </si>
   <si>
-    <t>130000 RUB</t>
+    <t>130 000 ₽</t>
   </si>
   <si>
-    <t>115000 RUB</t>
+    <t>115 000 ₽</t>
   </si>
   <si>
     <t>Лагуна</t>
   </si>
   <si>
     <t>149000 RUB</t>
   </si>
   <si>
-    <t>134000 RUB</t>
+    <t>180000 RUB</t>
   </si>
   <si>
-    <t>119000 RUB</t>
+    <t>134 000 ₽</t>
+  </si>
+  <si>
+    <t>119 000 ₽</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 20.06.2026 23:37, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 05.08.2026 04:57, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -23099,1282 +23102,1282 @@
       </c>
       <c r="EB73" t="s">
         <v>188</v>
       </c>
       <c r="EC73" t="s">
         <v>188</v>
       </c>
       <c r="ED73" t="s">
         <v>188</v>
       </c>
       <c r="EE73" t="s">
         <v>188</v>
       </c>
       <c r="EF73" t="s">
         <v>188</v>
       </c>
       <c r="EG73" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="74" spans="1:137">
       <c r="A74" t="s">
         <v>140</v>
       </c>
       <c r="B74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="C74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="D74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="E74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="F74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="G74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="H74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="I74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="J74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="K74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="L74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="M74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="N74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="O74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="P74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="Q74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="R74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="S74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="T74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="U74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="V74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="W74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="X74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="Y74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="Z74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AA74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AB74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AC74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AD74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AE74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AF74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AG74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AH74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AI74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AJ74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AK74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AL74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AM74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AN74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AO74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AP74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AQ74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AR74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AS74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AT74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AU74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AV74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AW74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AX74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AY74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="AZ74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BA74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BB74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BC74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BD74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BE74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BF74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BG74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BH74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BI74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BJ74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BK74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BL74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BM74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BN74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BO74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BP74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BQ74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BR74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BS74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BT74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BU74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BV74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BW74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BX74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BY74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BZ74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CA74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CB74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CC74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CD74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CE74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CF74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CG74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CH74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CI74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CJ74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CK74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CL74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CM74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CN74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CO74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CP74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CQ74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CR74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CS74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CT74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CU74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CV74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CW74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CX74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CY74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="CZ74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DA74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DB74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DC74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DD74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DE74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DF74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DG74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DH74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DI74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DJ74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DK74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DL74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DM74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DN74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DO74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DP74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DQ74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DR74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DS74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DT74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DU74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DV74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DW74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DX74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DY74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="DZ74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="EA74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="EB74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="EC74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="ED74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="EE74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="EF74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="EG74" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
     </row>
     <row r="75" spans="1:137">
       <c r="A75" t="s">
         <v>142</v>
       </c>
       <c r="B75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="H75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="I75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="J75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="K75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="L75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="M75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="N75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="O75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="P75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="Q75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="R75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="S75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="T75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="U75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="V75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="W75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="X75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="Y75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="Z75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AA75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AB75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AC75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AD75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AE75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AF75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AG75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AH75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AI75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AJ75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AK75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AL75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AM75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AN75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AO75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AP75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AQ75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AR75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AS75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AT75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AU75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AV75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AW75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AX75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AY75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AZ75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BA75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BB75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BC75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BD75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BE75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BF75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BG75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BH75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BI75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BJ75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BK75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BL75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BM75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BN75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BO75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BP75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BQ75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BR75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BS75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BT75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BU75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BV75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BW75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BX75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BY75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="BZ75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CA75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CB75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CC75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CD75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CE75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CF75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CG75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CH75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CI75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CJ75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CK75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CL75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CM75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CN75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CO75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CP75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CQ75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CR75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CS75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CT75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CU75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CV75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CW75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CX75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CY75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="CZ75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DA75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DB75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DC75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DD75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DE75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DF75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DG75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DH75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DI75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DJ75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DK75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DL75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DM75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DN75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DO75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DP75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DQ75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DR75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DS75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DT75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DU75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DV75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DW75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DX75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DY75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DZ75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="EA75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="EB75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="EC75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="ED75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="EE75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="EF75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="EG75" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="76" spans="1:137">
       <c r="A76" t="s">
         <v>144</v>
       </c>
       <c r="B76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="I76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="J76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="K76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="L76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="M76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="N76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="O76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="P76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="Q76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="R76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="S76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="T76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="U76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="V76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="W76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="X76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="Y76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="Z76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AA76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AB76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AC76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AD76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AE76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AF76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AG76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AH76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AI76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AJ76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AK76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AL76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AM76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AN76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AO76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AP76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AQ76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AR76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AS76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AT76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AU76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AV76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AW76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AX76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AY76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AZ76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BA76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BB76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BC76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BD76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BE76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BF76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BG76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BH76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BI76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BJ76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BK76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BL76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BM76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BN76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BO76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BP76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BQ76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BR76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BS76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BT76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BU76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BV76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BW76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BX76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BY76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="BZ76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CA76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CB76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CC76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CD76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CE76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CF76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CG76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CH76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CI76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CJ76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CK76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CL76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CM76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CN76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CO76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CP76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CQ76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CR76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CS76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CT76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CU76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CV76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CW76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CX76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CY76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="CZ76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DA76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DB76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DC76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DD76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DE76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DF76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DG76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DH76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DI76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DJ76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DK76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DL76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DM76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DN76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DO76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DP76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DQ76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DR76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DS76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DT76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DU76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DV76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DW76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DX76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DY76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DZ76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="EA76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="EB76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="EC76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="ED76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="EE76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="EF76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="EG76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="77" spans="1:137">
       <c r="A77" t="s">
         <v>146</v>
       </c>
       <c r="B77" t="s">
         <v>145</v>
       </c>
       <c r="C77" t="s">
         <v>145</v>
       </c>
       <c r="D77" t="s">
         <v>145</v>
       </c>
       <c r="E77" t="s">
         <v>145</v>
       </c>
       <c r="F77" t="s">
         <v>145</v>
       </c>
       <c r="G77" t="s">
         <v>145</v>
       </c>
       <c r="H77" t="s">
@@ -24748,51 +24751,51 @@
       </c>
       <c r="EA77" t="s">
         <v>145</v>
       </c>
       <c r="EB77" t="s">
         <v>145</v>
       </c>
       <c r="EC77" t="s">
         <v>145</v>
       </c>
       <c r="ED77" t="s">
         <v>145</v>
       </c>
       <c r="EE77" t="s">
         <v>145</v>
       </c>
       <c r="EF77" t="s">
         <v>145</v>
       </c>
       <c r="EG77" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="79" spans="1:137">
       <c r="A79" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B79" s="1"/>
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="K79" s="1"/>
       <c r="L79" s="1"/>
       <c r="M79" s="1"/>
       <c r="N79" s="1"/>
       <c r="O79" s="1"/>
       <c r="P79" s="1"/>
       <c r="Q79" s="1"/>
       <c r="R79" s="1"/>
       <c r="S79" s="1"/>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
       <c r="X79" s="1"/>
       <c r="Y79" s="1"/>
@@ -24889,51 +24892,51 @@
       <c r="DL79" s="1"/>
       <c r="DM79" s="1"/>
       <c r="DN79" s="1"/>
       <c r="DO79" s="1"/>
       <c r="DP79" s="1"/>
       <c r="DQ79" s="1"/>
       <c r="DR79" s="1"/>
       <c r="DS79" s="1"/>
       <c r="DT79" s="1"/>
       <c r="DU79" s="1"/>
       <c r="DV79" s="1"/>
       <c r="DW79" s="1"/>
       <c r="DX79" s="1"/>
       <c r="DY79" s="1"/>
       <c r="DZ79" s="1"/>
       <c r="EA79" s="1"/>
       <c r="EB79" s="1"/>
       <c r="EC79" s="1"/>
       <c r="ED79" s="1"/>
       <c r="EE79" s="1"/>
       <c r="EF79" s="1"/>
       <c r="EG79" s="1"/>
     </row>
     <row r="80" spans="1:137">
       <c r="A80" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A80:EG80"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>