--- v0 (2026-04-29)
+++ v1 (2026-06-21)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>19.08.2026</t>
   </si>
   <si>
     <t>Размещение по программе тура / Мультиактив, Велостежка</t>
   </si>
   <si>
     <t>проживание в гостевом доме (избе)</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
     <t>65000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 30.04.2026 04:36, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 21.06.2026 10:59, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>