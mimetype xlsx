--- v1 (2026-06-21)
+++ v2 (2026-08-05)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
   <si>
     <t>19.08.2026</t>
   </si>
   <si>
     <t>Размещение по программе тура / Мультиактив, Велостежка</t>
   </si>
   <si>
     <t>проживание в гостевом доме (избе)</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
     <t>65000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 21.06.2026 10:59, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 05.08.2026 14:01, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>