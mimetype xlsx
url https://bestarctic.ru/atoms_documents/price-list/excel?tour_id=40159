--- v2 (2026-03-31)
+++ v3 (2026-05-18)
@@ -74,51 +74,51 @@
   <si>
     <t>182000 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
     <t>240000 RUB</t>
   </si>
   <si>
     <t>Комфорт Double</t>
   </si>
   <si>
     <t>Комфорт Twin</t>
   </si>
   <si>
     <t>Peak 2322</t>
   </si>
   <si>
     <t>Ребёнок 10—14 лет на дополнительном месте</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 31.03.2026 08:38, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 18.05.2026 06:40, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>