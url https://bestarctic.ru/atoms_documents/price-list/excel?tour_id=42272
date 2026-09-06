--- v1 (2025-11-20)
+++ v2 (2026-09-06)
@@ -12,116 +12,206 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="42272-novogodnie-khity-ka..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
-[...7 lines deleted...]
-    <t>Стандарт двухместный</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+  <si>
+    <t>31.12.2026</t>
+  </si>
+  <si>
+    <t>Отель "PITER INN"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Стандарт двухместный</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
-    <t>41000 RUB</t>
+    <t>43500 RUB</t>
   </si>
   <si>
     <t>Взрослый на дополнительном месте</t>
   </si>
   <si>
-    <t>36000 RUB</t>
+    <t>36300 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
+    <t>51800 RUB</t>
+  </si>
+  <si>
+    <t>Ребёнок 0—6 лет на основном месте</t>
+  </si>
+  <si>
+    <t>32 000 ₽</t>
+  </si>
+  <si>
+    <t>Ребёнок 0—6 лет на дополнительном месте</t>
+  </si>
+  <si>
+    <t>24 800 ₽</t>
+  </si>
+  <si>
+    <t>Ребёнок 7—12 лет на основном месте</t>
+  </si>
+  <si>
+    <t>38 600 ₽</t>
+  </si>
+  <si>
+    <t>Ребёнок 7—12 лет на дополнительном месте</t>
+  </si>
+  <si>
+    <t>31 300 ₽</t>
+  </si>
+  <si>
+    <t>Стандарт 1-местный</t>
+  </si>
+  <si>
+    <t>Апарт-отель "Тайвас"</t>
+  </si>
+  <si>
+    <t>Апартаменты Студия</t>
+  </si>
+  <si>
+    <t>45700 RUB</t>
+  </si>
+  <si>
+    <t>38000 RUB</t>
+  </si>
+  <si>
+    <t>55200 RUB</t>
+  </si>
+  <si>
+    <t>34 200 ₽</t>
+  </si>
+  <si>
+    <t>26 500 ₽</t>
+  </si>
+  <si>
+    <t>40 800 ₽</t>
+  </si>
+  <si>
+    <t>33 000 ₽</t>
+  </si>
+  <si>
+    <t>Отель "Фрегат"</t>
+  </si>
+  <si>
+    <t>Стандартный номер</t>
+  </si>
+  <si>
+    <t>48800 RUB</t>
+  </si>
+  <si>
+    <t>60300 RUB</t>
+  </si>
+  <si>
+    <t>37 300 ₽</t>
+  </si>
+  <si>
+    <t>43 900 ₽</t>
+  </si>
+  <si>
+    <t>Дополнительные услуги</t>
+  </si>
+  <si>
+    <t>Новогодний банкет в ресторане отеля "Фрегат", взрослый тариф от 18 лет и тариф от 13 до 17,99 лет</t>
+  </si>
+  <si>
+    <t>16200 RUB</t>
+  </si>
+  <si>
+    <t>Новогодний банкет в ресторане отеля "Фрегат", детский тариф, от 4 до 12,99 лет</t>
+  </si>
+  <si>
+    <t>8700 RUB</t>
+  </si>
+  <si>
+    <t>Новогодний банкет в ресторане отеля "Фрегат", детский тариф - от 0 до 3,99 лет</t>
+  </si>
+  <si>
+    <t>3300 RUB</t>
+  </si>
+  <si>
+    <t>Новогодний банкет в ресторане апарт-отеля "Тайвас", взрослый тариф от 18 лет и тариф от 13 до 17,99 лет</t>
+  </si>
+  <si>
+    <t>16100 RUB</t>
+  </si>
+  <si>
+    <t>Новогодний банкет в ресторане апарт-отеля "Тайвас", детский тариф - от 4 до 12,99 лет</t>
+  </si>
+  <si>
+    <t>8100 RUB</t>
+  </si>
+  <si>
+    <t>Новогодний банкет в ресторане апарт-отеля "Тайвас", детский тариф - от 0 до 3,99 лет</t>
+  </si>
+  <si>
     <t>0 RUB</t>
   </si>
   <si>
-    <t>Ребёнок 0—5 лет на основном месте</t>
-[...35 lines deleted...]
-    <t>Информация актуальная на дату получения прайс-листа 21.11.2025 03:18, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Новогодний банкет в ресторане отеля "PITER INN", взрослый тариф от 13 лет</t>
+  </si>
+  <si>
+    <t>13500 RUB</t>
+  </si>
+  <si>
+    <t>Новогодний банкет в ресторане отеля "PITER INN", детский тариф, от 5 до 12,99 лет</t>
+  </si>
+  <si>
+    <t>Новогодний банкет в ресторане отеля "PITER INN", детский тариф, от 0 до 4,99 лет</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Информация актуальная на дату получения прайс-листа 06.09.2026 16:21, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -463,59 +553,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B23"/>
+  <dimension ref="A1:B46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A22" sqref="A22:B22"/>
+      <selection activeCell="A45" sqref="A45:B45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.273926" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="122.541504" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>3</v>
       </c>
@@ -550,136 +640,304 @@
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4"/>
+      <c r="A11" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="3"/>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="2"/>
+      <c r="A12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="3"/>
+      <c r="A13" s="4"/>
+      <c r="B13" s="4"/>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" t="s">
-[...2 lines deleted...]
-      <c r="B14" t="s">
+      <c r="A14" s="2" t="s">
         <v>18</v>
       </c>
+      <c r="B14" s="2"/>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A15" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="3"/>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>6</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B18" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B19" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" t="s">
         <v>15</v>
       </c>
-      <c r="B20" t="s">
-[...7 lines deleted...]
-      <c r="B22" s="1"/>
+      <c r="B22" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" t="s">
+      <c r="A23" s="4"/>
+      <c r="B23" s="4"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="2"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B25" s="3"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" t="s">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" t="s">
+        <v>5</v>
+      </c>
+      <c r="B27" t="s">
         <v>21</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="4"/>
+      <c r="B33" s="4"/>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2"/>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" t="s">
+        <v>44</v>
+      </c>
+      <c r="B40" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" t="s">
+        <v>48</v>
+      </c>
+      <c r="B42" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
+      <c r="A43" t="s">
+        <v>49</v>
+      </c>
+      <c r="B43" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B45" s="1"/>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A46:B46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>