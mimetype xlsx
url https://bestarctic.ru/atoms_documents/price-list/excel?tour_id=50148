--- v0 (2026-09-22)
+++ v1 (2026-11-06)
@@ -12,186 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="50148-kamchatka-termalnyj..." sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
-[...134 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
   <si>
     <t>06.11.2026</t>
   </si>
   <si>
     <t>07.11.2026</t>
   </si>
   <si>
     <t>08.11.2026</t>
   </si>
   <si>
     <t>09.11.2026</t>
   </si>
   <si>
     <t>10.11.2026</t>
   </si>
   <si>
     <t>11.11.2026</t>
   </si>
   <si>
     <t>12.11.2026</t>
   </si>
   <si>
     <t>13.11.2026</t>
   </si>
   <si>
@@ -302,50 +167,518 @@
   <si>
     <t>19.12.2026</t>
   </si>
   <si>
     <t>20.12.2026</t>
   </si>
   <si>
     <t>21.12.2026</t>
   </si>
   <si>
     <t>22.12.2026</t>
   </si>
   <si>
     <t>23.12.2026</t>
   </si>
   <si>
     <t>24.12.2026</t>
   </si>
   <si>
     <t>25.12.2026</t>
   </si>
   <si>
     <t>26.12.2026</t>
   </si>
   <si>
+    <t>11.01.2027</t>
+  </si>
+  <si>
+    <t>12.01.2027</t>
+  </si>
+  <si>
+    <t>13.01.2027</t>
+  </si>
+  <si>
+    <t>14.01.2027</t>
+  </si>
+  <si>
+    <t>15.01.2027</t>
+  </si>
+  <si>
+    <t>16.01.2027</t>
+  </si>
+  <si>
+    <t>17.01.2027</t>
+  </si>
+  <si>
+    <t>18.01.2027</t>
+  </si>
+  <si>
+    <t>19.01.2027</t>
+  </si>
+  <si>
+    <t>20.01.2027</t>
+  </si>
+  <si>
+    <t>21.01.2027</t>
+  </si>
+  <si>
+    <t>22.01.2027</t>
+  </si>
+  <si>
+    <t>23.01.2027</t>
+  </si>
+  <si>
+    <t>24.01.2027</t>
+  </si>
+  <si>
+    <t>25.01.2027</t>
+  </si>
+  <si>
+    <t>26.01.2027</t>
+  </si>
+  <si>
+    <t>27.01.2027</t>
+  </si>
+  <si>
+    <t>28.01.2027</t>
+  </si>
+  <si>
+    <t>29.01.2027</t>
+  </si>
+  <si>
+    <t>30.01.2027</t>
+  </si>
+  <si>
+    <t>31.01.2027</t>
+  </si>
+  <si>
+    <t>01.02.2027</t>
+  </si>
+  <si>
+    <t>02.02.2027</t>
+  </si>
+  <si>
+    <t>03.02.2027</t>
+  </si>
+  <si>
+    <t>04.02.2027</t>
+  </si>
+  <si>
+    <t>05.02.2027</t>
+  </si>
+  <si>
+    <t>06.02.2027</t>
+  </si>
+  <si>
+    <t>07.02.2027</t>
+  </si>
+  <si>
+    <t>08.02.2027</t>
+  </si>
+  <si>
+    <t>09.02.2027</t>
+  </si>
+  <si>
+    <t>10.02.2027</t>
+  </si>
+  <si>
+    <t>11.02.2027</t>
+  </si>
+  <si>
+    <t>12.02.2027</t>
+  </si>
+  <si>
+    <t>13.02.2027</t>
+  </si>
+  <si>
+    <t>14.02.2027</t>
+  </si>
+  <si>
+    <t>15.02.2027</t>
+  </si>
+  <si>
+    <t>16.02.2027</t>
+  </si>
+  <si>
+    <t>17.02.2027</t>
+  </si>
+  <si>
+    <t>18.02.2027</t>
+  </si>
+  <si>
+    <t>19.02.2027</t>
+  </si>
+  <si>
+    <t>20.02.2027</t>
+  </si>
+  <si>
+    <t>21.02.2027</t>
+  </si>
+  <si>
+    <t>22.02.2027</t>
+  </si>
+  <si>
+    <t>23.02.2027</t>
+  </si>
+  <si>
+    <t>24.02.2027</t>
+  </si>
+  <si>
+    <t>25.02.2027</t>
+  </si>
+  <si>
+    <t>26.02.2027</t>
+  </si>
+  <si>
+    <t>27.02.2027</t>
+  </si>
+  <si>
+    <t>28.02.2027</t>
+  </si>
+  <si>
+    <t>01.03.2027</t>
+  </si>
+  <si>
+    <t>02.03.2027</t>
+  </si>
+  <si>
+    <t>03.03.2027</t>
+  </si>
+  <si>
+    <t>04.03.2027</t>
+  </si>
+  <si>
+    <t>05.03.2027</t>
+  </si>
+  <si>
+    <t>06.03.2027</t>
+  </si>
+  <si>
+    <t>07.03.2027</t>
+  </si>
+  <si>
+    <t>08.03.2027</t>
+  </si>
+  <si>
+    <t>09.03.2027</t>
+  </si>
+  <si>
+    <t>10.03.2027</t>
+  </si>
+  <si>
+    <t>11.03.2027</t>
+  </si>
+  <si>
+    <t>12.03.2027</t>
+  </si>
+  <si>
+    <t>13.03.2027</t>
+  </si>
+  <si>
+    <t>14.03.2027</t>
+  </si>
+  <si>
+    <t>15.03.2027</t>
+  </si>
+  <si>
+    <t>16.03.2027</t>
+  </si>
+  <si>
+    <t>17.03.2027</t>
+  </si>
+  <si>
+    <t>18.03.2027</t>
+  </si>
+  <si>
+    <t>19.03.2027</t>
+  </si>
+  <si>
+    <t>20.03.2027</t>
+  </si>
+  <si>
+    <t>21.03.2027</t>
+  </si>
+  <si>
+    <t>22.03.2027</t>
+  </si>
+  <si>
+    <t>23.03.2027</t>
+  </si>
+  <si>
+    <t>24.03.2027</t>
+  </si>
+  <si>
+    <t>25.03.2027</t>
+  </si>
+  <si>
+    <t>26.03.2027</t>
+  </si>
+  <si>
+    <t>27.03.2027</t>
+  </si>
+  <si>
+    <t>28.03.2027</t>
+  </si>
+  <si>
+    <t>29.03.2027</t>
+  </si>
+  <si>
+    <t>30.03.2027</t>
+  </si>
+  <si>
+    <t>31.03.2027</t>
+  </si>
+  <si>
+    <t>01.04.2027</t>
+  </si>
+  <si>
+    <t>02.04.2027</t>
+  </si>
+  <si>
+    <t>03.04.2027</t>
+  </si>
+  <si>
+    <t>04.04.2027</t>
+  </si>
+  <si>
+    <t>05.04.2027</t>
+  </si>
+  <si>
+    <t>06.04.2027</t>
+  </si>
+  <si>
+    <t>07.04.2027</t>
+  </si>
+  <si>
+    <t>08.04.2027</t>
+  </si>
+  <si>
+    <t>09.04.2027</t>
+  </si>
+  <si>
+    <t>10.04.2027</t>
+  </si>
+  <si>
+    <t>11.04.2027</t>
+  </si>
+  <si>
+    <t>12.04.2027</t>
+  </si>
+  <si>
+    <t>13.04.2027</t>
+  </si>
+  <si>
+    <t>14.04.2027</t>
+  </si>
+  <si>
+    <t>15.04.2027</t>
+  </si>
+  <si>
+    <t>16.04.2027</t>
+  </si>
+  <si>
+    <t>17.04.2027</t>
+  </si>
+  <si>
+    <t>18.04.2027</t>
+  </si>
+  <si>
+    <t>19.04.2027</t>
+  </si>
+  <si>
+    <t>20.04.2027</t>
+  </si>
+  <si>
+    <t>21.04.2027</t>
+  </si>
+  <si>
+    <t>22.04.2027</t>
+  </si>
+  <si>
+    <t>23.04.2027</t>
+  </si>
+  <si>
+    <t>24.04.2027</t>
+  </si>
+  <si>
+    <t>25.04.2027</t>
+  </si>
+  <si>
+    <t>26.04.2027</t>
+  </si>
+  <si>
+    <t>27.04.2027</t>
+  </si>
+  <si>
+    <t>28.04.2027</t>
+  </si>
+  <si>
+    <t>29.04.2027</t>
+  </si>
+  <si>
+    <t>30.04.2027</t>
+  </si>
+  <si>
+    <t>01.05.2027</t>
+  </si>
+  <si>
+    <t>02.05.2027</t>
+  </si>
+  <si>
+    <t>03.05.2027</t>
+  </si>
+  <si>
+    <t>04.05.2027</t>
+  </si>
+  <si>
+    <t>05.05.2027</t>
+  </si>
+  <si>
+    <t>06.05.2027</t>
+  </si>
+  <si>
+    <t>07.05.2027</t>
+  </si>
+  <si>
+    <t>08.05.2027</t>
+  </si>
+  <si>
+    <t>09.05.2027</t>
+  </si>
+  <si>
+    <t>10.05.2027</t>
+  </si>
+  <si>
+    <t>11.05.2027</t>
+  </si>
+  <si>
+    <t>12.05.2027</t>
+  </si>
+  <si>
+    <t>13.05.2027</t>
+  </si>
+  <si>
+    <t>14.05.2027</t>
+  </si>
+  <si>
+    <t>15.05.2027</t>
+  </si>
+  <si>
+    <t>16.05.2027</t>
+  </si>
+  <si>
+    <t>17.05.2027</t>
+  </si>
+  <si>
+    <t>18.05.2027</t>
+  </si>
+  <si>
+    <t>19.05.2027</t>
+  </si>
+  <si>
+    <t>20.05.2027</t>
+  </si>
+  <si>
+    <t>21.05.2027</t>
+  </si>
+  <si>
+    <t>22.05.2027</t>
+  </si>
+  <si>
+    <t>23.05.2027</t>
+  </si>
+  <si>
+    <t>24.05.2027</t>
+  </si>
+  <si>
+    <t>25.05.2027</t>
+  </si>
+  <si>
+    <t>26.05.2027</t>
+  </si>
+  <si>
+    <t>27.05.2027</t>
+  </si>
+  <si>
+    <t>28.05.2027</t>
+  </si>
+  <si>
+    <t>29.05.2027</t>
+  </si>
+  <si>
+    <t>30.05.2027</t>
+  </si>
+  <si>
+    <t>31.05.2027</t>
+  </si>
+  <si>
+    <t>01.06.2027</t>
+  </si>
+  <si>
+    <t>02.06.2027</t>
+  </si>
+  <si>
+    <t>03.06.2027</t>
+  </si>
+  <si>
+    <t>04.06.2027</t>
+  </si>
+  <si>
+    <t>05.06.2027</t>
+  </si>
+  <si>
+    <t>06.06.2027</t>
+  </si>
+  <si>
+    <t>07.06.2027</t>
+  </si>
+  <si>
+    <t>08.06.2027</t>
+  </si>
+  <si>
+    <t>09.06.2027</t>
+  </si>
+  <si>
+    <t>10.06.2027</t>
+  </si>
+  <si>
+    <t>11.06.2027</t>
+  </si>
+  <si>
+    <t>12.06.2027</t>
+  </si>
+  <si>
+    <t>13.06.2027</t>
+  </si>
+  <si>
+    <t>14.06.2027</t>
+  </si>
+  <si>
+    <t>15.06.2027</t>
+  </si>
+  <si>
     <t>Лагуна</t>
   </si>
   <si>
     <t>Гостевой дом «Глазастик» / «Лесной» / «Комфорт»</t>
   </si>
   <si>
     <t>Взрослый на основном месте</t>
   </si>
   <si>
     <t>90000 RUB</t>
   </si>
   <si>
     <t>Одноместное размещение</t>
   </si>
   <si>
     <t>130000 RUB</t>
   </si>
   <si>
     <t xml:space="preserve"> Двухместный номер в гостиничном корпусе / гостевой дом «Стандарт»</t>
   </si>
   <si>
     <t>85000 RUB</t>
   </si>
   <si>
     <t>120000 RUB</t>
@@ -434,51 +767,51 @@
   <si>
     <t>20500 RUB</t>
   </si>
   <si>
     <t>Доп. сутки - гостевой дом «Лесной»</t>
   </si>
   <si>
     <t>Доп. сутки - двухместный номер в гостиничном корпусе на территории спа-отеля Доп. сутки - гостевой дом «Лагуна»</t>
   </si>
   <si>
     <t>16100 RUB</t>
   </si>
   <si>
     <t>Доп. сутки - гостевой дом «Стандарт»</t>
   </si>
   <si>
     <t>Доп. сутки - гостевой дом «Комфорт»</t>
   </si>
   <si>
     <t>23000 RUB</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Информация актуальная на дату получения прайс-листа 22.09.2026 20:05, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
+    <t>Информация актуальная на дату получения прайс-листа 06.11.2026 23:15, и может быть изменена в любое время без оповещения. Не является публичной офертой.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -820,54 +1153,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS36"/>
+  <dimension ref="A1:HA36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A35" sqref="A35:CS35"/>
+      <selection activeCell="A35" sqref="A35:HA35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="139.108887" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854004" bestFit="true" customWidth="true" style="0"/>
@@ -925,53 +1258,165 @@
     <col min="73" max="73" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="85" max="85" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="86" max="86" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="87" max="87" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="88" max="88" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="89" max="89" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="90" max="90" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="91" max="91" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="92" max="92" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="93" max="93" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="94" max="94" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="95" max="95" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="96" max="96" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="97" max="97" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="98" max="98" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="99" max="99" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="100" max="100" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="101" max="101" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="102" max="102" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="103" max="103" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="104" max="104" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="105" max="105" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="107" max="107" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="108" max="108" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="109" max="109" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="110" max="110" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="111" max="111" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="112" max="112" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="113" max="113" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="115" max="115" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="116" max="116" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="117" max="117" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="118" max="118" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="119" max="119" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="120" max="120" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="121" max="121" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="122" max="122" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="123" max="123" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="124" max="124" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="125" max="125" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="126" max="126" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="127" max="127" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="128" max="128" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="129" max="129" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="130" max="130" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="131" max="131" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="132" max="132" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="133" max="133" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="134" max="134" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="135" max="135" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="136" max="136" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="137" max="137" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="138" max="138" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="139" max="139" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="140" max="140" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="141" max="141" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="142" max="142" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="143" max="143" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="144" max="144" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="145" max="145" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="146" max="146" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="147" max="147" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="148" max="148" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="149" max="149" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="150" max="150" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="151" max="151" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="152" max="152" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="153" max="153" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="154" max="154" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="155" max="155" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="156" max="156" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="157" max="157" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="158" max="158" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="159" max="159" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="160" max="160" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="161" max="161" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="162" max="162" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="163" max="163" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="164" max="164" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="165" max="165" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="166" max="166" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="167" max="167" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="168" max="168" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="169" max="169" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="170" max="170" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="171" max="171" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="172" max="172" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="173" max="173" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="174" max="174" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="175" max="175" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="176" max="176" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="177" max="177" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="178" max="178" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="179" max="179" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="180" max="180" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="181" max="181" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="182" max="182" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="183" max="183" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="184" max="184" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="185" max="185" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="186" max="186" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="187" max="187" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="188" max="188" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="189" max="189" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="190" max="190" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="191" max="191" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="192" max="192" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="193" max="193" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="194" max="194" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="195" max="195" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="196" max="196" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="197" max="197" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="198" max="198" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="199" max="199" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="200" max="200" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="201" max="201" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="202" max="202" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="203" max="203" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="204" max="204" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="205" max="205" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="206" max="206" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="207" max="207" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="208" max="208" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="209" max="209" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:209">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
@@ -1217,54 +1662,390 @@
       </c>
       <c r="CL1" s="1" t="s">
         <v>88</v>
       </c>
       <c r="CM1" s="1" t="s">
         <v>89</v>
       </c>
       <c r="CN1" s="1" t="s">
         <v>90</v>
       </c>
       <c r="CO1" s="1" t="s">
         <v>91</v>
       </c>
       <c r="CP1" s="1" t="s">
         <v>92</v>
       </c>
       <c r="CQ1" s="1" t="s">
         <v>93</v>
       </c>
       <c r="CR1" s="1" t="s">
         <v>94</v>
       </c>
       <c r="CS1" s="1" t="s">
         <v>95</v>
       </c>
+      <c r="CT1" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="CU1" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="CV1" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="CW1" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="CX1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="CY1" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="CZ1" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="DA1" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="DB1" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="DC1" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="DD1" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="DE1" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="DF1" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="DG1" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="DH1" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="DI1" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="DJ1" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="DK1" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="DL1" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="DM1" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="DN1" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="DO1" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="DP1" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="DQ1" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="DR1" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="DS1" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="DT1" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="DU1" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="DV1" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="DW1" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="DX1" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="DY1" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="DZ1" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="EA1" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="EB1" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="EC1" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="ED1" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="EE1" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="EF1" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="EG1" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="EH1" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="EI1" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="EJ1" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="EK1" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="EL1" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="EM1" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="EN1" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="EO1" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="EP1" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="EQ1" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="ER1" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="ES1" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="ET1" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="EU1" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="EV1" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="EW1" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="EX1" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="EY1" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="EZ1" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="FA1" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="FB1" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="FC1" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="FD1" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="FE1" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="FF1" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="FG1" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="FH1" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="FI1" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="FJ1" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="FK1" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="FL1" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="FM1" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="FN1" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="FO1" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="FP1" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="FQ1" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="FR1" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="FS1" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="FT1" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="FU1" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="FV1" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="FW1" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="FX1" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="FY1" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="FZ1" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="GA1" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="GB1" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="GC1" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="GD1" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="GE1" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="GF1" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="GG1" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="GH1" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="GI1" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="GJ1" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="GK1" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="GL1" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="GM1" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="GN1" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="GO1" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="GP1" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="GQ1" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="GR1" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="GS1" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="GT1" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="GU1" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="GV1" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="GW1" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="GX1" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="GY1" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="GZ1" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="HA1" s="1" t="s">
+        <v>206</v>
+      </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:209">
       <c r="A2" s="2" t="s">
-        <v>96</v>
+        <v>207</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
@@ -1318,54 +2099,166 @@
       <c r="BU2" s="2"/>
       <c r="BV2" s="2"/>
       <c r="BW2" s="2"/>
       <c r="BX2" s="2"/>
       <c r="BY2" s="2"/>
       <c r="BZ2" s="2"/>
       <c r="CA2" s="2"/>
       <c r="CB2" s="2"/>
       <c r="CC2" s="2"/>
       <c r="CD2" s="2"/>
       <c r="CE2" s="2"/>
       <c r="CF2" s="2"/>
       <c r="CG2" s="2"/>
       <c r="CH2" s="2"/>
       <c r="CI2" s="2"/>
       <c r="CJ2" s="2"/>
       <c r="CK2" s="2"/>
       <c r="CL2" s="2"/>
       <c r="CM2" s="2"/>
       <c r="CN2" s="2"/>
       <c r="CO2" s="2"/>
       <c r="CP2" s="2"/>
       <c r="CQ2" s="2"/>
       <c r="CR2" s="2"/>
       <c r="CS2" s="2"/>
+      <c r="CT2" s="2"/>
+      <c r="CU2" s="2"/>
+      <c r="CV2" s="2"/>
+      <c r="CW2" s="2"/>
+      <c r="CX2" s="2"/>
+      <c r="CY2" s="2"/>
+      <c r="CZ2" s="2"/>
+      <c r="DA2" s="2"/>
+      <c r="DB2" s="2"/>
+      <c r="DC2" s="2"/>
+      <c r="DD2" s="2"/>
+      <c r="DE2" s="2"/>
+      <c r="DF2" s="2"/>
+      <c r="DG2" s="2"/>
+      <c r="DH2" s="2"/>
+      <c r="DI2" s="2"/>
+      <c r="DJ2" s="2"/>
+      <c r="DK2" s="2"/>
+      <c r="DL2" s="2"/>
+      <c r="DM2" s="2"/>
+      <c r="DN2" s="2"/>
+      <c r="DO2" s="2"/>
+      <c r="DP2" s="2"/>
+      <c r="DQ2" s="2"/>
+      <c r="DR2" s="2"/>
+      <c r="DS2" s="2"/>
+      <c r="DT2" s="2"/>
+      <c r="DU2" s="2"/>
+      <c r="DV2" s="2"/>
+      <c r="DW2" s="2"/>
+      <c r="DX2" s="2"/>
+      <c r="DY2" s="2"/>
+      <c r="DZ2" s="2"/>
+      <c r="EA2" s="2"/>
+      <c r="EB2" s="2"/>
+      <c r="EC2" s="2"/>
+      <c r="ED2" s="2"/>
+      <c r="EE2" s="2"/>
+      <c r="EF2" s="2"/>
+      <c r="EG2" s="2"/>
+      <c r="EH2" s="2"/>
+      <c r="EI2" s="2"/>
+      <c r="EJ2" s="2"/>
+      <c r="EK2" s="2"/>
+      <c r="EL2" s="2"/>
+      <c r="EM2" s="2"/>
+      <c r="EN2" s="2"/>
+      <c r="EO2" s="2"/>
+      <c r="EP2" s="2"/>
+      <c r="EQ2" s="2"/>
+      <c r="ER2" s="2"/>
+      <c r="ES2" s="2"/>
+      <c r="ET2" s="2"/>
+      <c r="EU2" s="2"/>
+      <c r="EV2" s="2"/>
+      <c r="EW2" s="2"/>
+      <c r="EX2" s="2"/>
+      <c r="EY2" s="2"/>
+      <c r="EZ2" s="2"/>
+      <c r="FA2" s="2"/>
+      <c r="FB2" s="2"/>
+      <c r="FC2" s="2"/>
+      <c r="FD2" s="2"/>
+      <c r="FE2" s="2"/>
+      <c r="FF2" s="2"/>
+      <c r="FG2" s="2"/>
+      <c r="FH2" s="2"/>
+      <c r="FI2" s="2"/>
+      <c r="FJ2" s="2"/>
+      <c r="FK2" s="2"/>
+      <c r="FL2" s="2"/>
+      <c r="FM2" s="2"/>
+      <c r="FN2" s="2"/>
+      <c r="FO2" s="2"/>
+      <c r="FP2" s="2"/>
+      <c r="FQ2" s="2"/>
+      <c r="FR2" s="2"/>
+      <c r="FS2" s="2"/>
+      <c r="FT2" s="2"/>
+      <c r="FU2" s="2"/>
+      <c r="FV2" s="2"/>
+      <c r="FW2" s="2"/>
+      <c r="FX2" s="2"/>
+      <c r="FY2" s="2"/>
+      <c r="FZ2" s="2"/>
+      <c r="GA2" s="2"/>
+      <c r="GB2" s="2"/>
+      <c r="GC2" s="2"/>
+      <c r="GD2" s="2"/>
+      <c r="GE2" s="2"/>
+      <c r="GF2" s="2"/>
+      <c r="GG2" s="2"/>
+      <c r="GH2" s="2"/>
+      <c r="GI2" s="2"/>
+      <c r="GJ2" s="2"/>
+      <c r="GK2" s="2"/>
+      <c r="GL2" s="2"/>
+      <c r="GM2" s="2"/>
+      <c r="GN2" s="2"/>
+      <c r="GO2" s="2"/>
+      <c r="GP2" s="2"/>
+      <c r="GQ2" s="2"/>
+      <c r="GR2" s="2"/>
+      <c r="GS2" s="2"/>
+      <c r="GT2" s="2"/>
+      <c r="GU2" s="2"/>
+      <c r="GV2" s="2"/>
+      <c r="GW2" s="2"/>
+      <c r="GX2" s="2"/>
+      <c r="GY2" s="2"/>
+      <c r="GZ2" s="2"/>
+      <c r="HA2" s="2"/>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:209">
       <c r="A3" s="3" t="s">
-        <v>97</v>
+        <v>208</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
@@ -1419,640 +2312,1424 @@
       <c r="BU3" s="3"/>
       <c r="BV3" s="3"/>
       <c r="BW3" s="3"/>
       <c r="BX3" s="3"/>
       <c r="BY3" s="3"/>
       <c r="BZ3" s="3"/>
       <c r="CA3" s="3"/>
       <c r="CB3" s="3"/>
       <c r="CC3" s="3"/>
       <c r="CD3" s="3"/>
       <c r="CE3" s="3"/>
       <c r="CF3" s="3"/>
       <c r="CG3" s="3"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3"/>
       <c r="CQ3" s="3"/>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
+      <c r="CT3" s="3"/>
+      <c r="CU3" s="3"/>
+      <c r="CV3" s="3"/>
+      <c r="CW3" s="3"/>
+      <c r="CX3" s="3"/>
+      <c r="CY3" s="3"/>
+      <c r="CZ3" s="3"/>
+      <c r="DA3" s="3"/>
+      <c r="DB3" s="3"/>
+      <c r="DC3" s="3"/>
+      <c r="DD3" s="3"/>
+      <c r="DE3" s="3"/>
+      <c r="DF3" s="3"/>
+      <c r="DG3" s="3"/>
+      <c r="DH3" s="3"/>
+      <c r="DI3" s="3"/>
+      <c r="DJ3" s="3"/>
+      <c r="DK3" s="3"/>
+      <c r="DL3" s="3"/>
+      <c r="DM3" s="3"/>
+      <c r="DN3" s="3"/>
+      <c r="DO3" s="3"/>
+      <c r="DP3" s="3"/>
+      <c r="DQ3" s="3"/>
+      <c r="DR3" s="3"/>
+      <c r="DS3" s="3"/>
+      <c r="DT3" s="3"/>
+      <c r="DU3" s="3"/>
+      <c r="DV3" s="3"/>
+      <c r="DW3" s="3"/>
+      <c r="DX3" s="3"/>
+      <c r="DY3" s="3"/>
+      <c r="DZ3" s="3"/>
+      <c r="EA3" s="3"/>
+      <c r="EB3" s="3"/>
+      <c r="EC3" s="3"/>
+      <c r="ED3" s="3"/>
+      <c r="EE3" s="3"/>
+      <c r="EF3" s="3"/>
+      <c r="EG3" s="3"/>
+      <c r="EH3" s="3"/>
+      <c r="EI3" s="3"/>
+      <c r="EJ3" s="3"/>
+      <c r="EK3" s="3"/>
+      <c r="EL3" s="3"/>
+      <c r="EM3" s="3"/>
+      <c r="EN3" s="3"/>
+      <c r="EO3" s="3"/>
+      <c r="EP3" s="3"/>
+      <c r="EQ3" s="3"/>
+      <c r="ER3" s="3"/>
+      <c r="ES3" s="3"/>
+      <c r="ET3" s="3"/>
+      <c r="EU3" s="3"/>
+      <c r="EV3" s="3"/>
+      <c r="EW3" s="3"/>
+      <c r="EX3" s="3"/>
+      <c r="EY3" s="3"/>
+      <c r="EZ3" s="3"/>
+      <c r="FA3" s="3"/>
+      <c r="FB3" s="3"/>
+      <c r="FC3" s="3"/>
+      <c r="FD3" s="3"/>
+      <c r="FE3" s="3"/>
+      <c r="FF3" s="3"/>
+      <c r="FG3" s="3"/>
+      <c r="FH3" s="3"/>
+      <c r="FI3" s="3"/>
+      <c r="FJ3" s="3"/>
+      <c r="FK3" s="3"/>
+      <c r="FL3" s="3"/>
+      <c r="FM3" s="3"/>
+      <c r="FN3" s="3"/>
+      <c r="FO3" s="3"/>
+      <c r="FP3" s="3"/>
+      <c r="FQ3" s="3"/>
+      <c r="FR3" s="3"/>
+      <c r="FS3" s="3"/>
+      <c r="FT3" s="3"/>
+      <c r="FU3" s="3"/>
+      <c r="FV3" s="3"/>
+      <c r="FW3" s="3"/>
+      <c r="FX3" s="3"/>
+      <c r="FY3" s="3"/>
+      <c r="FZ3" s="3"/>
+      <c r="GA3" s="3"/>
+      <c r="GB3" s="3"/>
+      <c r="GC3" s="3"/>
+      <c r="GD3" s="3"/>
+      <c r="GE3" s="3"/>
+      <c r="GF3" s="3"/>
+      <c r="GG3" s="3"/>
+      <c r="GH3" s="3"/>
+      <c r="GI3" s="3"/>
+      <c r="GJ3" s="3"/>
+      <c r="GK3" s="3"/>
+      <c r="GL3" s="3"/>
+      <c r="GM3" s="3"/>
+      <c r="GN3" s="3"/>
+      <c r="GO3" s="3"/>
+      <c r="GP3" s="3"/>
+      <c r="GQ3" s="3"/>
+      <c r="GR3" s="3"/>
+      <c r="GS3" s="3"/>
+      <c r="GT3" s="3"/>
+      <c r="GU3" s="3"/>
+      <c r="GV3" s="3"/>
+      <c r="GW3" s="3"/>
+      <c r="GX3" s="3"/>
+      <c r="GY3" s="3"/>
+      <c r="GZ3" s="3"/>
+      <c r="HA3" s="3"/>
     </row>
-    <row r="4" spans="1:97">
+    <row r="4" spans="1:209">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>209</v>
       </c>
       <c r="B4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="C4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="D4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="E4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="F4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="G4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="H4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="I4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="J4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="K4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="L4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="M4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="N4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="O4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="P4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="Q4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="R4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="S4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="T4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="U4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="V4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="W4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="X4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="Y4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="Z4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AA4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AB4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AC4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AD4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AE4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AF4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AG4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AH4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AI4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AJ4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AK4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AL4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AM4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AN4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AO4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AP4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AQ4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AR4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AS4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AT4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AU4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AV4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AW4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AX4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AY4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="AZ4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BA4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BB4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BC4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BD4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BE4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BF4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BG4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BH4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BI4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BJ4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BK4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BL4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BM4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BN4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BO4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BP4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BQ4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BR4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BS4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BT4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BU4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BV4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BW4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BX4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BY4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="BZ4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CA4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CB4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CC4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CD4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CE4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CF4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CG4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CH4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CI4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CJ4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CK4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CL4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CM4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CN4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CO4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CP4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CQ4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CR4" t="s">
-        <v>99</v>
+        <v>210</v>
       </c>
       <c r="CS4" t="s">
-        <v>99</v>
+        <v>210</v>
+      </c>
+      <c r="CT4" t="s">
+        <v>210</v>
+      </c>
+      <c r="CU4" t="s">
+        <v>210</v>
+      </c>
+      <c r="CV4" t="s">
+        <v>210</v>
+      </c>
+      <c r="CW4" t="s">
+        <v>210</v>
+      </c>
+      <c r="CX4" t="s">
+        <v>210</v>
+      </c>
+      <c r="CY4" t="s">
+        <v>210</v>
+      </c>
+      <c r="CZ4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DA4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DB4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DC4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DD4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DE4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DF4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DG4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DH4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DI4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DJ4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DK4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DL4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DM4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DN4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DO4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DP4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DQ4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DR4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DS4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DT4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DU4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DV4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DW4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DX4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DY4" t="s">
+        <v>210</v>
+      </c>
+      <c r="DZ4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EA4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EB4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EC4" t="s">
+        <v>210</v>
+      </c>
+      <c r="ED4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EE4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EF4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EG4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EH4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EI4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EJ4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EK4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EL4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EM4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EN4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EO4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EP4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EQ4" t="s">
+        <v>210</v>
+      </c>
+      <c r="ER4" t="s">
+        <v>210</v>
+      </c>
+      <c r="ES4" t="s">
+        <v>210</v>
+      </c>
+      <c r="ET4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EU4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EV4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EW4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EX4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EY4" t="s">
+        <v>210</v>
+      </c>
+      <c r="EZ4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FA4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FB4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FC4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FD4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FE4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FF4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FG4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FH4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FI4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FJ4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FK4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FL4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FM4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FN4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FO4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FP4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FQ4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FR4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FS4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FT4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FU4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FV4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FW4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FX4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FY4" t="s">
+        <v>210</v>
+      </c>
+      <c r="FZ4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GA4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GB4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GC4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GD4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GE4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GF4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GG4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GH4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GI4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GJ4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GK4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GL4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GM4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GN4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GO4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GP4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GQ4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GR4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GS4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GT4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GU4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GV4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GW4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GX4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GY4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GZ4" t="s">
+        <v>210</v>
+      </c>
+      <c r="HA4" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:209">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="B5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="C5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="D5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="E5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="F5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="G5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="H5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="I5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="J5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="K5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="L5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="M5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="N5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="O5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="P5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="Q5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="R5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="S5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="T5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="U5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="V5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="W5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="X5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="Y5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="Z5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AA5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AB5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AC5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AD5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AE5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AF5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AG5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AH5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AI5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AJ5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AK5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AL5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AM5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AN5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AO5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AP5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AQ5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AR5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AS5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AT5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AU5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AV5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AW5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AX5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AY5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="AZ5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BA5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BB5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BC5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BD5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BE5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BF5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BG5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BH5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BI5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BJ5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BK5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BL5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BM5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BN5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BO5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BP5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BQ5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BR5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BS5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BT5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BU5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BV5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BW5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BX5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BY5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="BZ5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CA5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CB5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CC5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CD5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CE5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CF5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CG5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CH5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CI5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CJ5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CK5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CL5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CM5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CN5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CO5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CP5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CQ5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CR5" t="s">
-        <v>101</v>
+        <v>212</v>
       </c>
       <c r="CS5" t="s">
-        <v>101</v>
+        <v>212</v>
+      </c>
+      <c r="CT5" t="s">
+        <v>212</v>
+      </c>
+      <c r="CU5" t="s">
+        <v>212</v>
+      </c>
+      <c r="CV5" t="s">
+        <v>212</v>
+      </c>
+      <c r="CW5" t="s">
+        <v>212</v>
+      </c>
+      <c r="CX5" t="s">
+        <v>212</v>
+      </c>
+      <c r="CY5" t="s">
+        <v>212</v>
+      </c>
+      <c r="CZ5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DA5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DB5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DC5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DD5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DE5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DF5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DG5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DH5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DI5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DJ5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DK5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DL5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DM5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DN5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DO5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DP5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DQ5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DR5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DS5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DT5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DU5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DV5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DW5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DX5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DY5" t="s">
+        <v>212</v>
+      </c>
+      <c r="DZ5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EA5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EB5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EC5" t="s">
+        <v>212</v>
+      </c>
+      <c r="ED5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EE5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EF5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EG5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EH5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EI5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EJ5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EK5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EL5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EM5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EN5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EO5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EP5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EQ5" t="s">
+        <v>212</v>
+      </c>
+      <c r="ER5" t="s">
+        <v>212</v>
+      </c>
+      <c r="ES5" t="s">
+        <v>212</v>
+      </c>
+      <c r="ET5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EU5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EV5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EW5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EX5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EY5" t="s">
+        <v>212</v>
+      </c>
+      <c r="EZ5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FA5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FB5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FC5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FD5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FE5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FF5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FG5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FH5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FI5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FJ5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FK5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FL5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FM5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FN5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FO5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FP5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FQ5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FR5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FS5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FT5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FU5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FV5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FW5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FX5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FY5" t="s">
+        <v>212</v>
+      </c>
+      <c r="FZ5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GA5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GB5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GC5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GD5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GE5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GF5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GG5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GH5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GI5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GJ5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GK5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GL5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GM5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GN5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GO5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GP5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GQ5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GR5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GS5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GT5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GU5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GV5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GW5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GX5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GY5" t="s">
+        <v>212</v>
+      </c>
+      <c r="GZ5" t="s">
+        <v>212</v>
+      </c>
+      <c r="HA5" t="s">
+        <v>212</v>
       </c>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:209">
       <c r="A6" s="3" t="s">
-        <v>102</v>
+        <v>213</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="3"/>
@@ -2106,640 +3783,1424 @@
       <c r="BU6" s="3"/>
       <c r="BV6" s="3"/>
       <c r="BW6" s="3"/>
       <c r="BX6" s="3"/>
       <c r="BY6" s="3"/>
       <c r="BZ6" s="3"/>
       <c r="CA6" s="3"/>
       <c r="CB6" s="3"/>
       <c r="CC6" s="3"/>
       <c r="CD6" s="3"/>
       <c r="CE6" s="3"/>
       <c r="CF6" s="3"/>
       <c r="CG6" s="3"/>
       <c r="CH6" s="3"/>
       <c r="CI6" s="3"/>
       <c r="CJ6" s="3"/>
       <c r="CK6" s="3"/>
       <c r="CL6" s="3"/>
       <c r="CM6" s="3"/>
       <c r="CN6" s="3"/>
       <c r="CO6" s="3"/>
       <c r="CP6" s="3"/>
       <c r="CQ6" s="3"/>
       <c r="CR6" s="3"/>
       <c r="CS6" s="3"/>
+      <c r="CT6" s="3"/>
+      <c r="CU6" s="3"/>
+      <c r="CV6" s="3"/>
+      <c r="CW6" s="3"/>
+      <c r="CX6" s="3"/>
+      <c r="CY6" s="3"/>
+      <c r="CZ6" s="3"/>
+      <c r="DA6" s="3"/>
+      <c r="DB6" s="3"/>
+      <c r="DC6" s="3"/>
+      <c r="DD6" s="3"/>
+      <c r="DE6" s="3"/>
+      <c r="DF6" s="3"/>
+      <c r="DG6" s="3"/>
+      <c r="DH6" s="3"/>
+      <c r="DI6" s="3"/>
+      <c r="DJ6" s="3"/>
+      <c r="DK6" s="3"/>
+      <c r="DL6" s="3"/>
+      <c r="DM6" s="3"/>
+      <c r="DN6" s="3"/>
+      <c r="DO6" s="3"/>
+      <c r="DP6" s="3"/>
+      <c r="DQ6" s="3"/>
+      <c r="DR6" s="3"/>
+      <c r="DS6" s="3"/>
+      <c r="DT6" s="3"/>
+      <c r="DU6" s="3"/>
+      <c r="DV6" s="3"/>
+      <c r="DW6" s="3"/>
+      <c r="DX6" s="3"/>
+      <c r="DY6" s="3"/>
+      <c r="DZ6" s="3"/>
+      <c r="EA6" s="3"/>
+      <c r="EB6" s="3"/>
+      <c r="EC6" s="3"/>
+      <c r="ED6" s="3"/>
+      <c r="EE6" s="3"/>
+      <c r="EF6" s="3"/>
+      <c r="EG6" s="3"/>
+      <c r="EH6" s="3"/>
+      <c r="EI6" s="3"/>
+      <c r="EJ6" s="3"/>
+      <c r="EK6" s="3"/>
+      <c r="EL6" s="3"/>
+      <c r="EM6" s="3"/>
+      <c r="EN6" s="3"/>
+      <c r="EO6" s="3"/>
+      <c r="EP6" s="3"/>
+      <c r="EQ6" s="3"/>
+      <c r="ER6" s="3"/>
+      <c r="ES6" s="3"/>
+      <c r="ET6" s="3"/>
+      <c r="EU6" s="3"/>
+      <c r="EV6" s="3"/>
+      <c r="EW6" s="3"/>
+      <c r="EX6" s="3"/>
+      <c r="EY6" s="3"/>
+      <c r="EZ6" s="3"/>
+      <c r="FA6" s="3"/>
+      <c r="FB6" s="3"/>
+      <c r="FC6" s="3"/>
+      <c r="FD6" s="3"/>
+      <c r="FE6" s="3"/>
+      <c r="FF6" s="3"/>
+      <c r="FG6" s="3"/>
+      <c r="FH6" s="3"/>
+      <c r="FI6" s="3"/>
+      <c r="FJ6" s="3"/>
+      <c r="FK6" s="3"/>
+      <c r="FL6" s="3"/>
+      <c r="FM6" s="3"/>
+      <c r="FN6" s="3"/>
+      <c r="FO6" s="3"/>
+      <c r="FP6" s="3"/>
+      <c r="FQ6" s="3"/>
+      <c r="FR6" s="3"/>
+      <c r="FS6" s="3"/>
+      <c r="FT6" s="3"/>
+      <c r="FU6" s="3"/>
+      <c r="FV6" s="3"/>
+      <c r="FW6" s="3"/>
+      <c r="FX6" s="3"/>
+      <c r="FY6" s="3"/>
+      <c r="FZ6" s="3"/>
+      <c r="GA6" s="3"/>
+      <c r="GB6" s="3"/>
+      <c r="GC6" s="3"/>
+      <c r="GD6" s="3"/>
+      <c r="GE6" s="3"/>
+      <c r="GF6" s="3"/>
+      <c r="GG6" s="3"/>
+      <c r="GH6" s="3"/>
+      <c r="GI6" s="3"/>
+      <c r="GJ6" s="3"/>
+      <c r="GK6" s="3"/>
+      <c r="GL6" s="3"/>
+      <c r="GM6" s="3"/>
+      <c r="GN6" s="3"/>
+      <c r="GO6" s="3"/>
+      <c r="GP6" s="3"/>
+      <c r="GQ6" s="3"/>
+      <c r="GR6" s="3"/>
+      <c r="GS6" s="3"/>
+      <c r="GT6" s="3"/>
+      <c r="GU6" s="3"/>
+      <c r="GV6" s="3"/>
+      <c r="GW6" s="3"/>
+      <c r="GX6" s="3"/>
+      <c r="GY6" s="3"/>
+      <c r="GZ6" s="3"/>
+      <c r="HA6" s="3"/>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:209">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>209</v>
       </c>
       <c r="B7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="C7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="D7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="E7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="F7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="G7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="H7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="I7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="J7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="K7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="L7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="M7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="N7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="O7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="P7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="Q7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="R7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="S7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="T7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="U7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="V7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="W7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="X7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="Y7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="Z7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AA7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AB7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AC7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AD7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AE7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AF7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AG7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AH7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AI7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AJ7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AK7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AL7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AM7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AN7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AO7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AP7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AQ7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AR7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AS7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AT7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AU7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AV7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AW7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AX7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AY7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="AZ7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BA7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BB7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BC7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BD7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BE7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BF7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BG7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BH7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BI7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BJ7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BK7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BL7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BM7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BN7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BO7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BP7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BQ7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BR7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BS7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BT7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BU7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BV7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BW7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BX7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BY7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="BZ7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CA7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CB7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CC7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CD7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CE7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CF7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CG7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CH7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CI7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CJ7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CK7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CL7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CM7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CN7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CO7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CP7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CQ7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CR7" t="s">
-        <v>103</v>
+        <v>214</v>
       </c>
       <c r="CS7" t="s">
-        <v>103</v>
+        <v>214</v>
+      </c>
+      <c r="CT7" t="s">
+        <v>214</v>
+      </c>
+      <c r="CU7" t="s">
+        <v>214</v>
+      </c>
+      <c r="CV7" t="s">
+        <v>214</v>
+      </c>
+      <c r="CW7" t="s">
+        <v>214</v>
+      </c>
+      <c r="CX7" t="s">
+        <v>214</v>
+      </c>
+      <c r="CY7" t="s">
+        <v>214</v>
+      </c>
+      <c r="CZ7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DA7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DB7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DC7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DD7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DE7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DF7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DG7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DH7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DI7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DJ7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DK7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DL7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DM7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DN7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DO7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DP7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DQ7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DR7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DS7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DT7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DU7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DV7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DW7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DX7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DY7" t="s">
+        <v>214</v>
+      </c>
+      <c r="DZ7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EA7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EB7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EC7" t="s">
+        <v>214</v>
+      </c>
+      <c r="ED7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EE7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EF7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EG7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EH7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EI7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EJ7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EK7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EL7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EM7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EN7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EO7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EP7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EQ7" t="s">
+        <v>214</v>
+      </c>
+      <c r="ER7" t="s">
+        <v>214</v>
+      </c>
+      <c r="ES7" t="s">
+        <v>214</v>
+      </c>
+      <c r="ET7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EU7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EV7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EW7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EX7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EY7" t="s">
+        <v>214</v>
+      </c>
+      <c r="EZ7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FA7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FB7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FC7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FD7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FE7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FF7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FG7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FH7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FI7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FJ7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FK7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FL7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FM7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FN7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FO7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FP7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FQ7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FR7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FS7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FT7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FU7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FV7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FW7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FX7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FY7" t="s">
+        <v>214</v>
+      </c>
+      <c r="FZ7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GA7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GB7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GC7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GD7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GE7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GF7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GG7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GH7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GI7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GJ7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GK7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GL7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GM7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GN7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GO7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GP7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GQ7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GR7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GS7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GT7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GU7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GV7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GW7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GX7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GY7" t="s">
+        <v>214</v>
+      </c>
+      <c r="GZ7" t="s">
+        <v>214</v>
+      </c>
+      <c r="HA7" t="s">
+        <v>214</v>
       </c>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:209">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="B8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="C8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="D8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="E8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="F8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="G8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="H8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="I8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="J8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="K8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="L8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="M8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="N8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="O8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="P8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="Q8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="R8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="S8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="T8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="U8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="V8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="W8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="X8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="Y8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="Z8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AA8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AB8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AC8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AD8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AE8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AF8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AG8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AH8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AI8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AJ8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AK8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AL8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AM8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AN8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AO8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AP8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AQ8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AR8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AS8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AT8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AU8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AV8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AW8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AX8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AY8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="AZ8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BA8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BB8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BC8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BD8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BE8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BF8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BG8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BH8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BI8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BJ8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BK8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BL8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BM8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BN8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BO8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BP8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BQ8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BR8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BS8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BT8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BU8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BV8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BW8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BX8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BY8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="BZ8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CA8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CB8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CC8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CD8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CE8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CF8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CG8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CH8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CI8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CJ8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CK8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CL8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CM8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CN8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CO8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CP8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CQ8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CR8" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
       <c r="CS8" t="s">
-        <v>104</v>
+        <v>215</v>
+      </c>
+      <c r="CT8" t="s">
+        <v>215</v>
+      </c>
+      <c r="CU8" t="s">
+        <v>215</v>
+      </c>
+      <c r="CV8" t="s">
+        <v>215</v>
+      </c>
+      <c r="CW8" t="s">
+        <v>215</v>
+      </c>
+      <c r="CX8" t="s">
+        <v>215</v>
+      </c>
+      <c r="CY8" t="s">
+        <v>215</v>
+      </c>
+      <c r="CZ8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DA8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DB8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DC8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DE8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DF8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DG8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DH8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DI8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DJ8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DK8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DL8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DM8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DN8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DO8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DP8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DQ8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DR8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DS8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DT8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DU8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DV8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DW8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DX8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DY8" t="s">
+        <v>215</v>
+      </c>
+      <c r="DZ8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EA8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EB8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EC8" t="s">
+        <v>215</v>
+      </c>
+      <c r="ED8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EE8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EF8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EG8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EH8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EI8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EJ8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EK8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EL8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EM8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EN8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EO8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EP8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EQ8" t="s">
+        <v>215</v>
+      </c>
+      <c r="ER8" t="s">
+        <v>215</v>
+      </c>
+      <c r="ES8" t="s">
+        <v>215</v>
+      </c>
+      <c r="ET8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EU8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EV8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EW8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EX8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EY8" t="s">
+        <v>215</v>
+      </c>
+      <c r="EZ8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FA8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FB8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FC8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FD8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FE8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FF8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FG8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FH8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FI8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FJ8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FK8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FL8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FM8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FN8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FO8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FP8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FQ8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FR8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FS8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FT8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FU8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FV8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FW8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FX8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FY8" t="s">
+        <v>215</v>
+      </c>
+      <c r="FZ8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GA8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GB8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GC8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GD8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GE8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GF8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GG8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GH8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GI8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GJ8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GK8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GL8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GM8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GN8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GO8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GP8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GQ8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GR8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GS8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GT8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GU8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GV8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GW8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GX8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GY8" t="s">
+        <v>215</v>
+      </c>
+      <c r="GZ8" t="s">
+        <v>215</v>
+      </c>
+      <c r="HA8" t="s">
+        <v>215</v>
       </c>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:209">
       <c r="A9" s="3" t="s">
-        <v>105</v>
+        <v>216</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
       <c r="V9" s="3"/>
       <c r="W9" s="3"/>
       <c r="X9" s="3"/>
       <c r="Y9" s="3"/>
@@ -2793,931 +5254,2051 @@
       <c r="BU9" s="3"/>
       <c r="BV9" s="3"/>
       <c r="BW9" s="3"/>
       <c r="BX9" s="3"/>
       <c r="BY9" s="3"/>
       <c r="BZ9" s="3"/>
       <c r="CA9" s="3"/>
       <c r="CB9" s="3"/>
       <c r="CC9" s="3"/>
       <c r="CD9" s="3"/>
       <c r="CE9" s="3"/>
       <c r="CF9" s="3"/>
       <c r="CG9" s="3"/>
       <c r="CH9" s="3"/>
       <c r="CI9" s="3"/>
       <c r="CJ9" s="3"/>
       <c r="CK9" s="3"/>
       <c r="CL9" s="3"/>
       <c r="CM9" s="3"/>
       <c r="CN9" s="3"/>
       <c r="CO9" s="3"/>
       <c r="CP9" s="3"/>
       <c r="CQ9" s="3"/>
       <c r="CR9" s="3"/>
       <c r="CS9" s="3"/>
+      <c r="CT9" s="3"/>
+      <c r="CU9" s="3"/>
+      <c r="CV9" s="3"/>
+      <c r="CW9" s="3"/>
+      <c r="CX9" s="3"/>
+      <c r="CY9" s="3"/>
+      <c r="CZ9" s="3"/>
+      <c r="DA9" s="3"/>
+      <c r="DB9" s="3"/>
+      <c r="DC9" s="3"/>
+      <c r="DD9" s="3"/>
+      <c r="DE9" s="3"/>
+      <c r="DF9" s="3"/>
+      <c r="DG9" s="3"/>
+      <c r="DH9" s="3"/>
+      <c r="DI9" s="3"/>
+      <c r="DJ9" s="3"/>
+      <c r="DK9" s="3"/>
+      <c r="DL9" s="3"/>
+      <c r="DM9" s="3"/>
+      <c r="DN9" s="3"/>
+      <c r="DO9" s="3"/>
+      <c r="DP9" s="3"/>
+      <c r="DQ9" s="3"/>
+      <c r="DR9" s="3"/>
+      <c r="DS9" s="3"/>
+      <c r="DT9" s="3"/>
+      <c r="DU9" s="3"/>
+      <c r="DV9" s="3"/>
+      <c r="DW9" s="3"/>
+      <c r="DX9" s="3"/>
+      <c r="DY9" s="3"/>
+      <c r="DZ9" s="3"/>
+      <c r="EA9" s="3"/>
+      <c r="EB9" s="3"/>
+      <c r="EC9" s="3"/>
+      <c r="ED9" s="3"/>
+      <c r="EE9" s="3"/>
+      <c r="EF9" s="3"/>
+      <c r="EG9" s="3"/>
+      <c r="EH9" s="3"/>
+      <c r="EI9" s="3"/>
+      <c r="EJ9" s="3"/>
+      <c r="EK9" s="3"/>
+      <c r="EL9" s="3"/>
+      <c r="EM9" s="3"/>
+      <c r="EN9" s="3"/>
+      <c r="EO9" s="3"/>
+      <c r="EP9" s="3"/>
+      <c r="EQ9" s="3"/>
+      <c r="ER9" s="3"/>
+      <c r="ES9" s="3"/>
+      <c r="ET9" s="3"/>
+      <c r="EU9" s="3"/>
+      <c r="EV9" s="3"/>
+      <c r="EW9" s="3"/>
+      <c r="EX9" s="3"/>
+      <c r="EY9" s="3"/>
+      <c r="EZ9" s="3"/>
+      <c r="FA9" s="3"/>
+      <c r="FB9" s="3"/>
+      <c r="FC9" s="3"/>
+      <c r="FD9" s="3"/>
+      <c r="FE9" s="3"/>
+      <c r="FF9" s="3"/>
+      <c r="FG9" s="3"/>
+      <c r="FH9" s="3"/>
+      <c r="FI9" s="3"/>
+      <c r="FJ9" s="3"/>
+      <c r="FK9" s="3"/>
+      <c r="FL9" s="3"/>
+      <c r="FM9" s="3"/>
+      <c r="FN9" s="3"/>
+      <c r="FO9" s="3"/>
+      <c r="FP9" s="3"/>
+      <c r="FQ9" s="3"/>
+      <c r="FR9" s="3"/>
+      <c r="FS9" s="3"/>
+      <c r="FT9" s="3"/>
+      <c r="FU9" s="3"/>
+      <c r="FV9" s="3"/>
+      <c r="FW9" s="3"/>
+      <c r="FX9" s="3"/>
+      <c r="FY9" s="3"/>
+      <c r="FZ9" s="3"/>
+      <c r="GA9" s="3"/>
+      <c r="GB9" s="3"/>
+      <c r="GC9" s="3"/>
+      <c r="GD9" s="3"/>
+      <c r="GE9" s="3"/>
+      <c r="GF9" s="3"/>
+      <c r="GG9" s="3"/>
+      <c r="GH9" s="3"/>
+      <c r="GI9" s="3"/>
+      <c r="GJ9" s="3"/>
+      <c r="GK9" s="3"/>
+      <c r="GL9" s="3"/>
+      <c r="GM9" s="3"/>
+      <c r="GN9" s="3"/>
+      <c r="GO9" s="3"/>
+      <c r="GP9" s="3"/>
+      <c r="GQ9" s="3"/>
+      <c r="GR9" s="3"/>
+      <c r="GS9" s="3"/>
+      <c r="GT9" s="3"/>
+      <c r="GU9" s="3"/>
+      <c r="GV9" s="3"/>
+      <c r="GW9" s="3"/>
+      <c r="GX9" s="3"/>
+      <c r="GY9" s="3"/>
+      <c r="GZ9" s="3"/>
+      <c r="HA9" s="3"/>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:209">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>209</v>
       </c>
       <c r="B10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="C10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="D10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="E10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="F10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="G10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="H10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="I10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="J10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="K10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="L10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="M10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="N10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="O10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="P10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="Q10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="R10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="S10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="T10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="U10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="V10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="W10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="X10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="Y10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="Z10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AA10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AB10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AC10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AD10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AE10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AF10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AG10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AH10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AI10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AJ10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AK10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AL10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AM10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AN10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AO10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AP10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AQ10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AR10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AS10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AT10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AU10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AV10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AW10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AX10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AY10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AZ10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BA10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BB10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BC10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BD10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BE10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BF10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BG10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BH10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BI10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BJ10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BK10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BL10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BM10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BN10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BO10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BP10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BQ10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BR10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BS10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BT10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BU10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BV10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BW10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BX10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BY10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BZ10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CA10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CB10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CC10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CD10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CE10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CF10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CG10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CH10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CI10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CJ10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CK10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CL10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CM10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CN10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CO10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CP10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CQ10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CR10" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CS10" t="s">
-        <v>106</v>
+        <v>217</v>
+      </c>
+      <c r="CT10" t="s">
+        <v>217</v>
+      </c>
+      <c r="CU10" t="s">
+        <v>217</v>
+      </c>
+      <c r="CV10" t="s">
+        <v>217</v>
+      </c>
+      <c r="CW10" t="s">
+        <v>217</v>
+      </c>
+      <c r="CX10" t="s">
+        <v>217</v>
+      </c>
+      <c r="CY10" t="s">
+        <v>217</v>
+      </c>
+      <c r="CZ10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DA10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DB10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DC10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DD10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DE10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DF10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DG10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DH10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DI10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DJ10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DK10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DL10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DM10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DN10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DO10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DP10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DQ10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DR10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DS10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DT10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DU10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DV10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DW10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DX10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DY10" t="s">
+        <v>217</v>
+      </c>
+      <c r="DZ10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EA10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EB10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EC10" t="s">
+        <v>217</v>
+      </c>
+      <c r="ED10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EE10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EF10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EG10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EH10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EI10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EJ10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EK10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EL10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EM10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EN10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EO10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EP10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EQ10" t="s">
+        <v>217</v>
+      </c>
+      <c r="ER10" t="s">
+        <v>217</v>
+      </c>
+      <c r="ES10" t="s">
+        <v>217</v>
+      </c>
+      <c r="ET10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EU10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EV10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EW10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EX10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EY10" t="s">
+        <v>217</v>
+      </c>
+      <c r="EZ10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FA10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FB10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FC10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FD10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FE10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FF10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FG10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FH10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FI10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FJ10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FK10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FL10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FM10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FN10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FO10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FP10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FQ10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FR10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FS10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FT10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FU10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FV10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FW10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FX10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FY10" t="s">
+        <v>217</v>
+      </c>
+      <c r="FZ10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GA10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GB10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GC10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GD10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GE10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GF10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GG10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GH10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GI10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GJ10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GK10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GL10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GM10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GN10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GO10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GP10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GQ10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GR10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GS10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GT10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GU10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GV10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GW10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GX10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GY10" t="s">
+        <v>217</v>
+      </c>
+      <c r="GZ10" t="s">
+        <v>217</v>
+      </c>
+      <c r="HA10" t="s">
+        <v>217</v>
       </c>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:209">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>218</v>
       </c>
       <c r="B11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="C11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="D11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="E11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="F11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="G11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="H11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="I11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="J11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="K11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="L11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="M11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="N11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="O11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="P11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="Q11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="R11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="S11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="T11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="U11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="V11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="W11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="X11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="Y11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="Z11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AA11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AB11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AC11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AD11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AE11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AF11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AG11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AH11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AI11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AJ11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AK11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AL11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AM11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AN11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AO11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AP11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AQ11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AR11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AS11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AT11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AU11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AV11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AW11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AX11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AY11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="AZ11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BA11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BB11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BC11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BD11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BE11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BF11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BG11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BH11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BI11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BJ11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BK11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BL11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BM11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BN11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BO11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BP11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BQ11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BR11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BS11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BT11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BU11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BV11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BW11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BX11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BY11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="BZ11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CA11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CB11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CC11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CD11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CE11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CF11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CG11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CH11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CI11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CJ11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CK11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CL11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CM11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CN11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CO11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CP11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CQ11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CR11" t="s">
-        <v>106</v>
+        <v>217</v>
       </c>
       <c r="CS11" t="s">
-        <v>106</v>
+        <v>217</v>
+      </c>
+      <c r="CT11" t="s">
+        <v>217</v>
+      </c>
+      <c r="CU11" t="s">
+        <v>217</v>
+      </c>
+      <c r="CV11" t="s">
+        <v>217</v>
+      </c>
+      <c r="CW11" t="s">
+        <v>217</v>
+      </c>
+      <c r="CX11" t="s">
+        <v>217</v>
+      </c>
+      <c r="CY11" t="s">
+        <v>217</v>
+      </c>
+      <c r="CZ11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DA11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DB11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DC11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DD11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DE11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DF11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DG11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DH11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DI11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DJ11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DK11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DL11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DM11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DN11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DO11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DP11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DQ11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DR11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DS11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DT11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DU11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DV11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DW11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DX11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DY11" t="s">
+        <v>217</v>
+      </c>
+      <c r="DZ11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EA11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EB11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EC11" t="s">
+        <v>217</v>
+      </c>
+      <c r="ED11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EE11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EF11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EG11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EH11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EI11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EJ11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EK11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EL11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EM11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EN11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EO11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EP11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EQ11" t="s">
+        <v>217</v>
+      </c>
+      <c r="ER11" t="s">
+        <v>217</v>
+      </c>
+      <c r="ES11" t="s">
+        <v>217</v>
+      </c>
+      <c r="ET11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EU11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EV11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EW11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EX11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EY11" t="s">
+        <v>217</v>
+      </c>
+      <c r="EZ11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FA11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FB11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FC11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FD11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FE11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FF11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FG11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FH11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FI11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FJ11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FK11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FL11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FM11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FN11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FO11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FP11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FQ11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FR11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FS11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FT11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FU11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FV11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FW11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FX11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FY11" t="s">
+        <v>217</v>
+      </c>
+      <c r="FZ11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GA11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GB11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GC11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GD11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GE11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GF11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GG11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GH11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GI11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GJ11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GK11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GL11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GM11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GN11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GO11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GP11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GQ11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GR11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GS11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GT11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GU11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GV11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GW11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GX11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GY11" t="s">
+        <v>217</v>
+      </c>
+      <c r="GZ11" t="s">
+        <v>217</v>
+      </c>
+      <c r="HA11" t="s">
+        <v>217</v>
       </c>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:209">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="B12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="C12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="D12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="E12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="F12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="G12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="H12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="I12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="J12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="K12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="L12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="M12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="N12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="O12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="P12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="Q12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="R12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="S12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="T12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="U12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="V12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="W12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="X12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="Y12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="Z12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AA12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AB12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AC12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AD12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AE12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AF12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AG12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AH12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AI12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AJ12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AK12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AL12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AM12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AN12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AO12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AP12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AQ12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AR12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AS12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AT12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AU12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AV12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AW12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AX12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AY12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="AZ12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BA12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BB12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BC12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BD12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BE12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BF12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BG12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BH12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BI12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BJ12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BK12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BL12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BM12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BN12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BO12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BP12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BQ12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BR12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BS12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BT12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BU12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BV12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BW12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BX12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BY12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="BZ12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CA12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CB12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CC12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CD12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CE12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CF12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CG12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CH12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CI12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CJ12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CK12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CL12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CM12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CN12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CO12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CP12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CQ12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CR12" t="s">
-        <v>108</v>
+        <v>219</v>
       </c>
       <c r="CS12" t="s">
-        <v>108</v>
+        <v>219</v>
+      </c>
+      <c r="CT12" t="s">
+        <v>219</v>
+      </c>
+      <c r="CU12" t="s">
+        <v>219</v>
+      </c>
+      <c r="CV12" t="s">
+        <v>219</v>
+      </c>
+      <c r="CW12" t="s">
+        <v>219</v>
+      </c>
+      <c r="CX12" t="s">
+        <v>219</v>
+      </c>
+      <c r="CY12" t="s">
+        <v>219</v>
+      </c>
+      <c r="CZ12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DA12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DB12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DC12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DD12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DE12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DF12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DG12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DH12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DI12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DJ12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DK12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DL12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DM12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DN12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DO12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DP12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DQ12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DR12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DS12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DT12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DU12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DV12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DW12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DX12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DY12" t="s">
+        <v>219</v>
+      </c>
+      <c r="DZ12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EA12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EB12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EC12" t="s">
+        <v>219</v>
+      </c>
+      <c r="ED12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EE12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EF12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EG12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EH12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EI12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EJ12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EK12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EL12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EM12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EN12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EO12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EP12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EQ12" t="s">
+        <v>219</v>
+      </c>
+      <c r="ER12" t="s">
+        <v>219</v>
+      </c>
+      <c r="ES12" t="s">
+        <v>219</v>
+      </c>
+      <c r="ET12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EU12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EV12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EW12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EX12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EY12" t="s">
+        <v>219</v>
+      </c>
+      <c r="EZ12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FA12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FB12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FC12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FD12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FE12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FF12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FG12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FH12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FI12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FJ12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FK12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FL12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FM12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FN12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FO12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FP12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FQ12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FR12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FS12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FT12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FU12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FV12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FW12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FX12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FY12" t="s">
+        <v>219</v>
+      </c>
+      <c r="FZ12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GA12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GB12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GC12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GD12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GE12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GF12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GG12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GH12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GI12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GJ12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GK12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GL12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GM12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GN12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GO12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GP12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GQ12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GR12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GS12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GT12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GU12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GV12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GW12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GX12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GY12" t="s">
+        <v>219</v>
+      </c>
+      <c r="GZ12" t="s">
+        <v>219</v>
+      </c>
+      <c r="HA12" t="s">
+        <v>219</v>
       </c>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:209">
       <c r="A13" s="4"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
       <c r="U13" s="4"/>
       <c r="V13" s="4"/>
       <c r="W13" s="4"/>
       <c r="X13" s="4"/>
       <c r="Y13" s="4"/>
@@ -3771,54 +7352,166 @@
       <c r="BU13" s="4"/>
       <c r="BV13" s="4"/>
       <c r="BW13" s="4"/>
       <c r="BX13" s="4"/>
       <c r="BY13" s="4"/>
       <c r="BZ13" s="4"/>
       <c r="CA13" s="4"/>
       <c r="CB13" s="4"/>
       <c r="CC13" s="4"/>
       <c r="CD13" s="4"/>
       <c r="CE13" s="4"/>
       <c r="CF13" s="4"/>
       <c r="CG13" s="4"/>
       <c r="CH13" s="4"/>
       <c r="CI13" s="4"/>
       <c r="CJ13" s="4"/>
       <c r="CK13" s="4"/>
       <c r="CL13" s="4"/>
       <c r="CM13" s="4"/>
       <c r="CN13" s="4"/>
       <c r="CO13" s="4"/>
       <c r="CP13" s="4"/>
       <c r="CQ13" s="4"/>
       <c r="CR13" s="4"/>
       <c r="CS13" s="4"/>
+      <c r="CT13" s="4"/>
+      <c r="CU13" s="4"/>
+      <c r="CV13" s="4"/>
+      <c r="CW13" s="4"/>
+      <c r="CX13" s="4"/>
+      <c r="CY13" s="4"/>
+      <c r="CZ13" s="4"/>
+      <c r="DA13" s="4"/>
+      <c r="DB13" s="4"/>
+      <c r="DC13" s="4"/>
+      <c r="DD13" s="4"/>
+      <c r="DE13" s="4"/>
+      <c r="DF13" s="4"/>
+      <c r="DG13" s="4"/>
+      <c r="DH13" s="4"/>
+      <c r="DI13" s="4"/>
+      <c r="DJ13" s="4"/>
+      <c r="DK13" s="4"/>
+      <c r="DL13" s="4"/>
+      <c r="DM13" s="4"/>
+      <c r="DN13" s="4"/>
+      <c r="DO13" s="4"/>
+      <c r="DP13" s="4"/>
+      <c r="DQ13" s="4"/>
+      <c r="DR13" s="4"/>
+      <c r="DS13" s="4"/>
+      <c r="DT13" s="4"/>
+      <c r="DU13" s="4"/>
+      <c r="DV13" s="4"/>
+      <c r="DW13" s="4"/>
+      <c r="DX13" s="4"/>
+      <c r="DY13" s="4"/>
+      <c r="DZ13" s="4"/>
+      <c r="EA13" s="4"/>
+      <c r="EB13" s="4"/>
+      <c r="EC13" s="4"/>
+      <c r="ED13" s="4"/>
+      <c r="EE13" s="4"/>
+      <c r="EF13" s="4"/>
+      <c r="EG13" s="4"/>
+      <c r="EH13" s="4"/>
+      <c r="EI13" s="4"/>
+      <c r="EJ13" s="4"/>
+      <c r="EK13" s="4"/>
+      <c r="EL13" s="4"/>
+      <c r="EM13" s="4"/>
+      <c r="EN13" s="4"/>
+      <c r="EO13" s="4"/>
+      <c r="EP13" s="4"/>
+      <c r="EQ13" s="4"/>
+      <c r="ER13" s="4"/>
+      <c r="ES13" s="4"/>
+      <c r="ET13" s="4"/>
+      <c r="EU13" s="4"/>
+      <c r="EV13" s="4"/>
+      <c r="EW13" s="4"/>
+      <c r="EX13" s="4"/>
+      <c r="EY13" s="4"/>
+      <c r="EZ13" s="4"/>
+      <c r="FA13" s="4"/>
+      <c r="FB13" s="4"/>
+      <c r="FC13" s="4"/>
+      <c r="FD13" s="4"/>
+      <c r="FE13" s="4"/>
+      <c r="FF13" s="4"/>
+      <c r="FG13" s="4"/>
+      <c r="FH13" s="4"/>
+      <c r="FI13" s="4"/>
+      <c r="FJ13" s="4"/>
+      <c r="FK13" s="4"/>
+      <c r="FL13" s="4"/>
+      <c r="FM13" s="4"/>
+      <c r="FN13" s="4"/>
+      <c r="FO13" s="4"/>
+      <c r="FP13" s="4"/>
+      <c r="FQ13" s="4"/>
+      <c r="FR13" s="4"/>
+      <c r="FS13" s="4"/>
+      <c r="FT13" s="4"/>
+      <c r="FU13" s="4"/>
+      <c r="FV13" s="4"/>
+      <c r="FW13" s="4"/>
+      <c r="FX13" s="4"/>
+      <c r="FY13" s="4"/>
+      <c r="FZ13" s="4"/>
+      <c r="GA13" s="4"/>
+      <c r="GB13" s="4"/>
+      <c r="GC13" s="4"/>
+      <c r="GD13" s="4"/>
+      <c r="GE13" s="4"/>
+      <c r="GF13" s="4"/>
+      <c r="GG13" s="4"/>
+      <c r="GH13" s="4"/>
+      <c r="GI13" s="4"/>
+      <c r="GJ13" s="4"/>
+      <c r="GK13" s="4"/>
+      <c r="GL13" s="4"/>
+      <c r="GM13" s="4"/>
+      <c r="GN13" s="4"/>
+      <c r="GO13" s="4"/>
+      <c r="GP13" s="4"/>
+      <c r="GQ13" s="4"/>
+      <c r="GR13" s="4"/>
+      <c r="GS13" s="4"/>
+      <c r="GT13" s="4"/>
+      <c r="GU13" s="4"/>
+      <c r="GV13" s="4"/>
+      <c r="GW13" s="4"/>
+      <c r="GX13" s="4"/>
+      <c r="GY13" s="4"/>
+      <c r="GZ13" s="4"/>
+      <c r="HA13" s="4"/>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:209">
       <c r="A14" s="2" t="s">
-        <v>109</v>
+        <v>220</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
@@ -3872,206 +7565,318 @@
       <c r="BU14" s="2"/>
       <c r="BV14" s="2"/>
       <c r="BW14" s="2"/>
       <c r="BX14" s="2"/>
       <c r="BY14" s="2"/>
       <c r="BZ14" s="2"/>
       <c r="CA14" s="2"/>
       <c r="CB14" s="2"/>
       <c r="CC14" s="2"/>
       <c r="CD14" s="2"/>
       <c r="CE14" s="2"/>
       <c r="CF14" s="2"/>
       <c r="CG14" s="2"/>
       <c r="CH14" s="2"/>
       <c r="CI14" s="2"/>
       <c r="CJ14" s="2"/>
       <c r="CK14" s="2"/>
       <c r="CL14" s="2"/>
       <c r="CM14" s="2"/>
       <c r="CN14" s="2"/>
       <c r="CO14" s="2"/>
       <c r="CP14" s="2"/>
       <c r="CQ14" s="2"/>
       <c r="CR14" s="2"/>
       <c r="CS14" s="2"/>
+      <c r="CT14" s="2"/>
+      <c r="CU14" s="2"/>
+      <c r="CV14" s="2"/>
+      <c r="CW14" s="2"/>
+      <c r="CX14" s="2"/>
+      <c r="CY14" s="2"/>
+      <c r="CZ14" s="2"/>
+      <c r="DA14" s="2"/>
+      <c r="DB14" s="2"/>
+      <c r="DC14" s="2"/>
+      <c r="DD14" s="2"/>
+      <c r="DE14" s="2"/>
+      <c r="DF14" s="2"/>
+      <c r="DG14" s="2"/>
+      <c r="DH14" s="2"/>
+      <c r="DI14" s="2"/>
+      <c r="DJ14" s="2"/>
+      <c r="DK14" s="2"/>
+      <c r="DL14" s="2"/>
+      <c r="DM14" s="2"/>
+      <c r="DN14" s="2"/>
+      <c r="DO14" s="2"/>
+      <c r="DP14" s="2"/>
+      <c r="DQ14" s="2"/>
+      <c r="DR14" s="2"/>
+      <c r="DS14" s="2"/>
+      <c r="DT14" s="2"/>
+      <c r="DU14" s="2"/>
+      <c r="DV14" s="2"/>
+      <c r="DW14" s="2"/>
+      <c r="DX14" s="2"/>
+      <c r="DY14" s="2"/>
+      <c r="DZ14" s="2"/>
+      <c r="EA14" s="2"/>
+      <c r="EB14" s="2"/>
+      <c r="EC14" s="2"/>
+      <c r="ED14" s="2"/>
+      <c r="EE14" s="2"/>
+      <c r="EF14" s="2"/>
+      <c r="EG14" s="2"/>
+      <c r="EH14" s="2"/>
+      <c r="EI14" s="2"/>
+      <c r="EJ14" s="2"/>
+      <c r="EK14" s="2"/>
+      <c r="EL14" s="2"/>
+      <c r="EM14" s="2"/>
+      <c r="EN14" s="2"/>
+      <c r="EO14" s="2"/>
+      <c r="EP14" s="2"/>
+      <c r="EQ14" s="2"/>
+      <c r="ER14" s="2"/>
+      <c r="ES14" s="2"/>
+      <c r="ET14" s="2"/>
+      <c r="EU14" s="2"/>
+      <c r="EV14" s="2"/>
+      <c r="EW14" s="2"/>
+      <c r="EX14" s="2"/>
+      <c r="EY14" s="2"/>
+      <c r="EZ14" s="2"/>
+      <c r="FA14" s="2"/>
+      <c r="FB14" s="2"/>
+      <c r="FC14" s="2"/>
+      <c r="FD14" s="2"/>
+      <c r="FE14" s="2"/>
+      <c r="FF14" s="2"/>
+      <c r="FG14" s="2"/>
+      <c r="FH14" s="2"/>
+      <c r="FI14" s="2"/>
+      <c r="FJ14" s="2"/>
+      <c r="FK14" s="2"/>
+      <c r="FL14" s="2"/>
+      <c r="FM14" s="2"/>
+      <c r="FN14" s="2"/>
+      <c r="FO14" s="2"/>
+      <c r="FP14" s="2"/>
+      <c r="FQ14" s="2"/>
+      <c r="FR14" s="2"/>
+      <c r="FS14" s="2"/>
+      <c r="FT14" s="2"/>
+      <c r="FU14" s="2"/>
+      <c r="FV14" s="2"/>
+      <c r="FW14" s="2"/>
+      <c r="FX14" s="2"/>
+      <c r="FY14" s="2"/>
+      <c r="FZ14" s="2"/>
+      <c r="GA14" s="2"/>
+      <c r="GB14" s="2"/>
+      <c r="GC14" s="2"/>
+      <c r="GD14" s="2"/>
+      <c r="GE14" s="2"/>
+      <c r="GF14" s="2"/>
+      <c r="GG14" s="2"/>
+      <c r="GH14" s="2"/>
+      <c r="GI14" s="2"/>
+      <c r="GJ14" s="2"/>
+      <c r="GK14" s="2"/>
+      <c r="GL14" s="2"/>
+      <c r="GM14" s="2"/>
+      <c r="GN14" s="2"/>
+      <c r="GO14" s="2"/>
+      <c r="GP14" s="2"/>
+      <c r="GQ14" s="2"/>
+      <c r="GR14" s="2"/>
+      <c r="GS14" s="2"/>
+      <c r="GT14" s="2"/>
+      <c r="GU14" s="2"/>
+      <c r="GV14" s="2"/>
+      <c r="GW14" s="2"/>
+      <c r="GX14" s="2"/>
+      <c r="GY14" s="2"/>
+      <c r="GZ14" s="2"/>
+      <c r="HA14" s="2"/>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:209">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>221</v>
       </c>
       <c r="B15" t="s">
-        <v>111</v>
+        <v>222</v>
       </c>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:209">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>223</v>
       </c>
       <c r="B16" t="s">
-        <v>113</v>
+        <v>224</v>
       </c>
     </row>
-    <row r="17" spans="1:97">
+    <row r="17" spans="1:209">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>225</v>
       </c>
       <c r="B17" t="s">
-        <v>115</v>
+        <v>226</v>
       </c>
     </row>
-    <row r="18" spans="1:97">
+    <row r="18" spans="1:209">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>227</v>
       </c>
       <c r="B18" t="s">
-        <v>117</v>
+        <v>228</v>
       </c>
     </row>
-    <row r="19" spans="1:97">
+    <row r="19" spans="1:209">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>229</v>
       </c>
       <c r="B19" t="s">
-        <v>115</v>
+        <v>226</v>
       </c>
     </row>
-    <row r="20" spans="1:97">
+    <row r="20" spans="1:209">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>230</v>
       </c>
       <c r="B20" t="s">
-        <v>120</v>
+        <v>231</v>
       </c>
     </row>
-    <row r="21" spans="1:97">
+    <row r="21" spans="1:209">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>232</v>
       </c>
       <c r="B21" t="s">
-        <v>122</v>
+        <v>233</v>
       </c>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:209">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>234</v>
       </c>
       <c r="B22" t="s">
-        <v>122</v>
+        <v>233</v>
       </c>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:209">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>235</v>
       </c>
       <c r="B23" t="s">
-        <v>125</v>
+        <v>236</v>
       </c>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:209">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>237</v>
       </c>
       <c r="B24" t="s">
-        <v>127</v>
+        <v>238</v>
       </c>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:209">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>239</v>
       </c>
       <c r="B25" t="s">
-        <v>115</v>
+        <v>226</v>
       </c>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:209">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>240</v>
       </c>
       <c r="B26" t="s">
-        <v>130</v>
+        <v>241</v>
       </c>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:209">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>242</v>
       </c>
       <c r="B27" t="s">
-        <v>115</v>
+        <v>226</v>
       </c>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:209">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>232</v>
       </c>
       <c r="B28" t="s">
-        <v>132</v>
+        <v>243</v>
       </c>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:209">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>244</v>
       </c>
       <c r="B29" t="s">
-        <v>132</v>
+        <v>243</v>
       </c>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:209">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>245</v>
       </c>
       <c r="B30" t="s">
-        <v>135</v>
+        <v>246</v>
       </c>
     </row>
-    <row r="31" spans="1:97">
+    <row r="31" spans="1:209">
       <c r="A31" t="s">
-        <v>136</v>
+        <v>247</v>
       </c>
       <c r="B31" t="s">
-        <v>132</v>
+        <v>243</v>
       </c>
     </row>
-    <row r="32" spans="1:97">
+    <row r="32" spans="1:209">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>248</v>
       </c>
       <c r="B32" t="s">
-        <v>132</v>
+        <v>243</v>
       </c>
     </row>
-    <row r="33" spans="1:97">
+    <row r="33" spans="1:209">
       <c r="A33" t="s">
-        <v>124</v>
+        <v>235</v>
       </c>
       <c r="B33" t="s">
-        <v>138</v>
+        <v>249</v>
       </c>
     </row>
-    <row r="35" spans="1:97">
+    <row r="35" spans="1:209">
       <c r="A35" s="1" t="s">
-        <v>139</v>
+        <v>250</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
@@ -4125,60 +7930,172 @@
       <c r="BU35" s="1"/>
       <c r="BV35" s="1"/>
       <c r="BW35" s="1"/>
       <c r="BX35" s="1"/>
       <c r="BY35" s="1"/>
       <c r="BZ35" s="1"/>
       <c r="CA35" s="1"/>
       <c r="CB35" s="1"/>
       <c r="CC35" s="1"/>
       <c r="CD35" s="1"/>
       <c r="CE35" s="1"/>
       <c r="CF35" s="1"/>
       <c r="CG35" s="1"/>
       <c r="CH35" s="1"/>
       <c r="CI35" s="1"/>
       <c r="CJ35" s="1"/>
       <c r="CK35" s="1"/>
       <c r="CL35" s="1"/>
       <c r="CM35" s="1"/>
       <c r="CN35" s="1"/>
       <c r="CO35" s="1"/>
       <c r="CP35" s="1"/>
       <c r="CQ35" s="1"/>
       <c r="CR35" s="1"/>
       <c r="CS35" s="1"/>
+      <c r="CT35" s="1"/>
+      <c r="CU35" s="1"/>
+      <c r="CV35" s="1"/>
+      <c r="CW35" s="1"/>
+      <c r="CX35" s="1"/>
+      <c r="CY35" s="1"/>
+      <c r="CZ35" s="1"/>
+      <c r="DA35" s="1"/>
+      <c r="DB35" s="1"/>
+      <c r="DC35" s="1"/>
+      <c r="DD35" s="1"/>
+      <c r="DE35" s="1"/>
+      <c r="DF35" s="1"/>
+      <c r="DG35" s="1"/>
+      <c r="DH35" s="1"/>
+      <c r="DI35" s="1"/>
+      <c r="DJ35" s="1"/>
+      <c r="DK35" s="1"/>
+      <c r="DL35" s="1"/>
+      <c r="DM35" s="1"/>
+      <c r="DN35" s="1"/>
+      <c r="DO35" s="1"/>
+      <c r="DP35" s="1"/>
+      <c r="DQ35" s="1"/>
+      <c r="DR35" s="1"/>
+      <c r="DS35" s="1"/>
+      <c r="DT35" s="1"/>
+      <c r="DU35" s="1"/>
+      <c r="DV35" s="1"/>
+      <c r="DW35" s="1"/>
+      <c r="DX35" s="1"/>
+      <c r="DY35" s="1"/>
+      <c r="DZ35" s="1"/>
+      <c r="EA35" s="1"/>
+      <c r="EB35" s="1"/>
+      <c r="EC35" s="1"/>
+      <c r="ED35" s="1"/>
+      <c r="EE35" s="1"/>
+      <c r="EF35" s="1"/>
+      <c r="EG35" s="1"/>
+      <c r="EH35" s="1"/>
+      <c r="EI35" s="1"/>
+      <c r="EJ35" s="1"/>
+      <c r="EK35" s="1"/>
+      <c r="EL35" s="1"/>
+      <c r="EM35" s="1"/>
+      <c r="EN35" s="1"/>
+      <c r="EO35" s="1"/>
+      <c r="EP35" s="1"/>
+      <c r="EQ35" s="1"/>
+      <c r="ER35" s="1"/>
+      <c r="ES35" s="1"/>
+      <c r="ET35" s="1"/>
+      <c r="EU35" s="1"/>
+      <c r="EV35" s="1"/>
+      <c r="EW35" s="1"/>
+      <c r="EX35" s="1"/>
+      <c r="EY35" s="1"/>
+      <c r="EZ35" s="1"/>
+      <c r="FA35" s="1"/>
+      <c r="FB35" s="1"/>
+      <c r="FC35" s="1"/>
+      <c r="FD35" s="1"/>
+      <c r="FE35" s="1"/>
+      <c r="FF35" s="1"/>
+      <c r="FG35" s="1"/>
+      <c r="FH35" s="1"/>
+      <c r="FI35" s="1"/>
+      <c r="FJ35" s="1"/>
+      <c r="FK35" s="1"/>
+      <c r="FL35" s="1"/>
+      <c r="FM35" s="1"/>
+      <c r="FN35" s="1"/>
+      <c r="FO35" s="1"/>
+      <c r="FP35" s="1"/>
+      <c r="FQ35" s="1"/>
+      <c r="FR35" s="1"/>
+      <c r="FS35" s="1"/>
+      <c r="FT35" s="1"/>
+      <c r="FU35" s="1"/>
+      <c r="FV35" s="1"/>
+      <c r="FW35" s="1"/>
+      <c r="FX35" s="1"/>
+      <c r="FY35" s="1"/>
+      <c r="FZ35" s="1"/>
+      <c r="GA35" s="1"/>
+      <c r="GB35" s="1"/>
+      <c r="GC35" s="1"/>
+      <c r="GD35" s="1"/>
+      <c r="GE35" s="1"/>
+      <c r="GF35" s="1"/>
+      <c r="GG35" s="1"/>
+      <c r="GH35" s="1"/>
+      <c r="GI35" s="1"/>
+      <c r="GJ35" s="1"/>
+      <c r="GK35" s="1"/>
+      <c r="GL35" s="1"/>
+      <c r="GM35" s="1"/>
+      <c r="GN35" s="1"/>
+      <c r="GO35" s="1"/>
+      <c r="GP35" s="1"/>
+      <c r="GQ35" s="1"/>
+      <c r="GR35" s="1"/>
+      <c r="GS35" s="1"/>
+      <c r="GT35" s="1"/>
+      <c r="GU35" s="1"/>
+      <c r="GV35" s="1"/>
+      <c r="GW35" s="1"/>
+      <c r="GX35" s="1"/>
+      <c r="GY35" s="1"/>
+      <c r="GZ35" s="1"/>
+      <c r="HA35" s="1"/>
     </row>
-    <row r="36" spans="1:97">
+    <row r="36" spans="1:209">
       <c r="A36" t="s">
-        <v>140</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A36:CS36"/>
+    <mergeCell ref="A36:HA36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>